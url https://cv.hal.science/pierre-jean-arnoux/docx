--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.57475083056px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Jean ARNOUX </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-jean-arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0311-560X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAK-6652-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of powered two-wheeler accident scenarios and multi-body simulations to support trunk protective equipment impact test methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Cheaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Llari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Garo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 224, pp.108283. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2025.108283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinal Compression Fracture Mechanisms in Mountain Biking: An Accident Reconstruction Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Olgiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Thouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Spine Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/21925682261421890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Head Response and Cervical Spine Injuries in an Oblique Lateral Helmeted Head Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Beauséjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Troude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Panichelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (5), pp.1180-1191. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-025-03697-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neck brace design and fit are linked to head mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Beauséjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Llari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12283-025-00503-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From crash data to a ”virtual injury assessment”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bruna-Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Crashworthiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13588265.2025.2497138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injury Mechanisms in Mountain Biking: A Systematic Video Analysis of 534 Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hartweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marcaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsc.12327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Head-ground impact conditions and helmet performance in E-scooter falls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 181, pp.106935. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2022.106935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When epidemiological databases inform injury mechanisms: biomechanical analysis of injury associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bruna-Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Ballout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (82), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-022-14889-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation of the sacroiliac joint with cylindrical threaded implants: A detailed finite element study of patient characteristics affecting fixation performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Llari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Orthopaedic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (12), pp.2693-2702. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jor.25012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile mechanical properties of the cervical, thoracic and lumbar porcine spinal meninges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Sudres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Diotalevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 115, pp.104280. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2020.104280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About some factors influencing safety mattress performances in head impact collisions: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dorsemaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (10), pp.1067-1072. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsams.2021.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Bi-axial tensile tests of spinal meningeal tissues and constitutive models comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Tillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Sudres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Godio-Raboutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2021.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of experimental, morphological and mechanical factors on the murine spinal cord subjected to transverse contusion: A finite element study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), 14p. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0232975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics and dynamics of pedestrian head ground contact: A cadaver study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Teeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127, pp.104684. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2020.104684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervical Canal Morphology: Effects of Neck Flexion in Normal Condition - New Elements for Biomechanical Simulations and Surgical Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Sudres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Callot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (16), pp1102-1109. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/BRS.0000000000003496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of injured posterior ligamentous complex and intervertebral disc on post-traumatic instability at the cervical spine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Mac Thiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Beauséjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Hagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (12), pp.832-843. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1767776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptive analysis of the effect of back protector on the prevention of vertebral and thoracolumbar injuries in serious motorcycle accident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Afquir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Melot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 135, p105331. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2019.105331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework of a Lower Limb Musculoskeletal Model With Implemented Natural Proprioceptive Feedback and Its Progressive Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haotian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhao Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (8), pp.1866-1875. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSRE.2020.3003497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical comparison of spinal cord compression types occurring in Degenerative Cervical Myelopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.105174. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2020.105174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isometric osteopathic manipulation influences on cervical ranges of motion and correlation with osteopathic palpatory diagnosis: A randomized trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Niewiadomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan-Jean Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complementary Therapies in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48, 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptive analysis of the effect of back protector on the prevention of vertebral and thoracolumbar injuries in serious motorcycle accident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Afquir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Melot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 135, pp.105331. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2019.105331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical analysis of segmental lumbar lordosis and risk of cage subsidence with different cage heights and alternative placements in transforaminal lumbar interbody fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Rastegar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Éric Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (9), pp.456-466. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1737027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical analysis of two insertion sites for the fixation of the sacroiliac joint via an oblique lateral approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Dubé-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Éric Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Villemure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan-Jean Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Godio-Raboutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74, pp.118-123. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2020.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of injured posterior ligamentous complex and intervertebral disc on post-traumatic instability at the cervical spine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Beauséjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Hagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Mac Thiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (12), pp.832-843. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1767776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical analysis of segmental lumbar lordosis and risk of cage subsidence with different cage heights and alternative placements in transforaminal lumbar interbody fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Rastegar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Éric Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (9), pp.456-466. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1737027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical analysis of two insertion sites for the fixation of the sacroiliac joint via an oblique lateral approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Dubé-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Éric Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Villemure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan-Jean Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Godio-Raboutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74, pp.118-123. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2020.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics and dynamics of pedestrian head ground contact: A cadaver study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Teeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127, pp.104684. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2020.104684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Global Range of Motion of the Helmeted Head Through Rotational and Translational Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Boisclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Crashworthiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13588265.2019.1593288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacroiliac joint morphologic changes from infancy to adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Dube-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathia Chaumoitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spine Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (10), pp.1730-1738. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spinee.2019.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of trunk impact conditions in motorcycle road accidents based on epidemiological, accidentological data and multibody simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Cherta Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Llari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Afquir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 127, pp.223-230. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2019.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of cervical ranges of motion and compensatory strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Niewiadomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan-Jean Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Afquir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chiropractic & Manual Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (9), 9p. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12998-018-0223-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thoracic pedicle screw fixation under axial and perpendicular loadings: A comprehensive numerical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan-Jean Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Mac-Thiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Eric Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68, pp.190-196. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2019.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-speed video analysis improves the accuracy of spinal cord compression measurement in a mouse contusion model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Laurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 293, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2017.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substantial vertebral body osteophytes protect against severe vertebral fractures in compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Éric Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathia Chaumoître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Mac-Thiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (10), pp.e0186779. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0186779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Injury Mechanisms in Head Injuries in Skiers and Snowboarders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Afquir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Melot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (1), p. 1-10. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1249/MSS.0000000000001078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Head impact in a snowboarding accident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Llari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sms.12699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of reflex loops in a biomechanical finite element model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambiz Kayvantash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (14), p. 1578-1582. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2016.1170123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedicle Screw Fixation Under Nonaxial Loads: A Cadaveric Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan-Jean Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Eric Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Mac-Thiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (3), pp. E124-E130. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/BRS.0000000000001200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanics of high-grade spondylolisthesis with and without reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Eric Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cahill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.619-628. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-015-1353-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Analysis of Sacroiliac Joint Fixation under Compression Loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bruna-Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan-Jean Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Godio-Raboutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Spine Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (16), p. 16. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14444/3016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal bone fracture under lateral impact: biomechanical and macroscopic evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Montava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Soussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (2-3), pp.351-360. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-015-1317-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-specific finite element model of the spine and spinal cord to assess the neurological impact of scoliosis correction: preliminary application on two cases with and without intraoperative neurological complications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Eric Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Labelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (8), p. 901-910. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2015.1075010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical variations in white and gray matter affect the biomechanics of spinal cord injuries more than the arachnoid space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (8), pp. 1-8. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1687814016664703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using an inertial navigation algorithm and accelerometer to monitor chest compression depth during cardiopulmonary resuscitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Boussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Ibouanga-Kipoutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Godio-Raboutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Llari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (9), p. 1028-1034. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medengphy.2016.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry reconstruction method for patient-specific finite element models for the assessment of tibia fracture risk in osteogenesis imperfecta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Caouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Ikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Villemure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12p. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-016-1526-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain rate dependent behavior of the porcine spinal cord under transverse dynamic compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cliche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Mac-Thiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 230 (9), pp.858-866. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954411916655373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Pedicle Screw Pullout Risks: A Detailed Biomechanical Analysis of Screw Design and Placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan-Jean Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Mac-Thiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Eric Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Spine Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31p. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/BSD.0000000000000151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472882v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidences of various passenger vehicle front-end designs on pedestrian lower limb injuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhao Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Avalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Scattina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Semino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Crashworthiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (4), pp. 337-347. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13588265.2015.1012879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical response of colonic tissue under high-speed traction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Massalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Foti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp. 1-2. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2015.1069592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anteroposterior compression of the spinal cord leading to cervical myelopathy: a finite element analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Taso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 Suppl 1, pp.2070--2071. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2015.1069625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reliable spatially normalized template of the human spinal cord - Applications to automated white matter/gray matter segmentation and tensor-based morphometry (TBM) mapping of gray matter alterations occurring with age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Taso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Le Troter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cohen-Adad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117, p.20-28. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.05.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on the knee stiffness under the lateral impact for the design of pedestrian legform impactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhao Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunyu Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Massenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (4), 12p. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219519415500608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion analysis of cardiopulmonary resuscitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Godio-Raboutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Llari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold N. Ibouanga-Kipoutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Emergency Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33, pp. 1350-1353. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajem.2015.07.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal bone fracture under lateral impact: biomechanical and macroscopic evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Montava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Soussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 p. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-015-1317-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphometrics of the Entire Human Spinal Cord and Spinal Canal Measured From In Vivo High-Resolution Anatomical Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐philippe Ranjeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Callot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (4), pp.E262-E269. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/BRS.0000000000000125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the injury threshold of knee ligaments by the parametric study of car–pedestrian impact conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhao Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp 58-67. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2013.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injury Thresholds of Knee Ligaments Under Lateral–Medial Shear Loading: An Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhao Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Zahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traffic Injury Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (6), pp. 623-629. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15389588.2012.746679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of loading speed on the mechanical properties of the colon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Massalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bourgouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Foti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (S1), pp. 189-190. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2013.815876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method to geometrically personalize a detailed finite element model of the spine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Lalonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Eric Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (7), pp.214-2021. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2013.2246865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-static failure properties of the human gastrocolic ligament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Chebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (S1), pp. 106-107. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2012.713657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanics of thoracolumbar junction vertebral fractures from various kinematic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Eric Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11517, 8p. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-013-1124-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Lateral Bending and Shearing Mechanisms to Define Knee Injury Criteria for Pedestrian Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhao Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traffic Injury Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (4), pp.378-386. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15389588.2012.721146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injury tolerance of tibia for the vehicle-pedestrian impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhao Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Jure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol 46, pp.18-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On inverse analysis and robustness evaluation for biological structure behaviour in FE simulation. Application to the liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (9), pp993-999. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2011.569884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element analysis of the influence of loading rate on a model of the full lumbar spine under dynamic loading conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Garo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Eric Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50, pp903-915. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-012-0908-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical characterisation of fresh and cadaverous human small intestine: applications for abdominal trauma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (12), pp. 1279-1288. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-012-0964-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of Hyperelastic Material Properties of the Human Lumbar Intervertebral Disc under Fast Dynamic Compressive Loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wragnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Garo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan El Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Eric Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of biomedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol133, pp.1010071-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du traumatisé : l’homme virtuel au service de la traumatologie virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urgence Pratique, La revue de la médecine préhospitalière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108, pp. 75-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of the mechanical properties in a finite element model of a lumbar vertebra under dynamic compression up to failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Garo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Eric Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol49 n12, pp.1371-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posture and muscular behaviour in emergency braking: An experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Poumarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42, p797-801. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2009.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On liver modelling under trauma situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cheynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (4), pp167-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the biomechanical behaviour of the liver during frontal and lateral deceleration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cheynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ortega-Deballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Trauma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 67 (1), p40-44. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/TA.0b013e31818cc429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the hyperelastic material properties of the intervertebral disk under dynamic compressive loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Éric Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12, pp.253-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Trauma of Petrous bone fracture under lateral impact : from medical images to fracture process evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Montava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (4), p171-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element investigation of the loading rate effect on the spinal load-sharing changes under impact conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan El Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Eric Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol42,n9, pp1252-1262. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2009.03.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a neck segment exhibit the same vulnerability under various impact conditions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingchao Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Kraenzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (4), 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of bone material properties using an inverse finite element method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Garo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Erik Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vol12,Issue S1, p121-122. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255840903080851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the hyperelastic material properties of the intervertebral disk under dynamic compressive loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Eric Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (supp.1), p253-254. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255840903097897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spine virtual traumas under multiple impact situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingchao Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Kraenzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (S1), pp.237-239. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255840903094050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knee ligaments mechanics From experiments to FE simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Subit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chabrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (4-5), pp.577-600. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/reef.14.577-600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knee ligament failure under dynamic loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Cavallero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chabrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Crashworthiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 7 (3), pp.255-268. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1533/cras.2002.0218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Visco-hyperelastic Model With Damage for the Knee Ligaments Under Dynamic Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chabrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5 (2), pp.167-174. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255840290010283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical damage models in biological tissues using a structural approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chabrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pithioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17 (1), pp.65-73. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2001009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using wearables to optimise the prehospital medical care management of traffic accident casualties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lissorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Kammerlocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque en TéléSANté et dispositifs biomédicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, CNRS, Jun 2023, Paris Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of mechanical parameters for crack propagation on human femoral bone via a FE-based inverse analysis in the transverse direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Godio-Raboutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L Tailhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMBIO-M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress effects of the cerebrospinal pulsatile flow on the spinal cord by a 3D fluid-structure modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Sudres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp93-95, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1713493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des ligaments des membres antérieurs. A propos des ligaments des genoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet iSafe-Virtual-Human Système d’alerte et d’optimisation des secours pour les victimes d’accidents de la route basé sur une prédiction en temps réel des blessures potentielles à partir de l’Homme Virtuel; Démonstrateur virtuel pour la prédiction des scores de blessures par la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bruna-Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Unistra. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 : Démonstrateur virtuel pour la prédiction des scores de blessures par la simulation. Projet ISafe - Virtual Human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pj Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bruna-Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Gustave Eiffel (2020-..). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes lésionnels, vulnérabilité, protection et prise en charge des blessés graves usagers de 2RM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Afquir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rj Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Chatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Cherla Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Projet SECU2RM avec la Fondation Sécurité Routière. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId336"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.57475083056px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Jean ARNOUX </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-jean-arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0311-560X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAK-6652-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of powered two-wheeler accident scenarios and multi-body simulations to support trunk protective equipment impact test methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Cheaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Llari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Garo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 224, pp.108283. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2025.108283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinal Compression Fracture Mechanisms in Mountain Biking: An Accident Reconstruction Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Olgiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Thouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Spine Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/21925682261421890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Head Response and Cervical Spine Injuries in an Oblique Lateral Helmeted Head Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Beauséjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Troude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Panichelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (5), pp.1180-1191. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-025-03697-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neck brace design and fit are linked to head mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Beauséjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Llari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12283-025-00503-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From crash data to a ”virtual injury assessment”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bruna-Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Crashworthiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13588265.2025.2497138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injury Mechanisms in Mountain Biking: A Systematic Video Analysis of 534 Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hartweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marcaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsc.12327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Head-ground impact conditions and helmet performance in E-scooter falls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 181, pp.106935. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2022.106935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When epidemiological databases inform injury mechanisms: biomechanical analysis of injury associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bruna-Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Ballout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (82), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-022-14889-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About some factors influencing safety mattress performances in head impact collisions: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dorsemaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (10), pp.1067-1072. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsams.2021.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Bi-axial tensile tests of spinal meningeal tissues and constitutive models comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Tillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Sudres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Godio-Raboutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2021.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation of the sacroiliac joint with cylindrical threaded implants: A detailed finite element study of patient characteristics affecting fixation performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Llari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Orthopaedic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (12), pp.2693-2702. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jor.25012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile mechanical properties of the cervical, thoracic and lumbar porcine spinal meninges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Sudres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Diotalevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 115, pp.104280. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2020.104280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics and dynamics of pedestrian head ground contact: A cadaver study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Teeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127, pp.104684. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2020.104684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical analysis of two insertion sites for the fixation of the sacroiliac joint via an oblique lateral approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Dubé-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Éric Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Villemure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan-Jean Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Godio-Raboutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74, pp.118-123. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2020.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of injured posterior ligamentous complex and intervertebral disc on post-traumatic instability at the cervical spine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Mac Thiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Beauséjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Hagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (12), pp.832-843. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1767776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework of a Lower Limb Musculoskeletal Model With Implemented Natural Proprioceptive Feedback and Its Progressive Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haotian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhao Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (8), pp.1866-1875. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSRE.2020.3003497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical comparison of spinal cord compression types occurring in Degenerative Cervical Myelopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.105174. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2020.105174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isometric osteopathic manipulation influences on cervical ranges of motion and correlation with osteopathic palpatory diagnosis: A randomized trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Niewiadomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan-Jean Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complementary Therapies in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48, 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptive analysis of the effect of back protector on the prevention of vertebral and thoracolumbar injuries in serious motorcycle accident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Afquir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Melot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 135, pp.105331. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2019.105331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of experimental, morphological and mechanical factors on the murine spinal cord subjected to transverse contusion: A finite element study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), 14p. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0232975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics and dynamics of pedestrian head ground contact: A cadaver study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Teeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127, pp.104684. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2020.104684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervical Canal Morphology: Effects of Neck Flexion in Normal Condition - New Elements for Biomechanical Simulations and Surgical Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Sudres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Callot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (16), pp1102-1109. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/BRS.0000000000003496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical analysis of two insertion sites for the fixation of the sacroiliac joint via an oblique lateral approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Dubé-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Éric Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Villemure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan-Jean Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Godio-Raboutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74, pp.118-123. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2020.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical analysis of segmental lumbar lordosis and risk of cage subsidence with different cage heights and alternative placements in transforaminal lumbar interbody fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Rastegar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Éric Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (9), pp.456-466. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1737027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of injured posterior ligamentous complex and intervertebral disc on post-traumatic instability at the cervical spine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Beauséjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Hagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Mac Thiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (12), pp.832-843. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1767776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical analysis of segmental lumbar lordosis and risk of cage subsidence with different cage heights and alternative placements in transforaminal lumbar interbody fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Rastegar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Éric Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (9), pp.456-466. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1737027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thoracic pedicle screw fixation under axial and perpendicular loadings: A comprehensive numerical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan-Jean Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Mac-Thiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Eric Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68, pp.190-196. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2019.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacroiliac joint morphologic changes from infancy to adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Dube-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathia Chaumoitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spine Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (10), pp.1730-1738. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spinee.2019.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Global Range of Motion of the Helmeted Head Through Rotational and Translational Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Boisclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Crashworthiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13588265.2019.1593288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of trunk impact conditions in motorcycle road accidents based on epidemiological, accidentological data and multibody simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Cherta Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Llari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Afquir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 127, pp.223-230. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2019.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of cervical ranges of motion and compensatory strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Niewiadomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan-Jean Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Afquir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chiropractic & Manual Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (9), 9p. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12998-018-0223-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-speed video analysis improves the accuracy of spinal cord compression measurement in a mouse contusion model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Laurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 293, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2017.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Injury Mechanisms in Head Injuries in Skiers and Snowboarders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Afquir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Melot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (1), p. 1-10. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1249/MSS.0000000000001078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substantial vertebral body osteophytes protect against severe vertebral fractures in compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Éric Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathia Chaumoître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Mac-Thiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (10), pp.e0186779. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0186779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Pedicle Screw Pullout Risks: A Detailed Biomechanical Analysis of Screw Design and Placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan-Jean Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Mac-Thiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Eric Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Spine Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31p. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/BSD.0000000000000151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472882v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedicle Screw Fixation Under Nonaxial Loads: A Cadaveric Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan-Jean Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Eric Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Mac-Thiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (3), pp. E124-E130. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/BRS.0000000000001200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanics of high-grade spondylolisthesis with and without reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Eric Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cahill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.619-628. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-015-1353-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Analysis of Sacroiliac Joint Fixation under Compression Loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bruna-Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan-Jean Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Godio-Raboutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Spine Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (16), p. 16. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14444/3016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-specific finite element model of the spine and spinal cord to assess the neurological impact of scoliosis correction: preliminary application on two cases with and without intraoperative neurological complications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Eric Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Labelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (8), p. 901-910. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2015.1075010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical variations in white and gray matter affect the biomechanics of spinal cord injuries more than the arachnoid space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (8), pp. 1-8. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1687814016664703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal bone fracture under lateral impact: biomechanical and macroscopic evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Montava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Soussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (2-3), pp.351-360. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-015-1317-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of reflex loops in a biomechanical finite element model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambiz Kayvantash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (14), p. 1578-1582. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2016.1170123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Head impact in a snowboarding accident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Llari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sms.12699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using an inertial navigation algorithm and accelerometer to monitor chest compression depth during cardiopulmonary resuscitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Boussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Ibouanga-Kipoutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Godio-Raboutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Llari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (9), p. 1028-1034. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medengphy.2016.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry reconstruction method for patient-specific finite element models for the assessment of tibia fracture risk in osteogenesis imperfecta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Caouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Ikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Villemure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12p. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-016-1526-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain rate dependent behavior of the porcine spinal cord under transverse dynamic compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cliche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Mac-Thiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 230 (9), pp.858-866. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954411916655373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal bone fracture under lateral impact: biomechanical and macroscopic evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Montava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Soussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 p. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-015-1317-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reliable spatially normalized template of the human spinal cord - Applications to automated white matter/gray matter segmentation and tensor-based morphometry (TBM) mapping of gray matter alterations occurring with age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Taso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Le Troter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cohen-Adad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117, p.20-28. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.05.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on the knee stiffness under the lateral impact for the design of pedestrian legform impactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhao Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunyu Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Massenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (4), 12p. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219519415500608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidences of various passenger vehicle front-end designs on pedestrian lower limb injuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhao Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Avalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Scattina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Semino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Crashworthiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (4), pp. 337-347. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13588265.2015.1012879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical response of colonic tissue under high-speed traction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Massalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Foti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp. 1-2. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2015.1069592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anteroposterior compression of the spinal cord leading to cervical myelopathy: a finite element analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Taso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 Suppl 1, pp.2070--2071. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2015.1069625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion analysis of cardiopulmonary resuscitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Godio-Raboutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Llari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold N. Ibouanga-Kipoutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Emergency Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33, pp. 1350-1353. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajem.2015.07.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the injury threshold of knee ligaments by the parametric study of car–pedestrian impact conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhao Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp 58-67. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2013.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphometrics of the Entire Human Spinal Cord and Spinal Canal Measured From In Vivo High-Resolution Anatomical Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐philippe Ranjeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Callot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (4), pp.E262-E269. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/BRS.0000000000000125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Lateral Bending and Shearing Mechanisms to Define Knee Injury Criteria for Pedestrian Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhao Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traffic Injury Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (4), pp.378-386. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15389588.2012.721146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injury Thresholds of Knee Ligaments Under Lateral–Medial Shear Loading: An Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhao Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Zahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traffic Injury Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (6), pp. 623-629. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15389588.2012.746679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of loading speed on the mechanical properties of the colon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Massalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bourgouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Foti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (S1), pp. 189-190. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2013.815876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method to geometrically personalize a detailed finite element model of the spine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Lalonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Eric Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (7), pp.214-2021. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2013.2246865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-static failure properties of the human gastrocolic ligament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Chebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (S1), pp. 106-107. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2012.713657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanics of thoracolumbar junction vertebral fractures from various kinematic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Eric Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11517, 8p. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-013-1124-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On inverse analysis and robustness evaluation for biological structure behaviour in FE simulation. Application to the liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (9), pp993-999. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2011.569884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element analysis of the influence of loading rate on a model of the full lumbar spine under dynamic loading conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Garo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Eric Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50, pp903-915. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-012-0908-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injury tolerance of tibia for the vehicle-pedestrian impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhao Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Jure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol 46, pp.18-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical characterisation of fresh and cadaverous human small intestine: applications for abdominal trauma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (12), pp. 1279-1288. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-012-0964-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of the mechanical properties in a finite element model of a lumbar vertebra under dynamic compression up to failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Garo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Eric Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol49 n12, pp.1371-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of Hyperelastic Material Properties of the Human Lumbar Intervertebral Disc under Fast Dynamic Compressive Loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wragnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Garo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan El Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Eric Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of biomedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol133, pp.1010071-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du traumatisé : l’homme virtuel au service de la traumatologie virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urgence Pratique, La revue de la médecine préhospitalière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108, pp. 75-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posture and muscular behaviour in emergency braking: An experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Poumarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42, p797-801. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2009.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spine virtual traumas under multiple impact situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingchao Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Kraenzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (S1), pp.237-239. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255840903094050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On liver modelling under trauma situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cheynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (4), pp167-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the biomechanical behaviour of the liver during frontal and lateral deceleration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cheynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ortega-Deballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Trauma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 67 (1), p40-44. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/TA.0b013e31818cc429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the hyperelastic material properties of the intervertebral disk under dynamic compressive loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Éric Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12, pp.253-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Trauma of Petrous bone fracture under lateral impact : from medical images to fracture process evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Montava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (4), p171-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element investigation of the loading rate effect on the spinal load-sharing changes under impact conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan El Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Eric Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol42,n9, pp1252-1262. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2009.03.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a neck segment exhibit the same vulnerability under various impact conditions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingchao Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Kraenzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (4), 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the hyperelastic material properties of the intervertebral disk under dynamic compressive loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Eric Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (supp.1), p253-254. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255840903097897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of bone material properties using an inverse finite element method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Garo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Erik Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vol12,Issue S1, p121-122. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255840903080851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knee ligaments mechanics From experiments to FE simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Subit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chabrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (4-5), pp.577-600. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/reef.14.577-600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical damage models in biological tissues using a structural approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chabrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pithioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17 (1), pp.65-73. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2001009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knee ligament failure under dynamic loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Cavallero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chabrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Crashworthiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 7 (3), pp.255-268. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1533/cras.2002.0218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Visco-hyperelastic Model With Damage for the Knee Ligaments Under Dynamic Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chabrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5 (2), pp.167-174. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255840290010283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using wearables to optimise the prehospital medical care management of traffic accident casualties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lissorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Kammerlocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque en TéléSANté et dispositifs biomédicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, CNRS, Jun 2023, Paris Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of mechanical parameters for crack propagation on human femoral bone via a FE-based inverse analysis in the transverse direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Godio-Raboutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L Tailhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMBIO-M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress effects of the cerebrospinal pulsatile flow on the spinal cord by a 3D fluid-structure modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Sudres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp93-95, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1713493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des ligaments des membres antérieurs. A propos des ligaments des genoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet iSafe-Virtual-Human Système d’alerte et d’optimisation des secours pour les victimes d’accidents de la route basé sur une prédiction en temps réel des blessures potentielles à partir de l’Homme Virtuel; Démonstrateur virtuel pour la prédiction des scores de blessures par la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bruna-Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Unistra. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 : Démonstrateur virtuel pour la prédiction des scores de blessures par la simulation. Projet ISafe - Virtual Human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pj Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bruna-Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Gustave Eiffel (2020-..). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes lésionnels, vulnérabilité, protection et prise en charge des blessés graves usagers de 2RM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Afquir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rj Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Chatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Cherla Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Projet SECU2RM avec la Fondation Sécurité Routière. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId336"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6830AABF"/>
+    <w:nsid w:val="71903FAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-jean-arnoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0311-560X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAK-6652-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416473v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Cheaibi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Llari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Garo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2025.108283" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490791v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Olgiati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Thouz&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Arnoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thollon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21925682261421890" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416515v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Beaus&#233;jour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Troude" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Panichelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-025-03697-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416520v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Evin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12283-025-00503-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053640v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bruna-Rosso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourdet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13588265.2025.2497138" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294773v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bonte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hartweg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thouz&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Marcaggi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dupuis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsc.12327" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047995v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Petit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2022.106935" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959583v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Ballout" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ndiaye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-14889-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03716234v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Shang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Masson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Py" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ferrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jor.25012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03716317v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Sudres" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wagnac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Diotalevi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.104280" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03716323v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dorsemaine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Riveill" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faucheur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perretier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2021.02.015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03482335v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Weber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godio-Raboutet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2021.11.028" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941808v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fournely" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232975" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03228376v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Teeling" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2020.104684" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942037v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Callot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0000000000003496" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03231404v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mac Thiong" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Hagen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1767776" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906217v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Afquir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Melot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hammad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2019.105331" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191415v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotian Zhang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuhao Mo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizhen Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Behr" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2020.3003497" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02992367v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L&#233;vy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baucher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Roche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2020.105174" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941951v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niewiadomski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan-Jean Bianco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03228526v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191569v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Rastegar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Wang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-&#201;ric Aubin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1737027" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226860v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Dub&#233;-Cyr" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villemure" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2020.02.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191431v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03242397v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191473v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191426v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02735321v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieg Lecoublet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Boisclair" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13588265.2019.1593288" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256538v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coudert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Dube-Cyr" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumoitre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gille" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vital" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spinee.2019.05.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02862282v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Cherta Ballester" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2019.03.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937761v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12998-018-0223-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02863878v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mac-Thiong" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Eric Aubin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2019.06.010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01703435v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2017.09.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570681v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumo&#238;tre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure M&#233;nard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186779" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478553v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Laporte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Savary" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000001078" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472628v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Donnadieu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12699" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472621v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Salin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Kayvantash" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2016.1170123" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472616v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0000000000001200" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472770v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhai Wang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cahill" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Baran" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-015-1353-0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472636v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Fradet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14444/3016" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570721v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Montava" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavieille" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Soussan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-015-1317-4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472604v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Henao" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Labelle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1075010" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478426v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1687814016664703" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472661v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Boussen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Ibouanga-Kipoutou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2016.05.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472723v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Caouette" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ikin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rauch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-016-1526-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472808v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cliche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411916655373" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472882v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BSD.0000000000000151" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447632v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Avalle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Scattina" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Semino" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13588265.2015.1012879" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447577v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Massalou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bege" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Foti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069592" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414311v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taso" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fradet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Callot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Arnoux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069625" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414352v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Taso" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Troter" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cohen-Adad" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.05.034" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447187v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyu Kong" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Massenzio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519415500608" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447159v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold N. Ibouanga-Kipoutou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajem.2015.07.051" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213926v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Soussan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02372589v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Ranjeva" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0000000000000125" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994502v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cesari" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2013.07.024" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3XM2R1J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918557v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Zahidi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15389588.2012.746679" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867890v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bourgouin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Foti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815876" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865166v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Lalonde" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2246865" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867860v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Chebil" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713657" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918515v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-013-1124-8" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865239v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15389588.2012.721146" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851256v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jure" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851267v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Conte" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.569884" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851252v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Garo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-012-0908-6" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8S43XMSC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873874v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourgoin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-012-0964-y" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4D4LVX4X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851108v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wragnac" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan El Rich" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873862v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brunet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851109v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850883v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Poumarat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2009.04.010" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CWRLGQ6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849283v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheynel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849423v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ortega-Deballon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benoit" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TA.0b013e31818cc429" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506358v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Wagnac" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849335v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Montava" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bidal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Lavielle" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849226v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2009.03.036" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJLB64G5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849331v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingchao Sun" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bertrand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kraenzler" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849520v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Erik Aubin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903080851" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849511v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903097897" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849246v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903094050" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433787v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Subit" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrand" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.14.577-600" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166682v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cavallero" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/cras.2002.0218" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648393v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jean" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bonnoit" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840290010283" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166683v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pithioux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001009" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2AECD48D4A31355EA3776CD4FBF7067BEFA56A95/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220670v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lemarquand" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lissorgues" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Kammerlocher" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349659v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Kurtz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Godio-Raboutet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Tailhan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942185v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1713493" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163944v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964182v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coquelet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04574252v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Arnoux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402848v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rj Bianco" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chatta" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Cherla Ballester" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-jean-arnoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0311-560X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAK-6652-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416473v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Cheaibi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Llari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Garo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2025.108283" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490791v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Olgiati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Thouz&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Arnoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thollon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21925682261421890" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416515v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Beaus&#233;jour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Troude" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Panichelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-025-03697-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416520v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Evin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12283-025-00503-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053640v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bruna-Rosso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourdet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13588265.2025.2497138" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294773v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bonte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hartweg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thouz&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Marcaggi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dupuis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsc.12327" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047995v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Petit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2022.106935" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959583v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Ballout" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ndiaye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-14889-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03716323v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dorsemaine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Riveill" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faucheur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perretier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2021.02.015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03482335v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Sudres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Weber" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godio-Raboutet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2021.11.028" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03716234v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Shang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Masson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Py" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ferrand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jor.25012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03716317v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wagnac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Diotalevi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.104280" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191426v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Teeling" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2020.104684" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191473v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Dub&#233;-Cyr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-&#201;ric Aubin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villemure" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan-Jean Bianco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2020.02.010" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03231404v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mac Thiong" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Hagen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1767776" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191415v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotian Zhang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuhao Mo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizhen Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Behr" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2020.3003497" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02992367v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L&#233;vy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baucher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Roche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Callot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2020.105174" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941951v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niewiadomski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03228526v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Afquir" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Melot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hammad" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2019.105331" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941808v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fournely" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232975" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03228376v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942037v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0000000000003496" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226860v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191569v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Rastegar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1737027" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191431v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03242397v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02863878v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mac-Thiong" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Eric Aubin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2019.06.010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256538v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coudert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Dube-Cyr" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumoitre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vital" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spinee.2019.05.009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02735321v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieg Lecoublet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Boisclair" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13588265.2019.1593288" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02862282v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Cherta Ballester" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2019.03.006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937761v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12998-018-0223-x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01703435v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2017.09.007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478553v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Laporte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Savary" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000001078" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570681v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumo&#238;tre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure M&#233;nard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186779" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472882v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BSD.0000000000000151" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472616v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0000000000001200" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472770v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhai Wang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cahill" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Baran" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-015-1353-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472636v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Fradet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14444/3016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472604v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Henao" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Labelle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1075010" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478426v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1687814016664703" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570721v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Montava" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavieille" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Soussan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-015-1317-4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472621v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Salin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Kayvantash" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2016.1170123" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472628v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Donnadieu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12699" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472661v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Boussen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Ibouanga-Kipoutou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2016.05.001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472723v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Caouette" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ikin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rauch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-016-1526-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472808v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cliche" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411916655373" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213926v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Soussan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414352v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Taso" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Troter" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cohen-Adad" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.05.034" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWHK5M49-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447187v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyu Kong" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Massenzio" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519415500608" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447632v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Avalle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Scattina" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Semino" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13588265.2015.1012879" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447577v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Massalou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bege" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Foti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069592" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414311v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taso" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fradet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Callot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Arnoux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069625" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447159v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold N. Ibouanga-Kipoutou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajem.2015.07.051" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994502v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cesari" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2013.07.024" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3XM2R1J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02372589v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Ranjeva" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0000000000000125" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865239v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15389588.2012.721146" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918557v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Zahidi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15389588.2012.746679" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867890v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bourgouin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Foti" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815876" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865166v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Lalonde" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2246865" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867860v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Chebil" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713657" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918515v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-013-1124-8" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851267v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Conte" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.569884" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851252v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Garo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-012-0908-6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8S43XMSC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851256v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jure" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873874v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourgoin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-012-0964-y" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4D4LVX4X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851109v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851108v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wragnac" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan El Rich" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873862v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brunet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850883v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Poumarat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2009.04.010" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CWRLGQ6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849246v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingchao Sun" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bertrand" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kraenzler" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903094050" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849283v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheynel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849423v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ortega-Deballon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benoit" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TA.0b013e31818cc429" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506358v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Wagnac" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849335v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Montava" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bidal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Lavielle" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849226v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2009.03.036" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJLB64G5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849331v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849511v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903097897" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849520v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Erik Aubin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903080851" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433787v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Subit" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrand" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.14.577-600" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166683v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bonnoit" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jean" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pithioux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001009" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2AECD48D4A31355EA3776CD4FBF7067BEFA56A95/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166682v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cavallero" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/cras.2002.0218" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648393v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840290010283" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220670v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lemarquand" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lissorgues" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Kammerlocher" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349659v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Kurtz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Godio-Raboutet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Tailhan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942185v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1713493" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163944v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964182v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coquelet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04574252v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Arnoux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402848v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rj Bianco" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chatta" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Cherla Ballester" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>