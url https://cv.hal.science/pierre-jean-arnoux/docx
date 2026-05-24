--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.57475083056px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Jean ARNOUX </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-jean-arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0311-560X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAK-6652-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of powered two-wheeler accident scenarios and multi-body simulations to support trunk protective equipment impact test methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Cheaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Llari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Garo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 224, pp.108283. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2025.108283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinal Compression Fracture Mechanisms in Mountain Biking: An Accident Reconstruction Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Olgiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Thouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Spine Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/21925682261421890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Head Response and Cervical Spine Injuries in an Oblique Lateral Helmeted Head Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Beauséjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Troude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Panichelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (5), pp.1180-1191. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-025-03697-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neck brace design and fit are linked to head mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Beauséjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Llari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12283-025-00503-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From crash data to a ”virtual injury assessment”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bruna-Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Crashworthiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13588265.2025.2497138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injury Mechanisms in Mountain Biking: A Systematic Video Analysis of 534 Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hartweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marcaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsc.12327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Head-ground impact conditions and helmet performance in E-scooter falls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 181, pp.106935. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2022.106935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When epidemiological databases inform injury mechanisms: biomechanical analysis of injury associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bruna-Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Ballout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (82), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-022-14889-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About some factors influencing safety mattress performances in head impact collisions: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dorsemaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (10), pp.1067-1072. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsams.2021.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Bi-axial tensile tests of spinal meningeal tissues and constitutive models comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Tillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Sudres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Godio-Raboutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2021.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation of the sacroiliac joint with cylindrical threaded implants: A detailed finite element study of patient characteristics affecting fixation performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Llari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Orthopaedic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (12), pp.2693-2702. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jor.25012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile mechanical properties of the cervical, thoracic and lumbar porcine spinal meninges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Sudres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Diotalevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 115, pp.104280. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2020.104280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics and dynamics of pedestrian head ground contact: A cadaver study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Teeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127, pp.104684. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2020.104684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical analysis of two insertion sites for the fixation of the sacroiliac joint via an oblique lateral approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Dubé-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Éric Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Villemure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan-Jean Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Godio-Raboutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74, pp.118-123. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2020.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of injured posterior ligamentous complex and intervertebral disc on post-traumatic instability at the cervical spine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Mac Thiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Beauséjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Hagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (12), pp.832-843. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1767776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework of a Lower Limb Musculoskeletal Model With Implemented Natural Proprioceptive Feedback and Its Progressive Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haotian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhao Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (8), pp.1866-1875. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSRE.2020.3003497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical comparison of spinal cord compression types occurring in Degenerative Cervical Myelopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.105174. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2020.105174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isometric osteopathic manipulation influences on cervical ranges of motion and correlation with osteopathic palpatory diagnosis: A randomized trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Niewiadomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan-Jean Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complementary Therapies in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48, 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptive analysis of the effect of back protector on the prevention of vertebral and thoracolumbar injuries in serious motorcycle accident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Afquir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Melot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 135, pp.105331. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2019.105331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of experimental, morphological and mechanical factors on the murine spinal cord subjected to transverse contusion: A finite element study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), 14p. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0232975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics and dynamics of pedestrian head ground contact: A cadaver study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Teeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127, pp.104684. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2020.104684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervical Canal Morphology: Effects of Neck Flexion in Normal Condition - New Elements for Biomechanical Simulations and Surgical Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Sudres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Callot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (16), pp1102-1109. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/BRS.0000000000003496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical analysis of two insertion sites for the fixation of the sacroiliac joint via an oblique lateral approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Dubé-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Éric Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Villemure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan-Jean Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Godio-Raboutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74, pp.118-123. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2020.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical analysis of segmental lumbar lordosis and risk of cage subsidence with different cage heights and alternative placements in transforaminal lumbar interbody fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Rastegar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Éric Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (9), pp.456-466. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1737027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of injured posterior ligamentous complex and intervertebral disc on post-traumatic instability at the cervical spine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Beauséjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Hagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Mac Thiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (12), pp.832-843. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1767776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical analysis of segmental lumbar lordosis and risk of cage subsidence with different cage heights and alternative placements in transforaminal lumbar interbody fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Rastegar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Éric Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (9), pp.456-466. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1737027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thoracic pedicle screw fixation under axial and perpendicular loadings: A comprehensive numerical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan-Jean Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Mac-Thiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Eric Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68, pp.190-196. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2019.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacroiliac joint morphologic changes from infancy to adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Dube-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathia Chaumoitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spine Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (10), pp.1730-1738. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spinee.2019.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Global Range of Motion of the Helmeted Head Through Rotational and Translational Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Boisclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Crashworthiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13588265.2019.1593288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of trunk impact conditions in motorcycle road accidents based on epidemiological, accidentological data and multibody simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Cherta Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Llari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Afquir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 127, pp.223-230. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2019.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of cervical ranges of motion and compensatory strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Niewiadomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan-Jean Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Afquir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chiropractic & Manual Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (9), 9p. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12998-018-0223-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-speed video analysis improves the accuracy of spinal cord compression measurement in a mouse contusion model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Laurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 293, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2017.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Injury Mechanisms in Head Injuries in Skiers and Snowboarders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Afquir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Melot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (1), p. 1-10. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1249/MSS.0000000000001078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substantial vertebral body osteophytes protect against severe vertebral fractures in compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Éric Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathia Chaumoître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Mac-Thiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (10), pp.e0186779. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0186779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Pedicle Screw Pullout Risks: A Detailed Biomechanical Analysis of Screw Design and Placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan-Jean Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Mac-Thiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Eric Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Spine Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31p. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/BSD.0000000000000151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472882v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedicle Screw Fixation Under Nonaxial Loads: A Cadaveric Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan-Jean Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Eric Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Mac-Thiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (3), pp. E124-E130. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/BRS.0000000000001200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanics of high-grade spondylolisthesis with and without reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Eric Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cahill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.619-628. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-015-1353-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Analysis of Sacroiliac Joint Fixation under Compression Loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bruna-Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan-Jean Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Godio-Raboutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Spine Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (16), p. 16. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14444/3016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-specific finite element model of the spine and spinal cord to assess the neurological impact of scoliosis correction: preliminary application on two cases with and without intraoperative neurological complications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Eric Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Labelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (8), p. 901-910. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2015.1075010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical variations in white and gray matter affect the biomechanics of spinal cord injuries more than the arachnoid space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (8), pp. 1-8. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1687814016664703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal bone fracture under lateral impact: biomechanical and macroscopic evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Montava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Soussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (2-3), pp.351-360. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-015-1317-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of reflex loops in a biomechanical finite element model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambiz Kayvantash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (14), p. 1578-1582. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2016.1170123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Head impact in a snowboarding accident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Llari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sms.12699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using an inertial navigation algorithm and accelerometer to monitor chest compression depth during cardiopulmonary resuscitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Boussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Ibouanga-Kipoutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Godio-Raboutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Llari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (9), p. 1028-1034. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medengphy.2016.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry reconstruction method for patient-specific finite element models for the assessment of tibia fracture risk in osteogenesis imperfecta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Caouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Ikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Villemure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12p. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-016-1526-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain rate dependent behavior of the porcine spinal cord under transverse dynamic compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cliche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Mac-Thiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 230 (9), pp.858-866. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954411916655373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal bone fracture under lateral impact: biomechanical and macroscopic evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Montava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Soussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 p. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-015-1317-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reliable spatially normalized template of the human spinal cord - Applications to automated white matter/gray matter segmentation and tensor-based morphometry (TBM) mapping of gray matter alterations occurring with age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Taso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Le Troter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cohen-Adad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117, p.20-28. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.05.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on the knee stiffness under the lateral impact for the design of pedestrian legform impactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhao Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunyu Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Massenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (4), 12p. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219519415500608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidences of various passenger vehicle front-end designs on pedestrian lower limb injuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhao Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Avalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Scattina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Semino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Crashworthiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (4), pp. 337-347. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13588265.2015.1012879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical response of colonic tissue under high-speed traction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Massalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Foti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp. 1-2. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2015.1069592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anteroposterior compression of the spinal cord leading to cervical myelopathy: a finite element analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Taso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 Suppl 1, pp.2070--2071. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2015.1069625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion analysis of cardiopulmonary resuscitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Godio-Raboutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Llari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold N. Ibouanga-Kipoutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Emergency Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33, pp. 1350-1353. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajem.2015.07.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the injury threshold of knee ligaments by the parametric study of car–pedestrian impact conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhao Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp 58-67. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2013.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphometrics of the Entire Human Spinal Cord and Spinal Canal Measured From In Vivo High-Resolution Anatomical Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐philippe Ranjeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Callot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (4), pp.E262-E269. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/BRS.0000000000000125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Lateral Bending and Shearing Mechanisms to Define Knee Injury Criteria for Pedestrian Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhao Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traffic Injury Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (4), pp.378-386. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15389588.2012.721146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injury Thresholds of Knee Ligaments Under Lateral–Medial Shear Loading: An Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhao Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Zahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traffic Injury Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (6), pp. 623-629. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15389588.2012.746679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of loading speed on the mechanical properties of the colon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Massalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bourgouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Foti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (S1), pp. 189-190. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2013.815876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method to geometrically personalize a detailed finite element model of the spine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Lalonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Eric Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (7), pp.214-2021. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2013.2246865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-static failure properties of the human gastrocolic ligament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Chebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (S1), pp. 106-107. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2012.713657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanics of thoracolumbar junction vertebral fractures from various kinematic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Eric Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11517, 8p. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-013-1124-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On inverse analysis and robustness evaluation for biological structure behaviour in FE simulation. Application to the liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (9), pp993-999. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2011.569884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element analysis of the influence of loading rate on a model of the full lumbar spine under dynamic loading conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Garo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Eric Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50, pp903-915. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-012-0908-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injury tolerance of tibia for the vehicle-pedestrian impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhao Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Jure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol 46, pp.18-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical characterisation of fresh and cadaverous human small intestine: applications for abdominal trauma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (12), pp. 1279-1288. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-012-0964-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of the mechanical properties in a finite element model of a lumbar vertebra under dynamic compression up to failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Garo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Eric Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol49 n12, pp.1371-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of Hyperelastic Material Properties of the Human Lumbar Intervertebral Disc under Fast Dynamic Compressive Loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wragnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Garo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan El Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Eric Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of biomedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol133, pp.1010071-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du traumatisé : l’homme virtuel au service de la traumatologie virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urgence Pratique, La revue de la médecine préhospitalière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108, pp. 75-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posture and muscular behaviour in emergency braking: An experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Poumarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42, p797-801. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2009.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spine virtual traumas under multiple impact situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingchao Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Kraenzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (S1), pp.237-239. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255840903094050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On liver modelling under trauma situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cheynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (4), pp167-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the biomechanical behaviour of the liver during frontal and lateral deceleration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cheynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ortega-Deballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Trauma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 67 (1), p40-44. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/TA.0b013e31818cc429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the hyperelastic material properties of the intervertebral disk under dynamic compressive loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Éric Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12, pp.253-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Trauma of Petrous bone fracture under lateral impact : from medical images to fracture process evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Montava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (4), p171-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element investigation of the loading rate effect on the spinal load-sharing changes under impact conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan El Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Eric Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol42,n9, pp1252-1262. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2009.03.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a neck segment exhibit the same vulnerability under various impact conditions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingchao Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Kraenzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (4), 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the hyperelastic material properties of the intervertebral disk under dynamic compressive loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Eric Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (supp.1), p253-254. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255840903097897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of bone material properties using an inverse finite element method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Garo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Erik Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vol12,Issue S1, p121-122. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255840903080851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knee ligaments mechanics From experiments to FE simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Subit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chabrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (4-5), pp.577-600. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/reef.14.577-600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical damage models in biological tissues using a structural approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chabrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pithioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17 (1), pp.65-73. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2001009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knee ligament failure under dynamic loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Cavallero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chabrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Crashworthiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 7 (3), pp.255-268. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1533/cras.2002.0218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Visco-hyperelastic Model With Damage for the Knee Ligaments Under Dynamic Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chabrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5 (2), pp.167-174. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255840290010283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using wearables to optimise the prehospital medical care management of traffic accident casualties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lissorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Kammerlocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque en TéléSANté et dispositifs biomédicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, CNRS, Jun 2023, Paris Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of mechanical parameters for crack propagation on human femoral bone via a FE-based inverse analysis in the transverse direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Godio-Raboutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L Tailhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMBIO-M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress effects of the cerebrospinal pulsatile flow on the spinal cord by a 3D fluid-structure modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Sudres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp93-95, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1713493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des ligaments des membres antérieurs. A propos des ligaments des genoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet iSafe-Virtual-Human Système d’alerte et d’optimisation des secours pour les victimes d’accidents de la route basé sur une prédiction en temps réel des blessures potentielles à partir de l’Homme Virtuel; Démonstrateur virtuel pour la prédiction des scores de blessures par la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bruna-Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Unistra. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 : Démonstrateur virtuel pour la prédiction des scores de blessures par la simulation. Projet ISafe - Virtual Human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pj Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bruna-Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Gustave Eiffel (2020-..). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes lésionnels, vulnérabilité, protection et prise en charge des blessés graves usagers de 2RM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Afquir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rj Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Chatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Cherla Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Projet SECU2RM avec la Fondation Sécurité Routière. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId336"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.57475083056px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Jean ARNOUX </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-jean-arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0311-560X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAK-6652-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of powered two-wheeler accident scenarios and multi-body simulations to support trunk protective equipment impact test methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Cheaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Llari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Garo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 224, pp.108283. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2025.108283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinal Compression Fracture Mechanisms in Mountain Biking: An Accident Reconstruction Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Olgiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Thouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Spine Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/21925682261421890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Head Response and Cervical Spine Injuries in an Oblique Lateral Helmeted Head Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Beauséjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Troude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Panichelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (5), pp.1180-1191. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-025-03697-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neck brace design and fit are linked to head mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Beauséjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Llari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12283-025-00503-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From crash data to a ”virtual injury assessment”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bruna-Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Crashworthiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13588265.2025.2497138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injury Mechanisms in Mountain Biking: A Systematic Video Analysis of 534 Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hartweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marcaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsc.12327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Head-ground impact conditions and helmet performance in E-scooter falls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 181, pp.106935. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2022.106935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When epidemiological databases inform injury mechanisms: biomechanical analysis of injury associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bruna-Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Ballout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (82), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-022-14889-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation of the sacroiliac joint with cylindrical threaded implants: A detailed finite element study of patient characteristics affecting fixation performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Llari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Orthopaedic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (12), pp.2693-2702. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jor.25012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile mechanical properties of the cervical, thoracic and lumbar porcine spinal meninges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Sudres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Diotalevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 115, pp.104280. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2020.104280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About some factors influencing safety mattress performances in head impact collisions: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dorsemaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (10), pp.1067-1072. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsams.2021.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Bi-axial tensile tests of spinal meningeal tissues and constitutive models comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Tillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Sudres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Godio-Raboutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2021.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of experimental, morphological and mechanical factors on the murine spinal cord subjected to transverse contusion: A finite element study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), 14p. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0232975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics and dynamics of pedestrian head ground contact: A cadaver study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Teeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127, pp.104684. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2020.104684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervical Canal Morphology: Effects of Neck Flexion in Normal Condition - New Elements for Biomechanical Simulations and Surgical Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Sudres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Callot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (16), pp1102-1109. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/BRS.0000000000003496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of injured posterior ligamentous complex and intervertebral disc on post-traumatic instability at the cervical spine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Mac Thiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Beauséjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Hagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (12), pp.832-843. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1767776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical comparison of spinal cord compression types occurring in Degenerative Cervical Myelopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.105174. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2020.105174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isometric osteopathic manipulation influences on cervical ranges of motion and correlation with osteopathic palpatory diagnosis: A randomized trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Niewiadomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan-Jean Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complementary Therapies in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48, 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptive analysis of the effect of back protector on the prevention of vertebral and thoracolumbar injuries in serious motorcycle accident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Afquir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Melot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 135, pp.105331. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2019.105331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework of a Lower Limb Musculoskeletal Model With Implemented Natural Proprioceptive Feedback and Its Progressive Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haotian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhao Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (8), pp.1866-1875. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSRE.2020.3003497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical analysis of segmental lumbar lordosis and risk of cage subsidence with different cage heights and alternative placements in transforaminal lumbar interbody fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Rastegar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Éric Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (9), pp.456-466. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1737027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical analysis of two insertion sites for the fixation of the sacroiliac joint via an oblique lateral approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Dubé-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Éric Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Villemure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan-Jean Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Godio-Raboutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74, pp.118-123. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2020.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of injured posterior ligamentous complex and intervertebral disc on post-traumatic instability at the cervical spine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Beauséjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Hagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Mac Thiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (12), pp.832-843. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1767776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical analysis of segmental lumbar lordosis and risk of cage subsidence with different cage heights and alternative placements in transforaminal lumbar interbody fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Rastegar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Éric Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (9), pp.456-466. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1737027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical analysis of two insertion sites for the fixation of the sacroiliac joint via an oblique lateral approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Dubé-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Éric Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Villemure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan-Jean Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Godio-Raboutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74, pp.118-123. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2020.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics and dynamics of pedestrian head ground contact: A cadaver study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Teeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127, pp.104684. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2020.104684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Global Range of Motion of the Helmeted Head Through Rotational and Translational Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Boisclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Crashworthiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13588265.2019.1593288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacroiliac joint morphologic changes from infancy to adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Dube-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathia Chaumoitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spine Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (10), pp.1730-1738. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spinee.2019.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of trunk impact conditions in motorcycle road accidents based on epidemiological, accidentological data and multibody simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Cherta Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Llari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Afquir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 127, pp.223-230. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2019.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of cervical ranges of motion and compensatory strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Niewiadomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan-Jean Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Afquir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chiropractic & Manual Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (9), 9p. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12998-018-0223-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thoracic pedicle screw fixation under axial and perpendicular loadings: A comprehensive numerical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan-Jean Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Mac-Thiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Eric Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68, pp.190-196. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2019.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-speed video analysis improves the accuracy of spinal cord compression measurement in a mouse contusion model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Laurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 293, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2017.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substantial vertebral body osteophytes protect against severe vertebral fractures in compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Éric Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathia Chaumoître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Mac-Thiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (10), pp.e0186779. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0186779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Injury Mechanisms in Head Injuries in Skiers and Snowboarders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Afquir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Melot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (1), p. 1-10. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1249/MSS.0000000000001078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of reflex loops in a biomechanical finite element model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambiz Kayvantash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (14), p. 1578-1582. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2016.1170123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Head impact in a snowboarding accident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Llari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sms.12699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Analysis of Sacroiliac Joint Fixation under Compression Loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bruna-Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan-Jean Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Godio-Raboutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Spine Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (16), p. 16. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14444/3016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-specific finite element model of the spine and spinal cord to assess the neurological impact of scoliosis correction: preliminary application on two cases with and without intraoperative neurological complications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Eric Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Labelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (8), p. 901-910. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2015.1075010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical variations in white and gray matter affect the biomechanics of spinal cord injuries more than the arachnoid space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (8), pp. 1-8. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1687814016664703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal bone fracture under lateral impact: biomechanical and macroscopic evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Montava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Soussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (2-3), pp.351-360. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-015-1317-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedicle Screw Fixation Under Nonaxial Loads: A Cadaveric Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan-Jean Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Eric Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Mac-Thiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (3), pp. E124-E130. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/BRS.0000000000001200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanics of high-grade spondylolisthesis with and without reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Eric Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cahill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.619-628. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-015-1353-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using an inertial navigation algorithm and accelerometer to monitor chest compression depth during cardiopulmonary resuscitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Boussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Ibouanga-Kipoutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Godio-Raboutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Llari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (9), p. 1028-1034. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medengphy.2016.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry reconstruction method for patient-specific finite element models for the assessment of tibia fracture risk in osteogenesis imperfecta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Caouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Ikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Villemure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12p. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-016-1526-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain rate dependent behavior of the porcine spinal cord under transverse dynamic compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cliche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Mac-Thiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 230 (9), pp.858-866. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954411916655373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Pedicle Screw Pullout Risks: A Detailed Biomechanical Analysis of Screw Design and Placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan-Jean Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Mac-Thiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Eric Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Spine Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31p. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/BSD.0000000000000151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472882v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidences of various passenger vehicle front-end designs on pedestrian lower limb injuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhao Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Avalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Scattina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Semino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Crashworthiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (4), pp. 337-347. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13588265.2015.1012879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical response of colonic tissue under high-speed traction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Massalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Foti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp. 1-2. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2015.1069592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anteroposterior compression of the spinal cord leading to cervical myelopathy: a finite element analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Taso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 Suppl 1, pp.2070--2071. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2015.1069625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on the knee stiffness under the lateral impact for the design of pedestrian legform impactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhao Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunyu Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Massenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (4), 12p. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219519415500608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reliable spatially normalized template of the human spinal cord - Applications to automated white matter/gray matter segmentation and tensor-based morphometry (TBM) mapping of gray matter alterations occurring with age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Taso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Le Troter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cohen-Adad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117, p.20-28. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.05.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion analysis of cardiopulmonary resuscitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Godio-Raboutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Llari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold N. Ibouanga-Kipoutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Emergency Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33, pp. 1350-1353. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajem.2015.07.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal bone fracture under lateral impact: biomechanical and macroscopic evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Montava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Soussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 p. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-015-1317-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the injury threshold of knee ligaments by the parametric study of car–pedestrian impact conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhao Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp 58-67. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2013.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphometrics of the Entire Human Spinal Cord and Spinal Canal Measured From In Vivo High-Resolution Anatomical Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐philippe Ranjeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Callot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (4), pp.E262-E269. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/BRS.0000000000000125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injury Thresholds of Knee Ligaments Under Lateral–Medial Shear Loading: An Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhao Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Zahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traffic Injury Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (6), pp. 623-629. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15389588.2012.746679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of loading speed on the mechanical properties of the colon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Massalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bourgouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Foti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (S1), pp. 189-190. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2013.815876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-static failure properties of the human gastrocolic ligament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Chebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (S1), pp. 106-107. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2012.713657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method to geometrically personalize a detailed finite element model of the spine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Lalonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Eric Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (7), pp.214-2021. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2013.2246865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanics of thoracolumbar junction vertebral fractures from various kinematic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Eric Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11517, 8p. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-013-1124-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Lateral Bending and Shearing Mechanisms to Define Knee Injury Criteria for Pedestrian Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhao Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traffic Injury Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (4), pp.378-386. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15389588.2012.721146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injury tolerance of tibia for the vehicle-pedestrian impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhao Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Jure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol 46, pp.18-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On inverse analysis and robustness evaluation for biological structure behaviour in FE simulation. Application to the liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (9), pp993-999. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2011.569884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element analysis of the influence of loading rate on a model of the full lumbar spine under dynamic loading conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Garo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Eric Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50, pp903-915. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-012-0908-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical characterisation of fresh and cadaverous human small intestine: applications for abdominal trauma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (12), pp. 1279-1288. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-012-0964-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of Hyperelastic Material Properties of the Human Lumbar Intervertebral Disc under Fast Dynamic Compressive Loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wragnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Garo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan El Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Eric Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of biomedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol133, pp.1010071-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du traumatisé : l’homme virtuel au service de la traumatologie virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urgence Pratique, La revue de la médecine préhospitalière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108, pp. 75-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of the mechanical properties in a finite element model of a lumbar vertebra under dynamic compression up to failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Garo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Eric Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol49 n12, pp.1371-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posture and muscular behaviour in emergency braking: An experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Poumarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42, p797-801. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2009.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the hyperelastic material properties of the intervertebral disk under dynamic compressive loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Éric Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12, pp.253-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On liver modelling under trauma situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cheynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (4), pp167-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the biomechanical behaviour of the liver during frontal and lateral deceleration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cheynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ortega-Deballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Trauma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 67 (1), p40-44. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/TA.0b013e31818cc429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Trauma of Petrous bone fracture under lateral impact : from medical images to fracture process evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Montava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (4), p171-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element investigation of the loading rate effect on the spinal load-sharing changes under impact conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan El Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Eric Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol42,n9, pp1252-1262. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2009.03.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a neck segment exhibit the same vulnerability under various impact conditions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingchao Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Kraenzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (4), 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of bone material properties using an inverse finite element method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Garo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Erik Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vol12,Issue S1, p121-122. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255840903080851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the hyperelastic material properties of the intervertebral disk under dynamic compressive loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Eric Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (supp.1), p253-254. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255840903097897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spine virtual traumas under multiple impact situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingchao Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Kraenzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (S1), pp.237-239. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255840903094050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knee ligaments mechanics From experiments to FE simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Subit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chabrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (4-5), pp.577-600. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/reef.14.577-600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knee ligament failure under dynamic loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Cavallero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chabrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Crashworthiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 7 (3), pp.255-268. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1533/cras.2002.0218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Visco-hyperelastic Model With Damage for the Knee Ligaments Under Dynamic Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chabrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5 (2), pp.167-174. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255840290010283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical damage models in biological tissues using a structural approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chabrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pithioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17 (1), pp.65-73. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2001009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using wearables to optimise the prehospital medical care management of traffic accident casualties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lissorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Kammerlocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque en TéléSANté et dispositifs biomédicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, CNRS, Jun 2023, Paris Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of mechanical parameters for crack propagation on human femoral bone via a FE-based inverse analysis in the transverse direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Godio-Raboutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L Tailhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMBIO-M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress effects of the cerebrospinal pulsatile flow on the spinal cord by a 3D fluid-structure modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Sudres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp93-95, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1713493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des ligaments des membres antérieurs. A propos des ligaments des genoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet iSafe-Virtual-Human Système d’alerte et d’optimisation des secours pour les victimes d’accidents de la route basé sur une prédiction en temps réel des blessures potentielles à partir de l’Homme Virtuel; Démonstrateur virtuel pour la prédiction des scores de blessures par la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bruna-Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Unistra. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 : Démonstrateur virtuel pour la prédiction des scores de blessures par la simulation. Projet ISafe - Virtual Human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pj Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bruna-Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Gustave Eiffel (2020-..). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes lésionnels, vulnérabilité, protection et prise en charge des blessés graves usagers de 2RM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Afquir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rj Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Chatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Cherla Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Projet SECU2RM avec la Fondation Sécurité Routière. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId336"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71903FAB"/>
+    <w:nsid w:val="0AE2B833"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-jean-arnoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0311-560X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAK-6652-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416473v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Cheaibi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Llari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Garo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2025.108283" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490791v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Olgiati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Thouz&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Arnoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thollon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21925682261421890" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416515v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Beaus&#233;jour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Troude" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Panichelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-025-03697-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416520v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Evin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12283-025-00503-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053640v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bruna-Rosso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourdet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13588265.2025.2497138" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294773v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bonte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hartweg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thouz&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Marcaggi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dupuis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsc.12327" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047995v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Petit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2022.106935" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959583v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Ballout" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ndiaye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-14889-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03716323v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dorsemaine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Riveill" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faucheur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perretier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2021.02.015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03482335v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Sudres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Weber" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godio-Raboutet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2021.11.028" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03716234v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Shang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Masson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Py" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ferrand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jor.25012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03716317v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wagnac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Diotalevi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.104280" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191426v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Teeling" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2020.104684" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191473v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Dub&#233;-Cyr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-&#201;ric Aubin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villemure" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan-Jean Bianco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2020.02.010" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03231404v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mac Thiong" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Hagen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1767776" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191415v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotian Zhang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuhao Mo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizhen Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Behr" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2020.3003497" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02992367v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L&#233;vy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baucher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Roche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Callot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2020.105174" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941951v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niewiadomski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03228526v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Afquir" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Melot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hammad" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2019.105331" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941808v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fournely" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232975" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03228376v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942037v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0000000000003496" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226860v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191569v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Rastegar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1737027" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191431v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03242397v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02863878v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mac-Thiong" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Eric Aubin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2019.06.010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256538v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coudert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Dube-Cyr" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumoitre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vital" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spinee.2019.05.009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02735321v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieg Lecoublet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Boisclair" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13588265.2019.1593288" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02862282v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Cherta Ballester" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2019.03.006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937761v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12998-018-0223-x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01703435v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2017.09.007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478553v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Laporte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Savary" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000001078" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570681v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumo&#238;tre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure M&#233;nard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186779" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472882v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BSD.0000000000000151" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472616v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0000000000001200" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472770v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhai Wang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cahill" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Baran" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-015-1353-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472636v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Fradet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14444/3016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472604v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Henao" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Labelle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1075010" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478426v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1687814016664703" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570721v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Montava" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavieille" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Soussan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-015-1317-4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472621v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Salin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Kayvantash" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2016.1170123" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472628v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Donnadieu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12699" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472661v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Boussen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Ibouanga-Kipoutou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2016.05.001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472723v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Caouette" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ikin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rauch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-016-1526-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472808v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cliche" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411916655373" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213926v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Soussan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414352v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Taso" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Troter" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cohen-Adad" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.05.034" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWHK5M49-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447187v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyu Kong" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Massenzio" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519415500608" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447632v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Avalle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Scattina" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Semino" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13588265.2015.1012879" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447577v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Massalou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bege" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Foti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069592" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414311v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taso" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fradet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Callot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Arnoux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069625" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447159v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold N. Ibouanga-Kipoutou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajem.2015.07.051" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994502v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cesari" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2013.07.024" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3XM2R1J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02372589v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Ranjeva" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0000000000000125" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865239v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15389588.2012.721146" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918557v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Zahidi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15389588.2012.746679" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867890v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bourgouin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Foti" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815876" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865166v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Lalonde" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2246865" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867860v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Chebil" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713657" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918515v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-013-1124-8" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851267v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Conte" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.569884" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851252v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Garo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-012-0908-6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8S43XMSC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851256v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jure" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873874v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourgoin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-012-0964-y" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4D4LVX4X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851109v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851108v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wragnac" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan El Rich" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873862v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brunet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850883v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Poumarat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2009.04.010" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CWRLGQ6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849246v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingchao Sun" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bertrand" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kraenzler" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903094050" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849283v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheynel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849423v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ortega-Deballon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benoit" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TA.0b013e31818cc429" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506358v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Wagnac" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849335v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Montava" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bidal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Lavielle" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849226v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2009.03.036" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJLB64G5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849331v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849511v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903097897" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849520v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Erik Aubin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903080851" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433787v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Subit" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrand" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.14.577-600" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166683v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bonnoit" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jean" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pithioux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001009" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2AECD48D4A31355EA3776CD4FBF7067BEFA56A95/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166682v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cavallero" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/cras.2002.0218" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648393v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840290010283" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220670v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lemarquand" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lissorgues" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Kammerlocher" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349659v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Kurtz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Godio-Raboutet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Tailhan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942185v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1713493" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163944v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964182v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coquelet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04574252v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Arnoux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402848v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rj Bianco" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chatta" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Cherla Ballester" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-jean-arnoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0311-560X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAK-6652-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416473v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Cheaibi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Llari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Garo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2025.108283" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490791v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Olgiati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Thouz&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Arnoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thollon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21925682261421890" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416515v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Beaus&#233;jour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Troude" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Panichelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-025-03697-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416520v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Evin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12283-025-00503-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053640v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bruna-Rosso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourdet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13588265.2025.2497138" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294773v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bonte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hartweg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thouz&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Marcaggi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dupuis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsc.12327" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047995v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Petit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2022.106935" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959583v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Ballout" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ndiaye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-14889-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03716234v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Shang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Masson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Py" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ferrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jor.25012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03716317v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Sudres" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wagnac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Diotalevi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.104280" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03716323v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dorsemaine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Riveill" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faucheur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perretier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2021.02.015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03482335v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Weber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godio-Raboutet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2021.11.028" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941808v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fournely" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232975" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03228376v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Teeling" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2020.104684" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942037v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Callot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0000000000003496" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03231404v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mac Thiong" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Hagen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1767776" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02992367v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L&#233;vy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baucher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Roche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2020.105174" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941951v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niewiadomski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan-Jean Bianco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03228526v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Afquir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Melot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hammad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2019.105331" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191415v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotian Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuhao Mo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizhen Wang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Behr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2020.3003497" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191569v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Rastegar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-&#201;ric Aubin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1737027" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226860v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Dub&#233;-Cyr" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villemure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2020.02.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191431v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03242397v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191473v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191426v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02735321v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieg Lecoublet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Boisclair" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13588265.2019.1593288" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256538v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coudert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Dube-Cyr" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumoitre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vital" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spinee.2019.05.009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02862282v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Cherta Ballester" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2019.03.006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937761v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12998-018-0223-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02863878v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mac-Thiong" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Eric Aubin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2019.06.010" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01703435v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2017.09.007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570681v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumo&#238;tre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure M&#233;nard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186779" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478553v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Laporte" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Savary" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000001078" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472621v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Salin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Kayvantash" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2016.1170123" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472628v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Donnadieu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12699" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472636v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Fradet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14444/3016" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472604v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Henao" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Labelle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1075010" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478426v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1687814016664703" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570721v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Montava" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavieille" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Soussan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-015-1317-4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472616v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0000000000001200" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472770v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhai Wang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cahill" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Baran" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-015-1353-0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472661v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Boussen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Ibouanga-Kipoutou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2016.05.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472723v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Caouette" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ikin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rauch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-016-1526-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472808v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cliche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411916655373" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472882v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BSD.0000000000000151" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447632v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Avalle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Scattina" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Semino" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13588265.2015.1012879" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447577v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Massalou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bege" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Foti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069592" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414311v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taso" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fradet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Callot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Arnoux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069625" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447187v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyu Kong" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Massenzio" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519415500608" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414352v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Taso" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Troter" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cohen-Adad" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.05.034" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWHK5M49-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447159v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold N. Ibouanga-Kipoutou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajem.2015.07.051" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213926v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Soussan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994502v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cesari" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2013.07.024" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3XM2R1J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02372589v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Ranjeva" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0000000000000125" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918557v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Zahidi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15389588.2012.746679" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867890v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bourgouin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Foti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815876" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867860v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Chebil" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713657" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865166v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Lalonde" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2246865" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918515v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-013-1124-8" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865239v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15389588.2012.721146" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851256v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jure" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851267v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Conte" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.569884" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851252v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Garo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-012-0908-6" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8S43XMSC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873874v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourgoin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-012-0964-y" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4D4LVX4X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851108v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wragnac" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan El Rich" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873862v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brunet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851109v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850883v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Poumarat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2009.04.010" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CWRLGQ6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506358v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Wagnac" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849283v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheynel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849423v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ortega-Deballon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benoit" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TA.0b013e31818cc429" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849335v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Montava" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bidal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Lavielle" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849226v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2009.03.036" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJLB64G5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849331v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingchao Sun" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bertrand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kraenzler" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849520v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Erik Aubin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903080851" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849511v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903097897" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849246v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903094050" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433787v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Subit" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrand" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.14.577-600" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166682v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cavallero" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/cras.2002.0218" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648393v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jean" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bonnoit" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840290010283" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166683v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pithioux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001009" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2AECD48D4A31355EA3776CD4FBF7067BEFA56A95/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220670v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lemarquand" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lissorgues" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Kammerlocher" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349659v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Kurtz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Godio-Raboutet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Tailhan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942185v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1713493" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163944v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964182v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coquelet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04574252v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Arnoux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402848v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rj Bianco" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chatta" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Cherla Ballester" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>