--- v0 (2026-03-22)
+++ v1 (2026-04-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Jean Benghozi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformisation et contenus : Quelques leçons tirées de conflits récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plateformes de vidéos à la demande en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.69-80, 2025, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05509092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications électronique. Des mutations sans fin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brousseau Eric; Toledano Joëlle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de la régulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bona Fidé, pp.24-29, 2025, 978-2-9593887-1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il ricordo di Walter Santagata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enrico E. Bertacchini; Paola Borrione. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cultura conta: Riflessioni sull’economia della cultura a partire dell’opera du Walter Santagata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Santagata E.T.S., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05509300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media and the Internet Access Providers in an Era of Convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Values of Public Service Media in the Internet Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.193-213, 2021, Palgrave Global Media Policy and Business, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-56466-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat artistique et culturel : oxymoron, euphémisme ou allégorie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle HORVATH, Gaëlle DECHAMP. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat dans les secteurs de l'art et de la culture : Comment concilier ambition créatrice et logique économique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, pp.14-18, 2021, 978-2-37687-429-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUELS MODÈLES D'INTÉGRITÉ POUR LES ÉCOLES DOCTORALES ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M Bergadaa et P Peixoto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Urgence de l’intégrité académique, M. Bergadaà et P. Peixoto éds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, pp.87-106, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Towse Ruth; Navarette Hernández Trilce. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Cultural Economics,Third Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.82-94, 2020, 978-1-78897-579-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuer de manière significative à l’avancement des connaissances dans un champ d’exercice professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bergadaà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desmazes Jean; Helfer Jean-Pierre; Lebraty Jean-Fabrice; Orsoni Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneur à l'université. Mélanges en l'honneur de Michel Kalika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.279-289, 2019, Business Science Institute, ISBN: 978-2-37687-258-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The race for innovation in the media and content industries: legacy players and newcomers. Lessons from the music and newspaper industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouquillion Philippe and Moreau Francois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Platforms and Cultural Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Peter Lang editions, pp.21-40, 2018, ICCA-Cultural industries, artistic creation, digital technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie collaborative et plateformes : « un pour tous ou tous pour un » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brice Laurent; Michael Baker; Valérie Beaudouin; Nathalie Raulet-Croset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation et paticipation. Approches critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des MInes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-153., 2018, Sciences Sociales, 978-2-35671-535-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment écrire une thèse : les leçons des articles académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le projet de thèse de DBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Management &amp; Société (EMS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-209, 2017, Business Science Institute, 978-2-37687-060-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment écrire une thèse : les leçons des articles académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le projet de thèse de DBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Management &amp; Société (EMS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-209, 2017, Business Science Institute, 978-2-37687-060-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment écrire une thèse : les leçons des articles académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le projet de thèse de DBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Management &amp; Société (EMS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-209, 2017, Business Science Institute, 978-2-37687-060-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment écrire une thèse : les leçons des articles académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le projet de thèse de DBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Management &amp; Société (EMS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-209, 2017, Business Science Institute, 978-2-37687-060-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications et plagiat à l'ère d'internet : réponses collectives à de nouvelles pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bergadaà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Guglielmi et Geneviève Koubi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le plagiat de la recherche scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L.G.D.J, pp.207-221, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journals and journal rankings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dameron Stéphanie &amp; Durand Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redesigning Management Education and Research, Challenging Proposals from European Scholars.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, Cheltenham, UK, pp.215-221, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ss la dir. de Marie-Françoise Chevallier-Le-Guyader et Jean-Marc Dabadie,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Economie, une science qui nous gouverne ? Leçons de crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud - IHEST, pp.145-164., 2011, coll. Questions vives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et gratuité ou économie des gratuités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Mbongo (ss la dir. de). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prix de la culture : la gratuité au prisme du droit et de l'économie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Mare et Martin, pp.183-198., 2011, Libertés, Auteurs et Médias</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et gratuité ou économie des gratuités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la dir. de Pascal Mbongo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prix de la culture : la gratuité au prisme du droit et de l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Mare et Martin,, pp.183-198., 2011, Coll. Libertés, Auteurs et Médias</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux modèles d'affaires dans l'économie de la connaissance : les leçons des industries de contenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Paris &amp; Pierre Veltz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie de la connaissance et ses territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann Editeurs, pp.269-286, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries culturelles à l'heure des bouleversements technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elie Barnavi &amp; Maryvonne de Saint Pulgent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquante ans après - Culture, politique et politiques culturelles. Colloque du cinquantenaire du ministère de la Culture et de la Communication, 13-15 octobre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, pp.197-207, 2010, Comité d'histoire du ministère de la Culture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés virtuelles : structuration sociale ou outil de gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivan Sainsaulieu, Monika salzbrunn, Laurent Amiotte-Suchet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire communauté en société - Dynamique des apaprtenances collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.151-168, 2010, Le sens social</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replacer la fonction distribution au cœur du management de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Greffe, Nathalie Sonnac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp. 687-701., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replacer la fonction distribution au cœur du management de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GREFFE Xavier, SONNAC Nathalie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture Web, création, contenus, économie numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.687-701, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COHEN Daniel, VERDIER Thierry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mondialisation immatérielle, rapport du Conseil d'Analyse Economique (CAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.117-140, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier Tic et organisations, 1. Structure des firmes, Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 172, pp.101-104, 2007, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economics and business models of prescription in the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet and Digital Economics – Principles, Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.291-310, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations et articulations contemporaines des industries culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création et diversité au miroir des industries culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, pp.129-152, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie et société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport de conjoncture 2004 du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Ed., pp.787-822, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie et culture : industries culturelles et espace (économique) public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts du spectacle, métiers et industries culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.95-101, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counterfeiting Practices and Illegal Markets in the Design-Based Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Santagata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economics of Copying and Counterfeiting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mossetto G. etVecco M., FrancoAngeli, pp.187-208, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological national learning in France : from minitel to internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Global Internet Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIT Press, pp.153-190, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intranet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Almanach du Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robinson-Adis, pp.0-0, 2002, Université Paris Sud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchandisation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Politiques culturelles de la France depuis 1959</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Ed., pp.390-392, 2001, Larousse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administrer ou gérer les services publics ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vous avez dit "public" ? Situations de gestion dans le secteur public : de la coproduction à la régulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.215-247, 2001, coll. Logiques de Gestion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et commerce électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 106, 2001, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Product-to-Service Transition : from Scientific Organization of Work to Scientific Organization of Customers - a Case in the Steel Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Based Competition et Design Systems Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.0-116, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piraterie commerciale et protection des idées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Santagata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Annales de l'Ecole de Paris, VI, pp.413-418, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination du dossier &amp;quot;Internet en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Flichy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe d' Iribarne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 104, 2000, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design Revolution in French Firms : Studies from the Ecole Polytechnique Management Research Center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Midler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Based Competition et Design Systems Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.1-36, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model for Remunerating Creative Endeavour - the Copyrigh in Art Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Based Competition et Design Systems Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.297-324, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'economia del cinema italiano : un cinema in Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un secolo di cinema italiano, Museo Nazionale del Cinema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Il Castoro, pp.71-92, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Révolution de la conception dans les entreprises françaises : 12 études du Centre de Recherche en Gestion de l'École Polytechnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Midler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inovation Based Competition and Design Systems Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.1-17, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for remunerating creative endeavour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Midler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation based competition and design systems dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.297-324, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The product to service transition from scientific organization of work to scientific organization of customers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Midler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovaton based competition and Design systems dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.93-116, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sept œuvres pour penser 2035 : polyphonie critique et désir de management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Muller-Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (3), pp.167-194. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.041.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Industries: The Innovation Lab for the Entire Digital Economy - Including AI?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia della cultura : rivista trimestrale dell' Associazione per l'economia della cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2024 (2-3), pp.249-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05509286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUOVI DATI E NUOVE METODOLOGIE PER L'ECONOMIA DELLA CULTURA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Bacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Iannaccone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia della cultura : rivista trimestrale dell' Associazione per l'economia della cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, XXXV (1), pp.59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05509243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la famille « culture et médias », la grande sœur souriante, passionnée et décalée…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (252)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05509202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique et organisation - Une histoire de 50 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Strati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 325 (1), pp.79-94. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/rfg.2025.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05509140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Nniche to mainstream: the advent of esports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia della cultura : rivista trimestrale dell' Associazione per l'economia della cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, XXXV (1), pp.109-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05509269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la manufacture à l’infrastructure : des conséquences pour la régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27, pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des infrastructures numériques pour réduire les fractures territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polytechnique Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux vidéo : d’une industrie technique à une industrie culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chantepie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les deux sous de la culture. Financer le secteur culturel, 30/31 (1/2), pp.75-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenged by technology: the audiovisual landscape and the evolving regulatory framework in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia della cultura : rivista trimestrale dell' Associazione per l'economia della cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021 (2), pp.163-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrie et comportements créatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dutraive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Arena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burger-Helmchen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (174), pp.15-32. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.10029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03351506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Digital Strategy of Editorial Houses: A Matter of Book Content?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (2), pp.56-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The present vision of AI… or the HAL syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Policy, Regulation and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21, pp.322 - 328. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/dprg-12-2018-0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the mood for technology?&amp;quot; Numérique et cinéma, de nouvelles formes d'intermédiation / de nouveaux leviers de création ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (217)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture, standardisation technique et régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Normaliser le numérique ?, 5, pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi le jeu vidéo est l’industrie culturelle du xxie siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chantepie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTART </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), pp.46 à 55. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nect.008.0046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’iconomie : un modèle de l’économie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Beffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165, pp.135-161. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.7998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« In the mood for technology ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Le cinéma fait-il son cinéma ?, 217 (5), pp.47-77. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.217.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facing disruption: the cinema value chain in the digital age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation : principes économiques, modes d’organisation et poids des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Entreprise &amp; Société 2018 – 1, n° 3. varia, 1 (3), pp.35-72. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08427-3.p.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Efficiency and What Future for the Cultural Quotas in the Digital Age?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digiworld Economic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 107 (3rd quarter), pp.139-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The race for innovation in the media and content industries: Legacy players and newcomers. Lessons for policy makers from the video game and cinema industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Arts Management, Law, and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cultural economy in the digital age: A revolution in intermediation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (2), pp.75 - 80. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ccs.2015.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How and Where the R&D Takes Place in Creative Industries? Digital Investment Strategies of the Book Publishing Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis&amp;Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (5), pp.568 - 582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for R&D in the creative industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications &amp; stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99, pp.171-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new middlemen of the digital age: the case of cinema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Policy, Regulation and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (6), pp.97-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological competition: a path towards commoditization or differentiation? Some evidence from a comparison of e-book readers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (3), pp.97 - 135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research spin-off firms: does the university involvement really matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (2), pp.22 - 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological innovation and R&D, the disregarded dimension of the creative industries: the case of book publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Elisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia della cultura : rivista trimestrale dell' Associazione per l'economia della cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are traditional industrial partnerships so strategic for research spin-off development? Some evidence from the Italian case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2013.860194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Business Models in Creative Industries. Diversity and Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Lyubareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaiki Fidele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Studies of Management and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (4), pp.43 - 62. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2753/IMO0020-8825440403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When organizations in the cultural industries seek new business models: a case study of the french online press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Lyubareva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (3), pp.6-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse française en ligne en 2012 : modèles d'affaires et pratiques de financement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Lyubareva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture études - DEPS (Département des études, de la prospective et des statistiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métier de chercheur en gestion et web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bergadaà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (220 - janvier), pp.51-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Business Models in Creative Industries: Empirical Study on Audiovisual Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaiki Fidele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Lyubareva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arts and Cultural Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (1), pp.171-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie numérique et industries de contenu : un nouveau paradigme pour les réseaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (n°spécial), pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie de la culture à l'heure d'internet : le deuxième choc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.111-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages des systèmes d'information dans les grandes entreprises : une rétrospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60, pp.170-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi parler de nouveaux modèles d'affaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'ARCEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, avril-mai-juin (2), pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Long Tail: Myth or Reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (3), pp.43-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pérennité : un lest ou un gyroscope pour l'entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 192, pp.177-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'internet des objets : quels enjeux pour les européens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Massit-Folléa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place publique (Rennes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaking of Les dérèglements de l'exception culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (2), pp.159-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intellectuals property rights in the digital age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The culture and globalization series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tic et organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (173), pp.109-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de projet dans le secteur culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44, pp.71-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés virtuelles : structuration sociale ou outil de gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43, pp.67-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de projet dans le secteur culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n°44, pp.71-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation des nouveaux métiers liés aux TIC : le cas des webmestres intranet de France Télécom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés. Série AB, Économie du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (4), pp.775-802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés virtuelles : structuration sociale ou outil de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43, pp.67-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps modernes: de la gestion des organisations à la gestion de projet. Le modèle du secteur culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation des nouveaux métiers liés aux TIC : le cas des webmestres intranet de France Télécom.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés. Série AB, Économie du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (4), pp.775-802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design configuration in fashion and design industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia della cultura : rivista trimestrale dell' Associazione per l'economia della cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institution Musée : entre archaïsme et modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 28, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel espace pour l'intervention publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 904, pp.101-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie et la gestion aujourd'hui - Eléments du rapport de conjoncture de la section 37 du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'AFSE (Association Française de Science Economique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 58, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intermédiation à la prescription : le cas de la télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1 (142), pp.205-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00231010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intermédiation à la prescription : le cas de la télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1 (142), pp.205-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Start-ups après le déluge - Qu'avaient-elles donc pour réussir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Joseph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal de l'Ecole de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 37, pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie et organisation : le hasard et la nécessité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.289-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de l'information et organisation : de la tentation à la flexibilité à la centralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2, pp.61-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie de la musique à l'âge Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2, pp.41-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00231011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strutture illegali permanenti : la pirateria commerciale nel mercato dei beni di design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Santagata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stato e mercato</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1, pp.135-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations inter-entreprises et nouveaux modèles d'affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie de l'Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 52 (HS), pp.165-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie de la musique à l'âge Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2, pp.41-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Piracy in the Design-Based Industry : Economics and Policy regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Santagata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, LIV (3), pp.121-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie du multimédia sur internet : de nouveaux modèles pour des principes immuables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Yves Kervern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 551, pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copyright and distribution channels : an attempt to model remuneration structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1 (3), pp.44-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author's Rights and Distribution Channels: an Attempt to Model Remuneration Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. J. of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1 (3), pp.44-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuovi modelli di protezione della proprietà letteraria e artistica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia della cultura : rivista trimestrale dell' Associazione per l'economia della cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, VIII (3), pp.237-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit d'auteur dans l'audiovisuel : Des configurations différenciées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications et Statégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29, pp.131-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation : enjeux industriels et scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 75, pp.15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action publique : gérer des injonctions contradictoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Réflections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 21, pp.8-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Internet : a Paradigmatic Rupture in Cumulative Telecom Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Kavassalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Solomon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 5 (4), pp.1097-1126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie individuelle ou mimétisme : L'organisation des studios de cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Siecle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 46, pp.84-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de valeur artistique ou économique du Festival Internationnal du Film de Canne au marché du film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 495, pp.65-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la gestion : le cas de la presse quotidienne régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 51, pp.20-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La négociation d'une recherche, une étape clé dans la méthodologie d'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 15, pp.196-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un saltimbanque gestionnaire : Le producteur de films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 21, pp.22-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Innovation : from ad hoc to Routine in French Telecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 11/4, pp.531-554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Films événements et téléfilms les deux faces de l'économie du cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiasPouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carrière des cadres à EDF. Des paradoxes de l'organisation aux représentations des individus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 69, pp.16-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology as a product of corporate management aims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, pp.1-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit éditeur peut-il devenir grand ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 8, pp.18-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradossi organizzativi e rappresentazioni individuali : la carriera dei quadri a Électricité de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi Organizzativi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 4/70, pp.37-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'harmonie des sphères. Une réflexion sur l'éclatement des grandes organisations et l'émergence des rationalités contingentes irréductibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 6, pp.111-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle régionalisation pour les politiques de soutien à la technologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Matheu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 23, pp.192-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a Manufacturing Economy to an Infrastructure Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Advanced Intelligent Systems and Informatics (AISI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Dakhla, Morocco. 238, Springer Nature Switzerland; Springer Nature Switzerland, pp.157-165, 2025, Lecture Notes on Data Engineering and Communications Technologies, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-81308-5_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05509072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DBA: more than just an extension of the MBA, a new way of thinking about knowledge creation in management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05509321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esports : tout ce qu’il faut savoir sur ce marché numérique en pleine explosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05509313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AI bubble: deciphering an economic phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05509318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G et industrie : la France est-elle en retard ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G and Industry : is France falling behind ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking public action: lessons from policies to support small-scale producers in Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issouf Fofana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réguler l’Internet des objets en 2023 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux vidéo : des jeux à prendre au sérieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chantepie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.44-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Editorial” of the &amp;quot;Special Issue on: Leveraging Technological Change: The Role of Business Models and Ecosystems”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Rayna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Striukova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise étendue à l'épreuve de la convergence... de la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longue traîne : levier numérique de la diversité culturelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques et management - Le point de vue de Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Internet des objets. Quels enjeux pour les Européens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Massit-Folea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des flux, une organisation repensée. Comprendre et réguler les moteurs de recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet long tail ou effet podium : une anlyse empirique des ventes de produits culturels en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRM et nouveaux modèles d'affaires pour les contenus numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux, modes d'appropriation et nouveaux comportements induits par la mise en oeuvre des NTIC à la Poste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Borzeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce électronique et nouvelle formes d'organisation dans le secteur de la distribution industrielle européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures numériques et aménagement du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France Stratégie. 2023, 205 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture in Times of COVID-19 Resilience, Recovery and Revival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Raevskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usman Khalid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03728114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux vidéo : l'industrie culturelle du XXIe siècle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chantepie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture-Deps. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de SciencesPo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Questions de culture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the Second International Conference on Digital Enterprise Design and Management DED&amp;M 2014, February 4-5, 2014, Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krob Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benghozi Pierre-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lonjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer - Advances in Intelligent Systems and Computing, pp.153, 2014, 978-3-319-04313-8. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04313-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Becker et les mondes de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Ecole polytechnique, pp.346, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00973157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Enterprise Design and Management 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Krob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowe Frantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 2013, 978-3642373169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web : enjeux de confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bergadaà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Burkhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.J. Benghozi, L. Bergadaà, E. Burkhart. de Boeck, 180 p., 2011, le Point sur.. e-business &amp; e-communication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision - L'ère du numériquee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Paracuellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La documentation française, pp.230, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le meilleur de la stratégie et du management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Huet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson Village Mondial, pp.304, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduite du changement organisationnel en lien avec les technologies de l'information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Stuchlik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Anact, pp.000, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondialisation et diversité culturelle. Le cas de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne (de) Saint Pulgent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFRI, pp.000, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail en réseau - Au-delà de l'organisation hiérarchique et des technologies de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Trahand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vardanega-Lachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.96, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail en réseau - Au-delà de l'organisation hiérarchique et des technologies de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Trahand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vardanega-Lachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.96, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation based competition et design systems dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Midler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.000, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrie et comportements créatifs : leçons du passé et recherches actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dutraive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Arena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burger-Helmchen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 174 | 2e trimestre 2021, 2021, Revue d'économie industrielle, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.10024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03351504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux vidéo, l’industrie culturelle du XXIème siècle ? [Pierre-Jean Benghozi]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies and business models of online platforms in CCIs: convergence or differentiation in the e-book sector?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Research Conference on “Cultural and Creative Industries, Knowledge Institutions and the Urban Environment”, University of Antwerp, Belgium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre et enseigner par le numérique : l'expérience &amp;quot; e-sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bergadaà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque International des Universités à l'Ère du Numérique - CIUEN - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La publication académique : moyens et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche, l'Université Saint-Joseph de Beyrouth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les moteurs de recherche : trou noir de la régulation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Google et les nouveaux services en ligne : impact sur l’économie du contenu et questions de propriété intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Bruxelles, France. pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation and Regulation in the Digital Age : a Call for New Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European ITS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New markets and organizations in the e-economics Issues and projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries musicales face aux évolutions technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Les industries culturelles en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designer Manufacturer Retailer' Configurations: an empirically derived taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Product Development Management Conference (IPDMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'évaluation à l'accountability dans les politiques de recherche : Leçon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été du GDR TICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations et articulations contemporaines des industries culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'économie de la culture "Création et diversité au miroir des industries culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Paris, France. pp.129-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Distribution Function: at the Heart of managing Cultural-Product Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Intern. Conf. on Arts et Cultural Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie de la culture et diversité culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Permanent sur le Pluralisme Culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bargaining and posted prices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque The Economics of E-Intermediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie, sociologie et gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique CNRS: Marché, Organisation et Acteur au Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers de l'industrie culturelle et leur évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lundis de la Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New geocultural spaces in globalisation: a synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Cultural Rights and Human Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers de l'industrie culturelle et leur évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lundis de la Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The management of museums: case study of big and small museums in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar on Cultural Projects for Development, UNDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design coordination with organizational departments of the firm in conception process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Conference EPIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture: de nouveaux paradigmes économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Canadien sur léntreprise de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tic et organisation : le hasard et la nécessité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque ICUST e-usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business models, organisation des marchés et des filières industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Nouvelle économie : théories et évidences"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mode communautaire : vers une nouvelle forme d'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bitouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque ICUST e-usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception process and organizational coordination in design-based industries : new structures and strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worskshop : La fabbrica della creatività : economia della moda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Turin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la chaîne de valeur ajoutée dans les entreprises ; deux exemples contrastés de nouvelles formes d'organisation et de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de l'Université de Technologie de Compiègne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il un modèle audiovisuel européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIè édition de The European Audiovisual Seminars (EASS) - Introduction générale et conclusions :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Turin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Economie de l'audiovisuel et du multimédia face à Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Marketing et cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et le cinéma - Protection et rémunération des ayants droits - intégration internet dans la chronologie des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 10ès Rencontres Cinématographiques de Beaune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Beaune, France. pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinéma et multimédia face à internet : évolution ou révolution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Toulouse, France. pp.64-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intranets et entreprises : technologie, apprentissages et organisation de la cohérence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5è Colloque AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la chaîne de valeur ajoutée dans les entreprises ; deux exemples contrastés de nouvelles formes d'organisation et de marché, in : Les PME face à l'innovation et à la gestion des connaissances : quel rôle jouent les grandes structures ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Séminaire annuel de l'Université de Technologie de Compiègne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Compiègne, France. pp.135-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search Engine : a Synthesis, Innovation & Regulation Chair, Workshop, 16 Mai 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId301"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Jean Benghozi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Nniche to mainstream: the advent of esports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia della cultura : rivista trimestrale dell' Associazione per l'economia della cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, XXXV (1), pp.109-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05509269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sept œuvres pour penser 2035 : polyphonie critique et désir de management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Muller-Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (3), pp.167-194. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.041.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Industries: The Innovation Lab for the Entire Digital Economy - Including AI?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia della cultura : rivista trimestrale dell' Associazione per l'economia della cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2024 (2-3), pp.249-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05509286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUOVI DATI E NUOVE METODOLOGIE PER L'ECONOMIA DELLA CULTURA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Bacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Iannaccone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia della cultura : rivista trimestrale dell' Associazione per l'economia della cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, XXXV (1), pp.59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05509243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la famille « culture et médias », la grande sœur souriante, passionnée et décalée…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (252)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05509202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique et organisation - Une histoire de 50 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Strati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 325 (1), pp.79-94. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/rfg.2025.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05509140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la manufacture à l’infrastructure : des conséquences pour la régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27, pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des infrastructures numériques pour réduire les fractures territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polytechnique Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux vidéo : d’une industrie technique à une industrie culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chantepie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les deux sous de la culture. Financer le secteur culturel, 30/31 (1/2), pp.75-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrie et comportements créatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dutraive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Arena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burger-Helmchen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (174), pp.15-32. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.10029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03351506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenged by technology: the audiovisual landscape and the evolving regulatory framework in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia della cultura : rivista trimestrale dell' Associazione per l'economia della cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021 (2), pp.163-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Digital Strategy of Editorial Houses: A Matter of Book Content?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (2), pp.56-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facing disruption: the cinema value chain in the digital age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« In the mood for technology ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Le cinéma fait-il son cinéma ?, 217 (5), pp.47-77. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.217.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The present vision of AI… or the HAL syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Policy, Regulation and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21, pp.322 - 328. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/dprg-12-2018-0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture, standardisation technique et régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Normaliser le numérique ?, 5, pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi le jeu vidéo est l’industrie culturelle du xxie siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chantepie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTART </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), pp.46 à 55. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nect.008.0046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the mood for technology?&amp;quot; Numérique et cinéma, de nouvelles formes d'intermédiation / de nouveaux leviers de création ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (217)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’iconomie : un modèle de l’économie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Beffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165, pp.135-161. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.7998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation : principes économiques, modes d’organisation et poids des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Entreprise &amp; Société 2018 – 1, n° 3. varia, 1 (3), pp.35-72. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08427-3.p.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Efficiency and What Future for the Cultural Quotas in the Digital Age?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digiworld Economic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 107 (3rd quarter), pp.139-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The race for innovation in the media and content industries: Legacy players and newcomers. Lessons for policy makers from the video game and cinema industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Arts Management, Law, and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How and Where the R&D Takes Place in Creative Industries? Digital Investment Strategies of the Book Publishing Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis&amp;Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (5), pp.568 - 582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cultural economy in the digital age: A revolution in intermediation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (2), pp.75 - 80. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ccs.2015.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological innovation and R&D, the disregarded dimension of the creative industries: the case of book publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Elisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia della cultura : rivista trimestrale dell' Associazione per l'economia della cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for R&D in the creative industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications &amp; stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99, pp.171-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new middlemen of the digital age: the case of cinema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Policy, Regulation and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (6), pp.97-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological competition: a path towards commoditization or differentiation? Some evidence from a comparison of e-book readers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (3), pp.97 - 135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research spin-off firms: does the university involvement really matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (2), pp.22 - 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Business Models in Creative Industries. Diversity and Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Lyubareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaiki Fidele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Studies of Management and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (4), pp.43 - 62. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2753/IMO0020-8825440403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are traditional industrial partnerships so strategic for research spin-off development? Some evidence from the Italian case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2013.860194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When organizations in the cultural industries seek new business models: a case study of the french online press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Lyubareva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (3), pp.6-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse française en ligne en 2012 : modèles d'affaires et pratiques de financement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Lyubareva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture études - DEPS (Département des études, de la prospective et des statistiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métier de chercheur en gestion et web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bergadaà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (220 - janvier), pp.51-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie numérique et industries de contenu : un nouveau paradigme pour les réseaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (n°spécial), pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie de la culture à l'heure d'internet : le deuxième choc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.111-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Business Models in Creative Industries: Empirical Study on Audiovisual Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaiki Fidele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Lyubareva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arts and Cultural Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (1), pp.171-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages des systèmes d'information dans les grandes entreprises : une rétrospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60, pp.170-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi parler de nouveaux modèles d'affaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'ARCEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, avril-mai-juin (2), pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Long Tail: Myth or Reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (3), pp.43-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pérennité : un lest ou un gyroscope pour l'entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 192, pp.177-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'internet des objets : quels enjeux pour les européens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Massit-Folléa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place publique (Rennes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaking of Les dérèglements de l'exception culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (2), pp.159-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intellectuals property rights in the digital age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The culture and globalization series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tic et organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (173), pp.109-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de projet dans le secteur culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44, pp.71-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés virtuelles : structuration sociale ou outil de gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43, pp.67-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de projet dans le secteur culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n°44, pp.71-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation des nouveaux métiers liés aux TIC : le cas des webmestres intranet de France Télécom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés. Série AB, Économie du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (4), pp.775-802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés virtuelles : structuration sociale ou outil de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43, pp.67-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps modernes: de la gestion des organisations à la gestion de projet. Le modèle du secteur culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation des nouveaux métiers liés aux TIC : le cas des webmestres intranet de France Télécom.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés. Série AB, Économie du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (4), pp.775-802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design configuration in fashion and design industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia della cultura : rivista trimestrale dell' Associazione per l'economia della cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institution Musée : entre archaïsme et modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 28, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel espace pour l'intervention publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 904, pp.101-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie et la gestion aujourd'hui - Eléments du rapport de conjoncture de la section 37 du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'AFSE (Association Française de Science Economique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 58, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intermédiation à la prescription : le cas de la télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1 (142), pp.205-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00231010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intermédiation à la prescription : le cas de la télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1 (142), pp.205-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie et organisation : le hasard et la nécessité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.289-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Start-ups après le déluge - Qu'avaient-elles donc pour réussir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Joseph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal de l'Ecole de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 37, pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Piracy in the Design-Based Industry : Economics and Policy regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Santagata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, LIV (3), pp.121-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie de la musique à l'âge Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2, pp.41-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00231011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de l'information et organisation : de la tentation à la flexibilité à la centralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2, pp.61-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strutture illegali permanenti : la pirateria commerciale nel mercato dei beni di design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Santagata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stato e mercato</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1, pp.135-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations inter-entreprises et nouveaux modèles d'affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie de l'Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 52 (HS), pp.165-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie de la musique à l'âge Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2, pp.41-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie du multimédia sur internet : de nouveaux modèles pour des principes immuables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Yves Kervern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 551, pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author's Rights and Distribution Channels: an Attempt to Model Remuneration Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. J. of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1 (3), pp.44-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copyright and distribution channels : an attempt to model remuneration structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1 (3), pp.44-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuovi modelli di protezione della proprietà letteraria e artistica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia della cultura : rivista trimestrale dell' Associazione per l'economia della cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, VIII (3), pp.237-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit d'auteur dans l'audiovisuel : Des configurations différenciées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications et Statégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29, pp.131-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action publique : gérer des injonctions contradictoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Réflections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 21, pp.8-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation : enjeux industriels et scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 75, pp.15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Internet : a Paradigmatic Rupture in Cumulative Telecom Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Kavassalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Solomon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 5 (4), pp.1097-1126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de valeur artistique ou économique du Festival Internationnal du Film de Canne au marché du film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 495, pp.65-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie individuelle ou mimétisme : L'organisation des studios de cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Siecle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 46, pp.84-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la gestion : le cas de la presse quotidienne régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 51, pp.20-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La négociation d'une recherche, une étape clé dans la méthodologie d'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 15, pp.196-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un saltimbanque gestionnaire : Le producteur de films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 21, pp.22-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Innovation : from ad hoc to Routine in French Telecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 11/4, pp.531-554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Films événements et téléfilms les deux faces de l'économie du cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiasPouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carrière des cadres à EDF. Des paradoxes de l'organisation aux représentations des individus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 69, pp.16-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology as a product of corporate management aims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, pp.1-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit éditeur peut-il devenir grand ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 8, pp.18-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradossi organizzativi e rappresentazioni individuali : la carriera dei quadri a Électricité de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi Organizzativi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 4/70, pp.37-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'harmonie des sphères. Une réflexion sur l'éclatement des grandes organisations et l'émergence des rationalités contingentes irréductibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 6, pp.111-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle régionalisation pour les politiques de soutien à la technologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Matheu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 23, pp.192-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformisation et contenus : Quelques leçons tirées de conflits récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plateformes de vidéos à la demande en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.69-80, 2025, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05509092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications électronique. Des mutations sans fin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brousseau Eric; Toledano Joëlle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de la régulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bona Fidé, pp.24-29, 2025, 978-2-9593887-1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il ricordo di Walter Santagata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enrico E. Bertacchini; Paola Borrione. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cultura conta: Riflessioni sull’economia della cultura a partire dell’opera du Walter Santagata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Santagata E.T.S., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05509300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUELS MODÈLES D'INTÉGRITÉ POUR LES ÉCOLES DOCTORALES ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M Bergadaa et P Peixoto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Urgence de l’intégrité académique, M. Bergadaà et P. Peixoto éds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, pp.87-106, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat artistique et culturel : oxymoron, euphémisme ou allégorie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle HORVATH, Gaëlle DECHAMP. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat dans les secteurs de l'art et de la culture : Comment concilier ambition créatrice et logique économique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, pp.14-18, 2021, 978-2-37687-429-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media and the Internet Access Providers in an Era of Convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Values of Public Service Media in the Internet Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.193-213, 2021, Palgrave Global Media Policy and Business, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-56466-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Towse Ruth; Navarette Hernández Trilce. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Cultural Economics,Third Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.82-94, 2020, 978-1-78897-579-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuer de manière significative à l’avancement des connaissances dans un champ d’exercice professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bergadaà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desmazes Jean; Helfer Jean-Pierre; Lebraty Jean-Fabrice; Orsoni Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneur à l'université. Mélanges en l'honneur de Michel Kalika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.279-289, 2019, Business Science Institute, ISBN: 978-2-37687-258-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The race for innovation in the media and content industries: legacy players and newcomers. Lessons from the music and newspaper industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouquillion Philippe and Moreau Francois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Platforms and Cultural Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Peter Lang editions, pp.21-40, 2018, ICCA-Cultural industries, artistic creation, digital technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie collaborative et plateformes : « un pour tous ou tous pour un » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brice Laurent; Michael Baker; Valérie Beaudouin; Nathalie Raulet-Croset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation et paticipation. Approches critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des MInes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-153., 2018, Sciences Sociales, 978-2-35671-535-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment écrire une thèse : les leçons des articles académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le projet de thèse de DBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Management &amp; Société (EMS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-209, 2017, Business Science Institute, 978-2-37687-060-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment écrire une thèse : les leçons des articles académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le projet de thèse de DBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Management &amp; Société (EMS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-209, 2017, Business Science Institute, 978-2-37687-060-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment écrire une thèse : les leçons des articles académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le projet de thèse de DBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Management &amp; Société (EMS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-209, 2017, Business Science Institute, 978-2-37687-060-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment écrire une thèse : les leçons des articles académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le projet de thèse de DBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Management &amp; Société (EMS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-209, 2017, Business Science Institute, 978-2-37687-060-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications et plagiat à l'ère d'internet : réponses collectives à de nouvelles pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bergadaà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Guglielmi et Geneviève Koubi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le plagiat de la recherche scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L.G.D.J, pp.207-221, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et gratuité ou économie des gratuités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la dir. de Pascal Mbongo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prix de la culture : la gratuité au prisme du droit et de l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Mare et Martin,, pp.183-198., 2011, Coll. Libertés, Auteurs et Médias</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journals and journal rankings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dameron Stéphanie &amp; Durand Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redesigning Management Education and Research, Challenging Proposals from European Scholars.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, Cheltenham, UK, pp.215-221, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ss la dir. de Marie-Françoise Chevallier-Le-Guyader et Jean-Marc Dabadie,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Economie, une science qui nous gouverne ? Leçons de crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud - IHEST, pp.145-164., 2011, coll. Questions vives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et gratuité ou économie des gratuités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Mbongo (ss la dir. de). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prix de la culture : la gratuité au prisme du droit et de l'économie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Mare et Martin, pp.183-198., 2011, Libertés, Auteurs et Médias</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés virtuelles : structuration sociale ou outil de gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivan Sainsaulieu, Monika salzbrunn, Laurent Amiotte-Suchet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire communauté en société - Dynamique des apaprtenances collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.151-168, 2010, Le sens social</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux modèles d'affaires dans l'économie de la connaissance : les leçons des industries de contenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Paris &amp; Pierre Veltz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie de la connaissance et ses territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann Editeurs, pp.269-286, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries culturelles à l'heure des bouleversements technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elie Barnavi &amp; Maryvonne de Saint Pulgent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquante ans après - Culture, politique et politiques culturelles. Colloque du cinquantenaire du ministère de la Culture et de la Communication, 13-15 octobre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, pp.197-207, 2010, Comité d'histoire du ministère de la Culture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replacer la fonction distribution au cœur du management de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Greffe, Nathalie Sonnac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp. 687-701., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replacer la fonction distribution au cœur du management de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GREFFE Xavier, SONNAC Nathalie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture Web, création, contenus, économie numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.687-701, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COHEN Daniel, VERDIER Thierry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mondialisation immatérielle, rapport du Conseil d'Analyse Economique (CAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.117-140, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier Tic et organisations, 1. Structure des firmes, Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 172, pp.101-104, 2007, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economics and business models of prescription in the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet and Digital Economics – Principles, Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.291-310, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations et articulations contemporaines des industries culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création et diversité au miroir des industries culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, pp.129-152, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie et culture : industries culturelles et espace (économique) public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts du spectacle, métiers et industries culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.95-101, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie et société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport de conjoncture 2004 du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Ed., pp.787-822, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counterfeiting Practices and Illegal Markets in the Design-Based Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Santagata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economics of Copying and Counterfeiting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mossetto G. etVecco M., FrancoAngeli, pp.187-208, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological national learning in France : from minitel to internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Global Internet Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIT Press, pp.153-190, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intranet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Almanach du Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robinson-Adis, pp.0-0, 2002, Université Paris Sud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchandisation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Politiques culturelles de la France depuis 1959</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Ed., pp.390-392, 2001, Larousse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administrer ou gérer les services publics ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vous avez dit "public" ? Situations de gestion dans le secteur public : de la coproduction à la régulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.215-247, 2001, coll. Logiques de Gestion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et commerce électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 106, 2001, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'economia del cinema italiano : un cinema in Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un secolo di cinema italiano, Museo Nazionale del Cinema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Il Castoro, pp.71-92, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model for Remunerating Creative Endeavour - the Copyrigh in Art Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Based Competition et Design Systems Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.297-324, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design Revolution in French Firms : Studies from the Ecole Polytechnique Management Research Center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Midler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Based Competition et Design Systems Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.1-36, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Product-to-Service Transition : from Scientific Organization of Work to Scientific Organization of Customers - a Case in the Steel Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Based Competition et Design Systems Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.0-116, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piraterie commerciale et protection des idées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Santagata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Annales de l'Ecole de Paris, VI, pp.413-418, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination du dossier &amp;quot;Internet en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Flichy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe d' Iribarne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 104, 2000, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The product to service transition from scientific organization of work to scientific organization of customers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Midler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovaton based competition and Design systems dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.93-116, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Révolution de la conception dans les entreprises françaises : 12 études du Centre de Recherche en Gestion de l'École Polytechnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Midler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inovation Based Competition and Design Systems Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.1-17, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for remunerating creative endeavour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Midler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation based competition and design systems dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.297-324, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DBA: more than just an extension of the MBA, a new way of thinking about knowledge creation in management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05509321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esports : tout ce qu’il faut savoir sur ce marché numérique en pleine explosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05509313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AI bubble: deciphering an economic phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05509318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G et industrie : la France est-elle en retard ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G and Industry : is France falling behind ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking public action: lessons from policies to support small-scale producers in Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issouf Fofana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a Manufacturing Economy to an Infrastructure Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Advanced Intelligent Systems and Informatics (AISI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Dakhla, Morocco. 238, Springer Nature Switzerland; Springer Nature Switzerland, pp.157-165, 2025, Lecture Notes on Data Engineering and Communications Technologies, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-81308-5_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05509072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux vidéo : des jeux à prendre au sérieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chantepie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.44-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réguler l’Internet des objets en 2023 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Editorial” of the &amp;quot;Special Issue on: Leveraging Technological Change: The Role of Business Models and Ecosystems”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Rayna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Striukova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise étendue à l'épreuve de la convergence... de la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet long tail ou effet podium : une anlyse empirique des ventes de produits culturels en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longue traîne : levier numérique de la diversité culturelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Internet des objets. Quels enjeux pour les Européens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Massit-Folea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des flux, une organisation repensée. Comprendre et réguler les moteurs de recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques et management - Le point de vue de Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRM et nouveaux modèles d'affaires pour les contenus numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux, modes d'appropriation et nouveaux comportements induits par la mise en oeuvre des NTIC à la Poste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Borzeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce électronique et nouvelle formes d'organisation dans le secteur de la distribution industrielle européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures numériques et aménagement du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France Stratégie. 2023, 205 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture in Times of COVID-19 Resilience, Recovery and Revival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Raevskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usman Khalid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03728114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux vidéo : l'industrie culturelle du XXIe siècle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chantepie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture-Deps. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de SciencesPo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Questions de culture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the Second International Conference on Digital Enterprise Design and Management DED&amp;M 2014, February 4-5, 2014, Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krob Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benghozi Pierre-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lonjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer - Advances in Intelligent Systems and Computing, pp.153, 2014, 978-3-319-04313-8. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04313-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Enterprise Design and Management 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Krob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowe Frantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 2013, 978-3642373169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Becker et les mondes de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Ecole polytechnique, pp.346, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00973157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision - L'ère du numériquee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Paracuellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La documentation française, pp.230, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web : enjeux de confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bergadaà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Burkhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.J. Benghozi, L. Bergadaà, E. Burkhart. de Boeck, 180 p., 2011, le Point sur.. e-business &amp; e-communication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le meilleur de la stratégie et du management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Huet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson Village Mondial, pp.304, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduite du changement organisationnel en lien avec les technologies de l'information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Stuchlik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Anact, pp.000, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondialisation et diversité culturelle. Le cas de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne (de) Saint Pulgent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFRI, pp.000, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail en réseau - Au-delà de l'organisation hiérarchique et des technologies de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Trahand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vardanega-Lachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.96, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail en réseau - Au-delà de l'organisation hiérarchique et des technologies de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Trahand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vardanega-Lachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.96, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation based competition et design systems dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Midler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.000, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrie et comportements créatifs : leçons du passé et recherches actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dutraive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Arena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burger-Helmchen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 174 | 2e trimestre 2021, 2021, Revue d'économie industrielle, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.10024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03351504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux vidéo, l’industrie culturelle du XXIème siècle ? [Pierre-Jean Benghozi]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies and business models of online platforms in CCIs: convergence or differentiation in the e-book sector?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Research Conference on “Cultural and Creative Industries, Knowledge Institutions and the Urban Environment”, University of Antwerp, Belgium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre et enseigner par le numérique : l'expérience &amp;quot; e-sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bergadaà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque International des Universités à l'Ère du Numérique - CIUEN - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La publication académique : moyens et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche, l'Université Saint-Joseph de Beyrouth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les moteurs de recherche : trou noir de la régulation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Google et les nouveaux services en ligne : impact sur l’économie du contenu et questions de propriété intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Bruxelles, France. pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation and Regulation in the Digital Age : a Call for New Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European ITS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations et articulations contemporaines des industries culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'économie de la culture "Création et diversité au miroir des industries culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Paris, France. pp.129-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New markets and organizations in the e-economics Issues and projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries musicales face aux évolutions technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Les industries culturelles en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designer Manufacturer Retailer' Configurations: an empirically derived taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Product Development Management Conference (IPDMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'évaluation à l'accountability dans les politiques de recherche : Leçon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été du GDR TICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Distribution Function: at the Heart of managing Cultural-Product Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Intern. Conf. on Arts et Cultural Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie de la culture et diversité culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Permanent sur le Pluralisme Culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bargaining and posted prices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque The Economics of E-Intermediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design coordination with organizational departments of the firm in conception process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Conference EPIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture: de nouveaux paradigmes économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Canadien sur léntreprise de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers de l'industrie culturelle et leur évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lundis de la Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie, sociologie et gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique CNRS: Marché, Organisation et Acteur au Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New geocultural spaces in globalisation: a synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Cultural Rights and Human Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers de l'industrie culturelle et leur évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lundis de la Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The management of museums: case study of big and small museums in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar on Cultural Projects for Development, UNDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tic et organisation : le hasard et la nécessité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque ICUST e-usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business models, organisation des marchés et des filières industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Nouvelle économie : théories et évidences"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mode communautaire : vers une nouvelle forme d'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bitouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque ICUST e-usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception process and organizational coordination in design-based industries : new structures and strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worskshop : La fabbrica della creatività : economia della moda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Turin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la chaîne de valeur ajoutée dans les entreprises ; deux exemples contrastés de nouvelles formes d'organisation et de marché, in : Les PME face à l'innovation et à la gestion des connaissances : quel rôle jouent les grandes structures ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Séminaire annuel de l'Université de Technologie de Compiègne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Compiègne, France. pp.135-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinéma et multimédia face à internet : évolution ou révolution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Toulouse, France. pp.64-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intranets et entreprises : technologie, apprentissages et organisation de la cohérence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5è Colloque AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la chaîne de valeur ajoutée dans les entreprises ; deux exemples contrastés de nouvelles formes d'organisation et de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de l'Université de Technologie de Compiègne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il un modèle audiovisuel européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIè édition de The European Audiovisual Seminars (EASS) - Introduction générale et conclusions :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Turin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Economie de l'audiovisuel et du multimédia face à Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Marketing et cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et le cinéma - Protection et rémunération des ayants droits - intégration internet dans la chronologie des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 10ès Rencontres Cinématographiques de Beaune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Beaune, France. pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search Engine : a Synthesis, Innovation & Regulation Chair, Workshop, 16 Mai 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId301"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509092v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Benghozi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9118" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240080v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509300v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503861v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Benhamou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56466-7_11" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503874v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503864v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079941v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/handbook-of-cultural-economics-third-edition-9781788975797.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101358v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bergada&#224;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres/collections/business-science-institute/ouvrage/515-entrepreneur-%C3%A0-l-universit%C3%A9.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091962v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Salvador" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Simon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399170v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674379v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/business-science-institute/ouvrage/454-le-projet-de-th%C3%A8se-de-dba.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544888v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544259v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544183v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705481v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676844v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586819v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631590v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600346v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538971v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539208v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539289v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572826v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405822v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405828v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263167v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Abecassis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263198v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263104v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263009v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262903v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262731v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Santagata" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262611v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281111v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262619v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262620v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262842v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rallet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262603v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262606v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262863v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flichy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe d' Iribarne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262602v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charue-Duboc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Midler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262604v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262605v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278159v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278166v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278161v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321633v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile God&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Muller-Lagarde" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Noguera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.041.0167" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509286v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509243v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bacchini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Iannaccone" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509202v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509140v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Strati" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.109" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509269v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815182v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984631v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889395v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chantepie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503856v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351506v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dutraive" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arena" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burger-Helmchen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.10029" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962327v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101149v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chevalier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/dprg-12-2018-0079" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314419v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357964v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059748v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.008.0046" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101274v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Beffy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc B&#233;guin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bloch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.7998" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369426v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.217.0047" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300929v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058117v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08427-3.p.0035" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005673v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110043v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381220v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccs.2015.12.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078881v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123893v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522184v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080207v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091015v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078918v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Elisa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091032v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2013.860194" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258823v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Lyubareva" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teaiki Fidele" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/IMO0020-8825440403" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066416v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066414v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680533v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066412v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656840v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657999v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589177v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541008v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541040v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401587v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406623v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bureau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Massit-Foll&#233;a" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406199v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406211v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278136v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102677v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263075v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281118v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104477v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102773v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262990v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262725v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262989v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262906v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262947v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281113v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00231010v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Benghozi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262496v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262738v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gautier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Joseph" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262560v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262555v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00231011v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262561v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262556v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262497v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262515v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281109v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Yves Kervern" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262517v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278124v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262518v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263228v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263223v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263222v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262937v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Kavassalis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Solomon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263224v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263226v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263207v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bayart" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263220v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263221v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262530v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263219v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263217v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263218v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263225v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263216v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263215v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263227v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Matheu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509072v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81308-5_15" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509321v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509313v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509318v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918014v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918002v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365721v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issouf Fofana" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365694v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365709v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537215v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rayna" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Striukova" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407698v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406526v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407225v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405070v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Massit-Folea" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407267v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407205v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263105v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262843v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni Borzeix" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262529v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bono" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984509v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03728114v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Raevskikh" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Khalid" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Benghozi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674307v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100054280" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942413v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krob Daniel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benghozi Pierre-Jean" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lonjon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Panetto" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04313-5" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973157v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850709v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krob" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowe Frantz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572750v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Burkhart" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657299v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Paracuellos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407397v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Huet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262953v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heraud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Stuchlik" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262511v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne (de) Saint Pulgent" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262581v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pollet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trahand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vardanega-Lachaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538298v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262599v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351504v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.10024" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698219v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083738v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686612v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589115v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278155v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278152v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gille" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vall&#233;e" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263131v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263130v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263127v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263132v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263066v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263017v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263025v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263026v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262969v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281108v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262967v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281112v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262968v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262966v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262965v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262799v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262798v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262785v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bitouzet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Soulier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262527v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262797v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262795v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262796v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262848v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262847v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262784v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaast" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262792v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403509v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509269v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Benghozi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Simon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321633v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile God&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Muller-Lagarde" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Noguera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.041.0167" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509286v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509243v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bacchini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Iannaccone" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509202v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509140v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Strati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.109" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815182v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984631v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889395v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chantepie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351506v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dutraive" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arena" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burger-Helmchen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.10029" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503856v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962327v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Salvador" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300929v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369426v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.217.0047" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101149v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chevalier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/dprg-12-2018-0079" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357964v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059748v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.008.0046" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314419v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101274v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Beffy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc B&#233;guin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bloch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.7998" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058117v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08427-3.p.0035" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005673v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110043v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078881v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381220v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccs.2015.12.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078918v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Elisa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123893v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522184v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080207v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091015v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258823v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Lyubareva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teaiki Fidele" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/IMO0020-8825440403" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091032v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2013.860194" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066416v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066414v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680533v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bergada&#224;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656840v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657999v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066412v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589177v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541008v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541040v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Benhamou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401587v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406623v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bureau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Massit-Foll&#233;a" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406199v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406211v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278136v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Abecassis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102677v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263075v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281118v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104477v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102773v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262990v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262725v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262989v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262906v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262947v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281113v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00231010v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Benghozi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262496v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262560v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262738v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gautier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Joseph" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262515v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Santagata" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00231011v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262555v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262561v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262556v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262497v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281109v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Yves Kervern" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278124v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262517v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262518v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263228v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263222v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263223v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262937v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Kavassalis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Solomon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263226v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263224v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263207v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bayart" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263220v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263221v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262530v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263219v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263217v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263218v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263225v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263216v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263215v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263227v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Matheu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509092v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9118" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240080v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509300v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503864v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503874v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503861v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56466-7_11" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079941v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/handbook-of-cultural-economics-third-edition-9781788975797.html" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101358v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres/collections/business-science-institute/ouvrage/515-entrepreneur-%C3%A0-l-universit%C3%A9.html" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091962v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399170v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544183v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/business-science-institute/ouvrage/454-le-projet-de-th%C3%A8se-de-dba.html" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674379v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544888v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544259v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705481v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600346v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676844v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586819v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631590v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539289v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538971v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539208v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572826v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405822v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405828v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263167v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263198v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263104v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262903v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263009v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262731v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262611v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281111v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262619v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262620v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262842v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rallet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262605v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262604v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262602v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charue-Duboc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Midler" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262603v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262606v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262863v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flichy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe d' Iribarne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278161v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278159v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278166v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509321v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509313v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509318v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918014v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918002v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365721v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issouf Fofana" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509072v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81308-5_15" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365709v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365694v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537215v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rayna" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Striukova" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407698v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407205v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406526v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405070v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Massit-Folea" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407267v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407225v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263105v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262843v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni Borzeix" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262529v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bono" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984509v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03728114v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Raevskikh" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Khalid" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Benghozi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674307v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100054280" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942413v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krob Daniel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benghozi Pierre-Jean" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lonjon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Panetto" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04313-5" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850709v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krob" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowe Frantz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973157v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657299v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Paracuellos" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572750v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Burkhart" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407397v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Huet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262953v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heraud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Stuchlik" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262511v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne (de) Saint Pulgent" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262581v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pollet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trahand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vardanega-Lachaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538298v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262599v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351504v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.10024" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698219v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083738v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686612v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589115v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278155v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278152v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gille" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vall&#233;e" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263066v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263131v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263130v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263127v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263132v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263017v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263025v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263026v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262966v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262965v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281108v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262969v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262967v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281112v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262968v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262799v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262798v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262785v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bitouzet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Soulier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262527v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262792v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262847v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262784v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaast" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262797v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262795v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262796v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262848v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403509v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>