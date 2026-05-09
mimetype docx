--- v1 (2026-04-17)
+++ v2 (2026-05-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Jean Benghozi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Nniche to mainstream: the advent of esports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia della cultura : rivista trimestrale dell' Associazione per l'economia della cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, XXXV (1), pp.109-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05509269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sept œuvres pour penser 2035 : polyphonie critique et désir de management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Muller-Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (3), pp.167-194. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.041.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Industries: The Innovation Lab for the Entire Digital Economy - Including AI?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia della cultura : rivista trimestrale dell' Associazione per l'economia della cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2024 (2-3), pp.249-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05509286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUOVI DATI E NUOVE METODOLOGIE PER L'ECONOMIA DELLA CULTURA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Bacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Iannaccone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia della cultura : rivista trimestrale dell' Associazione per l'economia della cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, XXXV (1), pp.59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05509243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la famille « culture et médias », la grande sœur souriante, passionnée et décalée…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (252)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05509202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique et organisation - Une histoire de 50 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Strati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 325 (1), pp.79-94. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/rfg.2025.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05509140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la manufacture à l’infrastructure : des conséquences pour la régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27, pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des infrastructures numériques pour réduire les fractures territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polytechnique Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux vidéo : d’une industrie technique à une industrie culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chantepie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les deux sous de la culture. Financer le secteur culturel, 30/31 (1/2), pp.75-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrie et comportements créatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dutraive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Arena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burger-Helmchen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (174), pp.15-32. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.10029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03351506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenged by technology: the audiovisual landscape and the evolving regulatory framework in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia della cultura : rivista trimestrale dell' Associazione per l'economia della cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021 (2), pp.163-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Digital Strategy of Editorial Houses: A Matter of Book Content?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (2), pp.56-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facing disruption: the cinema value chain in the digital age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« In the mood for technology ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Le cinéma fait-il son cinéma ?, 217 (5), pp.47-77. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.217.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The present vision of AI… or the HAL syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Policy, Regulation and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21, pp.322 - 328. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/dprg-12-2018-0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture, standardisation technique et régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Normaliser le numérique ?, 5, pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi le jeu vidéo est l’industrie culturelle du xxie siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chantepie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTART </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), pp.46 à 55. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nect.008.0046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the mood for technology?&amp;quot; Numérique et cinéma, de nouvelles formes d'intermédiation / de nouveaux leviers de création ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (217)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’iconomie : un modèle de l’économie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Beffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165, pp.135-161. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.7998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation : principes économiques, modes d’organisation et poids des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Entreprise &amp; Société 2018 – 1, n° 3. varia, 1 (3), pp.35-72. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08427-3.p.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Efficiency and What Future for the Cultural Quotas in the Digital Age?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digiworld Economic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 107 (3rd quarter), pp.139-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The race for innovation in the media and content industries: Legacy players and newcomers. Lessons for policy makers from the video game and cinema industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Arts Management, Law, and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How and Where the R&D Takes Place in Creative Industries? Digital Investment Strategies of the Book Publishing Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis&amp;Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (5), pp.568 - 582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cultural economy in the digital age: A revolution in intermediation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (2), pp.75 - 80. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ccs.2015.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological innovation and R&D, the disregarded dimension of the creative industries: the case of book publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Elisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia della cultura : rivista trimestrale dell' Associazione per l'economia della cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for R&D in the creative industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications &amp; stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99, pp.171-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new middlemen of the digital age: the case of cinema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Policy, Regulation and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (6), pp.97-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological competition: a path towards commoditization or differentiation? Some evidence from a comparison of e-book readers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (3), pp.97 - 135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research spin-off firms: does the university involvement really matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (2), pp.22 - 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Business Models in Creative Industries. Diversity and Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Lyubareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaiki Fidele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Studies of Management and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (4), pp.43 - 62. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2753/IMO0020-8825440403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are traditional industrial partnerships so strategic for research spin-off development? Some evidence from the Italian case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2013.860194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When organizations in the cultural industries seek new business models: a case study of the french online press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Lyubareva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (3), pp.6-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse française en ligne en 2012 : modèles d'affaires et pratiques de financement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Lyubareva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture études - DEPS (Département des études, de la prospective et des statistiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métier de chercheur en gestion et web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bergadaà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (220 - janvier), pp.51-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie numérique et industries de contenu : un nouveau paradigme pour les réseaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (n°spécial), pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie de la culture à l'heure d'internet : le deuxième choc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.111-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Business Models in Creative Industries: Empirical Study on Audiovisual Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaiki Fidele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Lyubareva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arts and Cultural Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (1), pp.171-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages des systèmes d'information dans les grandes entreprises : une rétrospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60, pp.170-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi parler de nouveaux modèles d'affaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'ARCEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, avril-mai-juin (2), pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Long Tail: Myth or Reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (3), pp.43-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pérennité : un lest ou un gyroscope pour l'entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 192, pp.177-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'internet des objets : quels enjeux pour les européens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Massit-Folléa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place publique (Rennes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaking of Les dérèglements de l'exception culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (2), pp.159-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intellectuals property rights in the digital age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The culture and globalization series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tic et organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (173), pp.109-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de projet dans le secteur culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44, pp.71-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés virtuelles : structuration sociale ou outil de gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43, pp.67-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de projet dans le secteur culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n°44, pp.71-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation des nouveaux métiers liés aux TIC : le cas des webmestres intranet de France Télécom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés. Série AB, Économie du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (4), pp.775-802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés virtuelles : structuration sociale ou outil de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43, pp.67-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps modernes: de la gestion des organisations à la gestion de projet. Le modèle du secteur culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation des nouveaux métiers liés aux TIC : le cas des webmestres intranet de France Télécom.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés. Série AB, Économie du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (4), pp.775-802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design configuration in fashion and design industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia della cultura : rivista trimestrale dell' Associazione per l'economia della cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institution Musée : entre archaïsme et modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 28, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel espace pour l'intervention publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 904, pp.101-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie et la gestion aujourd'hui - Eléments du rapport de conjoncture de la section 37 du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'AFSE (Association Française de Science Economique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 58, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intermédiation à la prescription : le cas de la télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1 (142), pp.205-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00231010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intermédiation à la prescription : le cas de la télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1 (142), pp.205-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie et organisation : le hasard et la nécessité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.289-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Start-ups après le déluge - Qu'avaient-elles donc pour réussir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Joseph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal de l'Ecole de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 37, pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Piracy in the Design-Based Industry : Economics and Policy regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Santagata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, LIV (3), pp.121-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie de la musique à l'âge Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2, pp.41-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00231011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de l'information et organisation : de la tentation à la flexibilité à la centralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2, pp.61-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strutture illegali permanenti : la pirateria commerciale nel mercato dei beni di design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Santagata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stato e mercato</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1, pp.135-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations inter-entreprises et nouveaux modèles d'affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie de l'Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 52 (HS), pp.165-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie de la musique à l'âge Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2, pp.41-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie du multimédia sur internet : de nouveaux modèles pour des principes immuables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Yves Kervern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 551, pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author's Rights and Distribution Channels: an Attempt to Model Remuneration Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. J. of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1 (3), pp.44-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copyright and distribution channels : an attempt to model remuneration structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1 (3), pp.44-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuovi modelli di protezione della proprietà letteraria e artistica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia della cultura : rivista trimestrale dell' Associazione per l'economia della cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, VIII (3), pp.237-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit d'auteur dans l'audiovisuel : Des configurations différenciées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications et Statégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29, pp.131-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action publique : gérer des injonctions contradictoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Réflections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 21, pp.8-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation : enjeux industriels et scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 75, pp.15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Internet : a Paradigmatic Rupture in Cumulative Telecom Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Kavassalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Solomon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 5 (4), pp.1097-1126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de valeur artistique ou économique du Festival Internationnal du Film de Canne au marché du film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 495, pp.65-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie individuelle ou mimétisme : L'organisation des studios de cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Siecle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 46, pp.84-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la gestion : le cas de la presse quotidienne régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 51, pp.20-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La négociation d'une recherche, une étape clé dans la méthodologie d'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 15, pp.196-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un saltimbanque gestionnaire : Le producteur de films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 21, pp.22-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Innovation : from ad hoc to Routine in French Telecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 11/4, pp.531-554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Films événements et téléfilms les deux faces de l'économie du cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiasPouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carrière des cadres à EDF. Des paradoxes de l'organisation aux représentations des individus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 69, pp.16-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology as a product of corporate management aims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, pp.1-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit éditeur peut-il devenir grand ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 8, pp.18-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradossi organizzativi e rappresentazioni individuali : la carriera dei quadri a Électricité de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi Organizzativi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 4/70, pp.37-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'harmonie des sphères. Une réflexion sur l'éclatement des grandes organisations et l'émergence des rationalités contingentes irréductibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 6, pp.111-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle régionalisation pour les politiques de soutien à la technologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Matheu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 23, pp.192-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformisation et contenus : Quelques leçons tirées de conflits récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plateformes de vidéos à la demande en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.69-80, 2025, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05509092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications électronique. Des mutations sans fin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brousseau Eric; Toledano Joëlle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de la régulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bona Fidé, pp.24-29, 2025, 978-2-9593887-1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il ricordo di Walter Santagata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enrico E. Bertacchini; Paola Borrione. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cultura conta: Riflessioni sull’economia della cultura a partire dell’opera du Walter Santagata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Santagata E.T.S., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05509300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUELS MODÈLES D'INTÉGRITÉ POUR LES ÉCOLES DOCTORALES ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M Bergadaa et P Peixoto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Urgence de l’intégrité académique, M. Bergadaà et P. Peixoto éds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, pp.87-106, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat artistique et culturel : oxymoron, euphémisme ou allégorie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle HORVATH, Gaëlle DECHAMP. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat dans les secteurs de l'art et de la culture : Comment concilier ambition créatrice et logique économique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, pp.14-18, 2021, 978-2-37687-429-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media and the Internet Access Providers in an Era of Convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Values of Public Service Media in the Internet Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.193-213, 2021, Palgrave Global Media Policy and Business, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-56466-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Towse Ruth; Navarette Hernández Trilce. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Cultural Economics,Third Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.82-94, 2020, 978-1-78897-579-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuer de manière significative à l’avancement des connaissances dans un champ d’exercice professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bergadaà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desmazes Jean; Helfer Jean-Pierre; Lebraty Jean-Fabrice; Orsoni Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneur à l'université. Mélanges en l'honneur de Michel Kalika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.279-289, 2019, Business Science Institute, ISBN: 978-2-37687-258-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The race for innovation in the media and content industries: legacy players and newcomers. Lessons from the music and newspaper industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouquillion Philippe and Moreau Francois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Platforms and Cultural Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Peter Lang editions, pp.21-40, 2018, ICCA-Cultural industries, artistic creation, digital technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie collaborative et plateformes : « un pour tous ou tous pour un » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brice Laurent; Michael Baker; Valérie Beaudouin; Nathalie Raulet-Croset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation et paticipation. Approches critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des MInes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-153., 2018, Sciences Sociales, 978-2-35671-535-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment écrire une thèse : les leçons des articles académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le projet de thèse de DBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Management &amp; Société (EMS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-209, 2017, Business Science Institute, 978-2-37687-060-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment écrire une thèse : les leçons des articles académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le projet de thèse de DBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Management &amp; Société (EMS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-209, 2017, Business Science Institute, 978-2-37687-060-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment écrire une thèse : les leçons des articles académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le projet de thèse de DBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Management &amp; Société (EMS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-209, 2017, Business Science Institute, 978-2-37687-060-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment écrire une thèse : les leçons des articles académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le projet de thèse de DBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Management &amp; Société (EMS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-209, 2017, Business Science Institute, 978-2-37687-060-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications et plagiat à l'ère d'internet : réponses collectives à de nouvelles pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bergadaà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Guglielmi et Geneviève Koubi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le plagiat de la recherche scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L.G.D.J, pp.207-221, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et gratuité ou économie des gratuités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la dir. de Pascal Mbongo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prix de la culture : la gratuité au prisme du droit et de l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Mare et Martin,, pp.183-198., 2011, Coll. Libertés, Auteurs et Médias</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journals and journal rankings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dameron Stéphanie &amp; Durand Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redesigning Management Education and Research, Challenging Proposals from European Scholars.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, Cheltenham, UK, pp.215-221, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ss la dir. de Marie-Françoise Chevallier-Le-Guyader et Jean-Marc Dabadie,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Economie, une science qui nous gouverne ? Leçons de crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud - IHEST, pp.145-164., 2011, coll. Questions vives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et gratuité ou économie des gratuités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Mbongo (ss la dir. de). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prix de la culture : la gratuité au prisme du droit et de l'économie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Mare et Martin, pp.183-198., 2011, Libertés, Auteurs et Médias</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés virtuelles : structuration sociale ou outil de gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivan Sainsaulieu, Monika salzbrunn, Laurent Amiotte-Suchet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire communauté en société - Dynamique des apaprtenances collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.151-168, 2010, Le sens social</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux modèles d'affaires dans l'économie de la connaissance : les leçons des industries de contenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Paris &amp; Pierre Veltz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie de la connaissance et ses territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann Editeurs, pp.269-286, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries culturelles à l'heure des bouleversements technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elie Barnavi &amp; Maryvonne de Saint Pulgent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquante ans après - Culture, politique et politiques culturelles. Colloque du cinquantenaire du ministère de la Culture et de la Communication, 13-15 octobre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, pp.197-207, 2010, Comité d'histoire du ministère de la Culture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replacer la fonction distribution au cœur du management de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Greffe, Nathalie Sonnac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp. 687-701., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replacer la fonction distribution au cœur du management de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GREFFE Xavier, SONNAC Nathalie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture Web, création, contenus, économie numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.687-701, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COHEN Daniel, VERDIER Thierry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mondialisation immatérielle, rapport du Conseil d'Analyse Economique (CAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.117-140, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier Tic et organisations, 1. Structure des firmes, Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 172, pp.101-104, 2007, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economics and business models of prescription in the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet and Digital Economics – Principles, Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.291-310, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations et articulations contemporaines des industries culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création et diversité au miroir des industries culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, pp.129-152, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie et culture : industries culturelles et espace (économique) public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts du spectacle, métiers et industries culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.95-101, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie et société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport de conjoncture 2004 du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Ed., pp.787-822, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counterfeiting Practices and Illegal Markets in the Design-Based Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Santagata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economics of Copying and Counterfeiting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mossetto G. etVecco M., FrancoAngeli, pp.187-208, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological national learning in France : from minitel to internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Global Internet Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIT Press, pp.153-190, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intranet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Almanach du Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robinson-Adis, pp.0-0, 2002, Université Paris Sud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchandisation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Politiques culturelles de la France depuis 1959</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Ed., pp.390-392, 2001, Larousse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administrer ou gérer les services publics ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vous avez dit "public" ? Situations de gestion dans le secteur public : de la coproduction à la régulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.215-247, 2001, coll. Logiques de Gestion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et commerce électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 106, 2001, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'economia del cinema italiano : un cinema in Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un secolo di cinema italiano, Museo Nazionale del Cinema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Il Castoro, pp.71-92, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model for Remunerating Creative Endeavour - the Copyrigh in Art Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Based Competition et Design Systems Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.297-324, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design Revolution in French Firms : Studies from the Ecole Polytechnique Management Research Center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Midler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Based Competition et Design Systems Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.1-36, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Product-to-Service Transition : from Scientific Organization of Work to Scientific Organization of Customers - a Case in the Steel Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Based Competition et Design Systems Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.0-116, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piraterie commerciale et protection des idées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Santagata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Annales de l'Ecole de Paris, VI, pp.413-418, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination du dossier &amp;quot;Internet en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Flichy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe d' Iribarne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 104, 2000, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The product to service transition from scientific organization of work to scientific organization of customers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Midler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovaton based competition and Design systems dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.93-116, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Révolution de la conception dans les entreprises françaises : 12 études du Centre de Recherche en Gestion de l'École Polytechnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Midler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inovation Based Competition and Design Systems Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.1-17, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for remunerating creative endeavour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Midler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation based competition and design systems dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.297-324, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DBA: more than just an extension of the MBA, a new way of thinking about knowledge creation in management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05509321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esports : tout ce qu’il faut savoir sur ce marché numérique en pleine explosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05509313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AI bubble: deciphering an economic phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05509318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G et industrie : la France est-elle en retard ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G and Industry : is France falling behind ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking public action: lessons from policies to support small-scale producers in Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issouf Fofana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a Manufacturing Economy to an Infrastructure Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Advanced Intelligent Systems and Informatics (AISI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Dakhla, Morocco. 238, Springer Nature Switzerland; Springer Nature Switzerland, pp.157-165, 2025, Lecture Notes on Data Engineering and Communications Technologies, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-81308-5_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05509072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux vidéo : des jeux à prendre au sérieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chantepie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.44-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réguler l’Internet des objets en 2023 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Editorial” of the &amp;quot;Special Issue on: Leveraging Technological Change: The Role of Business Models and Ecosystems”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Rayna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Striukova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise étendue à l'épreuve de la convergence... de la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet long tail ou effet podium : une anlyse empirique des ventes de produits culturels en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longue traîne : levier numérique de la diversité culturelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Internet des objets. Quels enjeux pour les Européens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Massit-Folea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des flux, une organisation repensée. Comprendre et réguler les moteurs de recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques et management - Le point de vue de Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRM et nouveaux modèles d'affaires pour les contenus numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux, modes d'appropriation et nouveaux comportements induits par la mise en oeuvre des NTIC à la Poste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Borzeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce électronique et nouvelle formes d'organisation dans le secteur de la distribution industrielle européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures numériques et aménagement du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France Stratégie. 2023, 205 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture in Times of COVID-19 Resilience, Recovery and Revival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Raevskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usman Khalid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03728114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux vidéo : l'industrie culturelle du XXIe siècle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chantepie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture-Deps. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de SciencesPo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Questions de culture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the Second International Conference on Digital Enterprise Design and Management DED&amp;M 2014, February 4-5, 2014, Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krob Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benghozi Pierre-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lonjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer - Advances in Intelligent Systems and Computing, pp.153, 2014, 978-3-319-04313-8. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04313-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Enterprise Design and Management 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Krob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowe Frantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 2013, 978-3642373169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Becker et les mondes de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Ecole polytechnique, pp.346, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00973157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision - L'ère du numériquee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Paracuellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La documentation française, pp.230, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web : enjeux de confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bergadaà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Burkhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.J. Benghozi, L. Bergadaà, E. Burkhart. de Boeck, 180 p., 2011, le Point sur.. e-business &amp; e-communication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le meilleur de la stratégie et du management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Huet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson Village Mondial, pp.304, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduite du changement organisationnel en lien avec les technologies de l'information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Stuchlik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Anact, pp.000, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondialisation et diversité culturelle. Le cas de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne (de) Saint Pulgent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFRI, pp.000, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail en réseau - Au-delà de l'organisation hiérarchique et des technologies de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Trahand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vardanega-Lachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.96, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail en réseau - Au-delà de l'organisation hiérarchique et des technologies de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Trahand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vardanega-Lachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.96, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation based competition et design systems dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Midler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.000, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrie et comportements créatifs : leçons du passé et recherches actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dutraive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Arena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burger-Helmchen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 174 | 2e trimestre 2021, 2021, Revue d'économie industrielle, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.10024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03351504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux vidéo, l’industrie culturelle du XXIème siècle ? [Pierre-Jean Benghozi]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies and business models of online platforms in CCIs: convergence or differentiation in the e-book sector?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Research Conference on “Cultural and Creative Industries, Knowledge Institutions and the Urban Environment”, University of Antwerp, Belgium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre et enseigner par le numérique : l'expérience &amp;quot; e-sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bergadaà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque International des Universités à l'Ère du Numérique - CIUEN - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La publication académique : moyens et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche, l'Université Saint-Joseph de Beyrouth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les moteurs de recherche : trou noir de la régulation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Google et les nouveaux services en ligne : impact sur l’économie du contenu et questions de propriété intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Bruxelles, France. pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation and Regulation in the Digital Age : a Call for New Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European ITS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations et articulations contemporaines des industries culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'économie de la culture "Création et diversité au miroir des industries culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Paris, France. pp.129-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New markets and organizations in the e-economics Issues and projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries musicales face aux évolutions technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Les industries culturelles en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designer Manufacturer Retailer' Configurations: an empirically derived taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Product Development Management Conference (IPDMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'évaluation à l'accountability dans les politiques de recherche : Leçon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été du GDR TICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Distribution Function: at the Heart of managing Cultural-Product Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Intern. Conf. on Arts et Cultural Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie de la culture et diversité culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Permanent sur le Pluralisme Culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bargaining and posted prices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque The Economics of E-Intermediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design coordination with organizational departments of the firm in conception process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Conference EPIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture: de nouveaux paradigmes économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Canadien sur léntreprise de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers de l'industrie culturelle et leur évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lundis de la Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie, sociologie et gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique CNRS: Marché, Organisation et Acteur au Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New geocultural spaces in globalisation: a synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Cultural Rights and Human Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers de l'industrie culturelle et leur évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lundis de la Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The management of museums: case study of big and small museums in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar on Cultural Projects for Development, UNDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tic et organisation : le hasard et la nécessité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque ICUST e-usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business models, organisation des marchés et des filières industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Nouvelle économie : théories et évidences"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mode communautaire : vers une nouvelle forme d'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bitouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque ICUST e-usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception process and organizational coordination in design-based industries : new structures and strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worskshop : La fabbrica della creatività : economia della moda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Turin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la chaîne de valeur ajoutée dans les entreprises ; deux exemples contrastés de nouvelles formes d'organisation et de marché, in : Les PME face à l'innovation et à la gestion des connaissances : quel rôle jouent les grandes structures ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Séminaire annuel de l'Université de Technologie de Compiègne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Compiègne, France. pp.135-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinéma et multimédia face à internet : évolution ou révolution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Toulouse, France. pp.64-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intranets et entreprises : technologie, apprentissages et organisation de la cohérence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5è Colloque AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la chaîne de valeur ajoutée dans les entreprises ; deux exemples contrastés de nouvelles formes d'organisation et de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de l'Université de Technologie de Compiègne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il un modèle audiovisuel européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIè édition de The European Audiovisual Seminars (EASS) - Introduction générale et conclusions :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Turin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Economie de l'audiovisuel et du multimédia face à Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Marketing et cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et le cinéma - Protection et rémunération des ayants droits - intégration internet dans la chronologie des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 10ès Rencontres Cinématographiques de Beaune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Beaune, France. pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search Engine : a Synthesis, Innovation & Regulation Chair, Workshop, 16 Mai 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId301"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Jean Benghozi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Becker à Cerisy ou les mondes de l’art comme façon de voir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Audiovisuelle de la Valorisation des Savoirs Scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 4 (4), pp.68-72. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ravs.004.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sept œuvres pour penser 2035 : polyphonie critique et désir de management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Muller-Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (3), pp.167-194. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.041.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUOVI DATI E NUOVE METODOLOGIE PER L'ECONOMIA DELLA CULTURA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Bacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Iannaccone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia della cultura : rivista trimestrale dell' Associazione per l'economia della cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, XXXV (1), pp.59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05509243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Industries: The Innovation Lab for the Entire Digital Economy - Including AI?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia della cultura : rivista trimestrale dell' Associazione per l'economia della cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2024 (2-3), pp.249-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05509286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la famille « culture et médias », la grande sœur souriante, passionnée et décalée…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (252)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05509202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique et organisation - Une histoire de 50 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Strati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 325 (1), pp.79-94. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/rfg.2025.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05509140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Nniche to mainstream: the advent of esports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia della cultura : rivista trimestrale dell' Associazione per l'economia della cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, XXXV (1), pp.109-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05509269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la manufacture à l’infrastructure : des conséquences pour la régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27, pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des infrastructures numériques pour réduire les fractures territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polytechnique Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux vidéo : d’une industrie technique à une industrie culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chantepie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les deux sous de la culture. Financer le secteur culturel, 30/31 (1/2), pp.75-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrie et comportements créatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dutraive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Arena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burger-Helmchen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (174), pp.15-32. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.10029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03351506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenged by technology: the audiovisual landscape and the evolving regulatory framework in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia della cultura : rivista trimestrale dell' Associazione per l'economia della cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021 (2), pp.163-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Digital Strategy of Editorial Houses: A Matter of Book Content?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (2), pp.56-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The present vision of AI… or the HAL syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Policy, Regulation and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21, pp.322 - 328. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/dprg-12-2018-0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture, standardisation technique et régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Normaliser le numérique ?, 5, pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi le jeu vidéo est l’industrie culturelle du xxie siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chantepie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTART </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), pp.46 à 55. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nect.008.0046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the mood for technology?&amp;quot; Numérique et cinéma, de nouvelles formes d'intermédiation / de nouveaux leviers de création ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (217)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’iconomie : un modèle de l’économie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Beffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165, pp.135-161. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.7998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« In the mood for technology ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Le cinéma fait-il son cinéma ?, 217 (5), pp.47-77. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.217.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facing disruption: the cinema value chain in the digital age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation : principes économiques, modes d’organisation et poids des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Entreprise &amp; Société 2018 – 1, n° 3. varia, 1 (3), pp.35-72. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08427-3.p.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Efficiency and What Future for the Cultural Quotas in the Digital Age?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digiworld Economic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 107 (3rd quarter), pp.139-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The race for innovation in the media and content industries: Legacy players and newcomers. Lessons for policy makers from the video game and cinema industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Arts Management, Law, and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cultural economy in the digital age: A revolution in intermediation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (2), pp.75 - 80. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ccs.2015.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How and Where the R&D Takes Place in Creative Industries? Digital Investment Strategies of the Book Publishing Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis&amp;Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (5), pp.568 - 582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for R&D in the creative industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications &amp; stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99, pp.171-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new middlemen of the digital age: the case of cinema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Policy, Regulation and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (6), pp.97-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological competition: a path towards commoditization or differentiation? Some evidence from a comparison of e-book readers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (3), pp.97 - 135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research spin-off firms: does the university involvement really matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (2), pp.22 - 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological innovation and R&D, the disregarded dimension of the creative industries: the case of book publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Elisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia della cultura : rivista trimestrale dell' Associazione per l'economia della cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Business Models in Creative Industries. Diversity and Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Lyubareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaiki Fidele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Studies of Management and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (4), pp.43 - 62. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2753/IMO0020-8825440403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are traditional industrial partnerships so strategic for research spin-off development? Some evidence from the Italian case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2013.860194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When organizations in the cultural industries seek new business models: a case study of the french online press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Lyubareva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (3), pp.6-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse française en ligne en 2012 : modèles d'affaires et pratiques de financement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Lyubareva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture études - DEPS (Département des études, de la prospective et des statistiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métier de chercheur en gestion et web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bergadaà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (220 - janvier), pp.51-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Business Models in Creative Industries: Empirical Study on Audiovisual Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaiki Fidele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Lyubareva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arts and Cultural Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (1), pp.171-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie numérique et industries de contenu : un nouveau paradigme pour les réseaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (n°spécial), pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie de la culture à l'heure d'internet : le deuxième choc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.111-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages des systèmes d'information dans les grandes entreprises : une rétrospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60, pp.170-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi parler de nouveaux modèles d'affaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'ARCEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, avril-mai-juin (2), pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Long Tail: Myth or Reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (3), pp.43-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pérennité : un lest ou un gyroscope pour l'entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 192, pp.177-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'internet des objets : quels enjeux pour les européens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Massit-Folléa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place publique (Rennes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaking of Les dérèglements de l'exception culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (2), pp.159-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intellectuals property rights in the digital age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The culture and globalization series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tic et organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (173), pp.109-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de projet dans le secteur culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44, pp.71-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés virtuelles : structuration sociale ou outil de gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43, pp.67-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de projet dans le secteur culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n°44, pp.71-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation des nouveaux métiers liés aux TIC : le cas des webmestres intranet de France Télécom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés. Série AB, Économie du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (4), pp.775-802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés virtuelles : structuration sociale ou outil de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43, pp.67-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps modernes: de la gestion des organisations à la gestion de projet. Le modèle du secteur culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation des nouveaux métiers liés aux TIC : le cas des webmestres intranet de France Télécom.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés. Série AB, Économie du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (4), pp.775-802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design configuration in fashion and design industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia della cultura : rivista trimestrale dell' Associazione per l'economia della cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institution Musée : entre archaïsme et modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 28, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel espace pour l'intervention publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 904, pp.101-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie et la gestion aujourd'hui - Eléments du rapport de conjoncture de la section 37 du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'AFSE (Association Française de Science Economique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 58, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intermédiation à la prescription : le cas de la télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1 (142), pp.205-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00231010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intermédiation à la prescription : le cas de la télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1 (142), pp.205-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie et organisation : le hasard et la nécessité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.289-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Start-ups après le déluge - Qu'avaient-elles donc pour réussir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Joseph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal de l'Ecole de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 37, pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie de la musique à l'âge Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2, pp.41-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00231011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de l'information et organisation : de la tentation à la flexibilité à la centralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2, pp.61-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations inter-entreprises et nouveaux modèles d'affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie de l'Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 52 (HS), pp.165-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strutture illegali permanenti : la pirateria commerciale nel mercato dei beni di design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Santagata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stato e mercato</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1, pp.135-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie de la musique à l'âge Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2, pp.41-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Piracy in the Design-Based Industry : Economics and Policy regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Santagata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, LIV (3), pp.121-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie du multimédia sur internet : de nouveaux modèles pour des principes immuables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Yves Kervern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 551, pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author's Rights and Distribution Channels: an Attempt to Model Remuneration Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. J. of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1 (3), pp.44-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copyright and distribution channels : an attempt to model remuneration structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1 (3), pp.44-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuovi modelli di protezione della proprietà letteraria e artistica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia della cultura : rivista trimestrale dell' Associazione per l'economia della cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, VIII (3), pp.237-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit d'auteur dans l'audiovisuel : Des configurations différenciées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications et Statégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29, pp.131-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action publique : gérer des injonctions contradictoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Réflections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 21, pp.8-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation : enjeux industriels et scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 75, pp.15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Internet : a Paradigmatic Rupture in Cumulative Telecom Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Kavassalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Solomon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 5 (4), pp.1097-1126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie individuelle ou mimétisme : L'organisation des studios de cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Siecle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 46, pp.84-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de valeur artistique ou économique du Festival Internationnal du Film de Canne au marché du film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 495, pp.65-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la gestion : le cas de la presse quotidienne régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 51, pp.20-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La négociation d'une recherche, une étape clé dans la méthodologie d'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 15, pp.196-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un saltimbanque gestionnaire : Le producteur de films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 21, pp.22-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Innovation : from ad hoc to Routine in French Telecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 11/4, pp.531-554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Films événements et téléfilms les deux faces de l'économie du cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiasPouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carrière des cadres à EDF. Des paradoxes de l'organisation aux représentations des individus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 69, pp.16-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology as a product of corporate management aims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, pp.1-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit éditeur peut-il devenir grand ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 8, pp.18-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradossi organizzativi e rappresentazioni individuali : la carriera dei quadri a Électricité de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi Organizzativi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 4/70, pp.37-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'harmonie des sphères. Une réflexion sur l'éclatement des grandes organisations et l'émergence des rationalités contingentes irréductibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 6, pp.111-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle régionalisation pour les politiques de soutien à la technologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Matheu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 23, pp.192-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler de la beauté des entreprises ? Pas si absurde que cela !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Strati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.3c5wday7v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05596983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DBA: more than just an extension of the MBA, a new way of thinking about knowledge creation in management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05509321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esports : tout ce qu’il faut savoir sur ce marché numérique en pleine explosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05509313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AI bubble: deciphering an economic phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05509318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G et industrie : la France est-elle en retard ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G and Industry : is France falling behind ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking public action: lessons from policies to support small-scale producers in Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issouf Fofana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformisation et contenus : Quelques leçons tirées de conflits récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plateformes de vidéos à la demande en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.69-80, 2025, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05509092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications électronique. Des mutations sans fin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brousseau Eric; Toledano Joëlle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de la régulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bona Fidé, pp.24-29, 2025, 978-2-9593887-1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il ricordo di Walter Santagata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enrico E. Bertacchini; Paola Borrione. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cultura conta: Riflessioni sull’economia della cultura a partire dell’opera du Walter Santagata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Santagata E.T.S., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05509300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat artistique et culturel : oxymoron, euphémisme ou allégorie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle HORVATH, Gaëlle DECHAMP. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat dans les secteurs de l'art et de la culture : Comment concilier ambition créatrice et logique économique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, pp.14-18, 2021, 978-2-37687-429-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media and the Internet Access Providers in an Era of Convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Values of Public Service Media in the Internet Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.193-213, 2021, Palgrave Global Media Policy and Business, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-56466-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUELS MODÈLES D'INTÉGRITÉ POUR LES ÉCOLES DOCTORALES ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M Bergadaa et P Peixoto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Urgence de l’intégrité académique, M. Bergadaà et P. Peixoto éds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, pp.87-106, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Towse Ruth; Navarette Hernández Trilce. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Cultural Economics,Third Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.82-94, 2020, 978-1-78897-579-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuer de manière significative à l’avancement des connaissances dans un champ d’exercice professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bergadaà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desmazes Jean; Helfer Jean-Pierre; Lebraty Jean-Fabrice; Orsoni Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneur à l'université. Mélanges en l'honneur de Michel Kalika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.279-289, 2019, Business Science Institute, ISBN: 978-2-37687-258-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The race for innovation in the media and content industries: legacy players and newcomers. Lessons from the music and newspaper industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouquillion Philippe and Moreau Francois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Platforms and Cultural Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Peter Lang editions, pp.21-40, 2018, ICCA-Cultural industries, artistic creation, digital technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie collaborative et plateformes : « un pour tous ou tous pour un » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brice Laurent; Michael Baker; Valérie Beaudouin; Nathalie Raulet-Croset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation et paticipation. Approches critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des MInes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-153., 2018, Sciences Sociales, 978-2-35671-535-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment écrire une thèse : les leçons des articles académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le projet de thèse de DBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Management &amp; Société (EMS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-209, 2017, Business Science Institute, 978-2-37687-060-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment écrire une thèse : les leçons des articles académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le projet de thèse de DBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Management &amp; Société (EMS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-209, 2017, Business Science Institute, 978-2-37687-060-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment écrire une thèse : les leçons des articles académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le projet de thèse de DBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Management &amp; Société (EMS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-209, 2017, Business Science Institute, 978-2-37687-060-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment écrire une thèse : les leçons des articles académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le projet de thèse de DBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Management &amp; Société (EMS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-209, 2017, Business Science Institute, 978-2-37687-060-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications et plagiat à l'ère d'internet : réponses collectives à de nouvelles pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bergadaà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Guglielmi et Geneviève Koubi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le plagiat de la recherche scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L.G.D.J, pp.207-221, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journals and journal rankings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dameron Stéphanie &amp; Durand Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redesigning Management Education and Research, Challenging Proposals from European Scholars.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, Cheltenham, UK, pp.215-221, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ss la dir. de Marie-Françoise Chevallier-Le-Guyader et Jean-Marc Dabadie,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Economie, une science qui nous gouverne ? Leçons de crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud - IHEST, pp.145-164., 2011, coll. Questions vives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et gratuité ou économie des gratuités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Mbongo (ss la dir. de). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prix de la culture : la gratuité au prisme du droit et de l'économie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Mare et Martin, pp.183-198., 2011, Libertés, Auteurs et Médias</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et gratuité ou économie des gratuités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la dir. de Pascal Mbongo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prix de la culture : la gratuité au prisme du droit et de l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Mare et Martin,, pp.183-198., 2011, Coll. Libertés, Auteurs et Médias</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux modèles d'affaires dans l'économie de la connaissance : les leçons des industries de contenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Paris &amp; Pierre Veltz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie de la connaissance et ses territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann Editeurs, pp.269-286, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries culturelles à l'heure des bouleversements technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elie Barnavi &amp; Maryvonne de Saint Pulgent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquante ans après - Culture, politique et politiques culturelles. Colloque du cinquantenaire du ministère de la Culture et de la Communication, 13-15 octobre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, pp.197-207, 2010, Comité d'histoire du ministère de la Culture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés virtuelles : structuration sociale ou outil de gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivan Sainsaulieu, Monika salzbrunn, Laurent Amiotte-Suchet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire communauté en société - Dynamique des apaprtenances collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.151-168, 2010, Le sens social</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replacer la fonction distribution au cœur du management de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Greffe, Nathalie Sonnac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp. 687-701., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replacer la fonction distribution au cœur du management de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GREFFE Xavier, SONNAC Nathalie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture Web, création, contenus, économie numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.687-701, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COHEN Daniel, VERDIER Thierry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mondialisation immatérielle, rapport du Conseil d'Analyse Economique (CAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.117-140, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier Tic et organisations, 1. Structure des firmes, Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 172, pp.101-104, 2007, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economics and business models of prescription in the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet and Digital Economics – Principles, Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.291-310, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations et articulations contemporaines des industries culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création et diversité au miroir des industries culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, pp.129-152, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie et société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport de conjoncture 2004 du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Ed., pp.787-822, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie et culture : industries culturelles et espace (économique) public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts du spectacle, métiers et industries culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.95-101, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counterfeiting Practices and Illegal Markets in the Design-Based Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Santagata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economics of Copying and Counterfeiting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mossetto G. etVecco M., FrancoAngeli, pp.187-208, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological national learning in France : from minitel to internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Global Internet Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIT Press, pp.153-190, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intranet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Almanach du Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robinson-Adis, pp.0-0, 2002, Université Paris Sud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchandisation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Politiques culturelles de la France depuis 1959</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Ed., pp.390-392, 2001, Larousse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et commerce électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 106, 2001, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administrer ou gérer les services publics ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vous avez dit "public" ? Situations de gestion dans le secteur public : de la coproduction à la régulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.215-247, 2001, coll. Logiques de Gestion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Product-to-Service Transition : from Scientific Organization of Work to Scientific Organization of Customers - a Case in the Steel Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Based Competition et Design Systems Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.0-116, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination du dossier &amp;quot;Internet en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Flichy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe d' Iribarne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 104, 2000, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piraterie commerciale et protection des idées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Santagata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Annales de l'Ecole de Paris, VI, pp.413-418, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design Revolution in French Firms : Studies from the Ecole Polytechnique Management Research Center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Midler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Based Competition et Design Systems Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.1-36, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model for Remunerating Creative Endeavour - the Copyrigh in Art Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Based Competition et Design Systems Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.297-324, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'economia del cinema italiano : un cinema in Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un secolo di cinema italiano, Museo Nazionale del Cinema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Il Castoro, pp.71-92, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Révolution de la conception dans les entreprises françaises : 12 études du Centre de Recherche en Gestion de l'École Polytechnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Midler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inovation Based Competition and Design Systems Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.1-17, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for remunerating creative endeavour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Midler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation based competition and design systems dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.297-324, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The product to service transition from scientific organization of work to scientific organization of customers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Midler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovaton based competition and Design systems dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.93-116, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a Manufacturing Economy to an Infrastructure Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Advanced Intelligent Systems and Informatics (AISI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Dakhla, Morocco. 238, Springer Nature Switzerland; Springer Nature Switzerland, pp.157-165, 2025, Lecture Notes on Data Engineering and Communications Technologies, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-81308-5_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05509072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux vidéo : des jeux à prendre au sérieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chantepie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.44-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réguler l’Internet des objets en 2023 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Editorial” of the &amp;quot;Special Issue on: Leveraging Technological Change: The Role of Business Models and Ecosystems”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Rayna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Striukova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise étendue à l'épreuve de la convergence... de la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longue traîne : levier numérique de la diversité culturelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des flux, une organisation repensée. Comprendre et réguler les moteurs de recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Internet des objets. Quels enjeux pour les Européens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Massit-Folea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques et management - Le point de vue de Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet long tail ou effet podium : une anlyse empirique des ventes de produits culturels en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRM et nouveaux modèles d'affaires pour les contenus numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux, modes d'appropriation et nouveaux comportements induits par la mise en oeuvre des NTIC à la Poste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Borzeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce électronique et nouvelle formes d'organisation dans le secteur de la distribution industrielle européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures numériques et aménagement du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France Stratégie. 2023, 205 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture in Times of COVID-19 Resilience, Recovery and Revival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Raevskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usman Khalid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03728114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux vidéo : l'industrie culturelle du XXIe siècle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chantepie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture-Deps. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de SciencesPo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Questions de culture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the Second International Conference on Digital Enterprise Design and Management DED&amp;M 2014, February 4-5, 2014, Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krob Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benghozi Pierre-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lonjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer - Advances in Intelligent Systems and Computing, pp.153, 2014, 978-3-319-04313-8. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04313-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Becker et les mondes de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Ecole polytechnique, pp.346, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00973157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Enterprise Design and Management 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Krob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowe Frantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 2013, 978-3642373169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision - L'ère du numériquee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Paracuellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La documentation française, pp.230, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web : enjeux de confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bergadaà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Burkhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.J. Benghozi, L. Bergadaà, E. Burkhart. de Boeck, 180 p., 2011, le Point sur.. e-business &amp; e-communication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le meilleur de la stratégie et du management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Huet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson Village Mondial, pp.304, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduite du changement organisationnel en lien avec les technologies de l'information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Stuchlik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Anact, pp.000, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondialisation et diversité culturelle. Le cas de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne (de) Saint Pulgent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFRI, pp.000, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail en réseau - Au-delà de l'organisation hiérarchique et des technologies de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Trahand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vardanega-Lachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.96, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail en réseau - Au-delà de l'organisation hiérarchique et des technologies de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Trahand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vardanega-Lachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.96, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation based competition et design systems dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Midler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.000, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrie et comportements créatifs : leçons du passé et recherches actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dutraive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Arena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burger-Helmchen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 174 | 2e trimestre 2021, 2021, Revue d'économie industrielle, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.10024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03351504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux vidéo, l’industrie culturelle du XXIème siècle ? [Pierre-Jean Benghozi]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies and business models of online platforms in CCIs: convergence or differentiation in the e-book sector?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Research Conference on “Cultural and Creative Industries, Knowledge Institutions and the Urban Environment”, University of Antwerp, Belgium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre et enseigner par le numérique : l'expérience &amp;quot; e-sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bergadaà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque International des Universités à l'Ère du Numérique - CIUEN - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La publication académique : moyens et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche, l'Université Saint-Joseph de Beyrouth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation and Regulation in the Digital Age : a Call for New Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European ITS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les moteurs de recherche : trou noir de la régulation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Google et les nouveaux services en ligne : impact sur l’économie du contenu et questions de propriété intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Bruxelles, France. pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New markets and organizations in the e-economics Issues and projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries musicales face aux évolutions technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Les industries culturelles en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designer Manufacturer Retailer' Configurations: an empirically derived taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Product Development Management Conference (IPDMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'évaluation à l'accountability dans les politiques de recherche : Leçon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été du GDR TICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations et articulations contemporaines des industries culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'économie de la culture "Création et diversité au miroir des industries culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Paris, France. pp.129-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Distribution Function: at the Heart of managing Cultural-Product Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Intern. Conf. on Arts et Cultural Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie de la culture et diversité culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Permanent sur le Pluralisme Culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bargaining and posted prices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque The Economics of E-Intermediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers de l'industrie culturelle et leur évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lundis de la Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie, sociologie et gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique CNRS: Marché, Organisation et Acteur au Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New geocultural spaces in globalisation: a synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Cultural Rights and Human Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers de l'industrie culturelle et leur évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lundis de la Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The management of museums: case study of big and small museums in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar on Cultural Projects for Development, UNDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design coordination with organizational departments of the firm in conception process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Conference EPIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture: de nouveaux paradigmes économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Canadien sur léntreprise de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tic et organisation : le hasard et la nécessité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque ICUST e-usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business models, organisation des marchés et des filières industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Nouvelle économie : théories et évidences"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mode communautaire : vers une nouvelle forme d'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bitouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque ICUST e-usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception process and organizational coordination in design-based industries : new structures and strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worskshop : La fabbrica della creatività : economia della moda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Turin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la chaîne de valeur ajoutée dans les entreprises ; deux exemples contrastés de nouvelles formes d'organisation et de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de l'Université de Technologie de Compiègne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il un modèle audiovisuel européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIè édition de The European Audiovisual Seminars (EASS) - Introduction générale et conclusions :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Turin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Economie de l'audiovisuel et du multimédia face à Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Marketing et cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et le cinéma - Protection et rémunération des ayants droits - intégration internet dans la chronologie des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 10ès Rencontres Cinématographiques de Beaune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Beaune, France. pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinéma et multimédia face à internet : évolution ou révolution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Toulouse, France. pp.64-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intranets et entreprises : technologie, apprentissages et organisation de la cohérence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5è Colloque AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la chaîne de valeur ajoutée dans les entreprises ; deux exemples contrastés de nouvelles formes d'organisation et de marché, in : Les PME face à l'innovation et à la gestion des connaissances : quel rôle jouent les grandes structures ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Séminaire annuel de l'Université de Technologie de Compiègne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Compiègne, France. pp.135-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search Engine : a Synthesis, Innovation & Regulation Chair, Workshop, 16 Mai 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId305"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509269v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Benghozi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Simon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321633v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile God&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Muller-Lagarde" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Noguera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.041.0167" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509286v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509243v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bacchini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Iannaccone" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509202v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509140v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Strati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.109" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815182v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984631v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889395v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chantepie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351506v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dutraive" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arena" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burger-Helmchen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.10029" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503856v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962327v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Salvador" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300929v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369426v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.217.0047" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101149v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chevalier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/dprg-12-2018-0079" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357964v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059748v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.008.0046" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314419v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101274v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Beffy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc B&#233;guin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bloch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.7998" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058117v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08427-3.p.0035" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005673v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110043v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078881v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381220v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccs.2015.12.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078918v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Elisa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123893v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522184v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080207v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091015v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258823v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Lyubareva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teaiki Fidele" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/IMO0020-8825440403" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091032v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2013.860194" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066416v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066414v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680533v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bergada&#224;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656840v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657999v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066412v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589177v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541008v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541040v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Benhamou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401587v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406623v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bureau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Massit-Foll&#233;a" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406199v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406211v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278136v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Abecassis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102677v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263075v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281118v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104477v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102773v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262990v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262725v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262989v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262906v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262947v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281113v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00231010v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Benghozi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262496v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262560v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262738v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gautier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Joseph" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262515v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Santagata" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00231011v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262555v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262561v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262556v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262497v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281109v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Yves Kervern" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278124v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262517v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262518v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263228v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263222v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263223v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262937v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Kavassalis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Solomon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263226v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263224v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263207v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bayart" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263220v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263221v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262530v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263219v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263217v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263218v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263225v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263216v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263215v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263227v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Matheu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509092v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9118" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240080v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509300v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503864v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503874v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503861v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56466-7_11" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079941v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/handbook-of-cultural-economics-third-edition-9781788975797.html" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101358v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres/collections/business-science-institute/ouvrage/515-entrepreneur-%C3%A0-l-universit%C3%A9.html" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091962v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399170v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544183v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/business-science-institute/ouvrage/454-le-projet-de-th%C3%A8se-de-dba.html" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674379v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544888v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544259v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705481v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600346v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676844v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586819v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631590v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539289v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538971v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539208v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572826v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405822v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405828v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263167v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263198v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263104v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262903v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263009v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262731v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262611v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281111v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262619v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262620v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262842v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rallet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262605v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262604v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262602v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charue-Duboc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Midler" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262603v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262606v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262863v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flichy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe d' Iribarne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278161v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278159v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278166v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509321v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509313v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509318v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918014v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918002v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365721v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issouf Fofana" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509072v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81308-5_15" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365709v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365694v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537215v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rayna" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Striukova" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407698v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407205v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406526v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405070v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Massit-Folea" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407267v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407225v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263105v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262843v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni Borzeix" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262529v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bono" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984509v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03728114v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Raevskikh" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Khalid" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Benghozi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674307v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100054280" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942413v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krob Daniel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benghozi Pierre-Jean" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lonjon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Panetto" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04313-5" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850709v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krob" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowe Frantz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973157v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657299v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Paracuellos" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572750v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Burkhart" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407397v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Huet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262953v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heraud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Stuchlik" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262511v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne (de) Saint Pulgent" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262581v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pollet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trahand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vardanega-Lachaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538298v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262599v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351504v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.10024" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698219v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083738v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686612v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589115v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278155v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278152v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gille" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vall&#233;e" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263066v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263131v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263130v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263127v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263132v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263017v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263025v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263026v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262966v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262965v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281108v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262969v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262967v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281112v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262968v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262799v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262798v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262785v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bitouzet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Soulier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262527v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262792v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262847v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262784v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaast" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262797v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262795v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262796v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262848v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403509v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602770v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Benghozi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ravs.004.0014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321633v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile God&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Muller-Lagarde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Noguera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.041.0167" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509243v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bacchini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Iannaccone" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509286v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509202v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509140v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Strati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.109" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509269v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Simon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815182v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984631v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889395v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chantepie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351506v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dutraive" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arena" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burger-Helmchen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.10029" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503856v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962327v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Salvador" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101149v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chevalier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/dprg-12-2018-0079" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357964v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059748v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.008.0046" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314419v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101274v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Beffy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc B&#233;guin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bloch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.7998" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369426v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.217.0047" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300929v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058117v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08427-3.p.0035" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005673v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110043v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381220v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccs.2015.12.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078881v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123893v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522184v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080207v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091015v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078918v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Elisa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258823v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Lyubareva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teaiki Fidele" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/IMO0020-8825440403" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091032v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2013.860194" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066416v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066414v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680533v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bergada&#224;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066412v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656840v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657999v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589177v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541008v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541040v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Benhamou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401587v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406623v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bureau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Massit-Foll&#233;a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406199v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406211v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278136v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Abecassis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102677v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263075v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281118v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104477v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102773v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262990v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262725v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262989v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262906v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262947v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281113v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00231010v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Benghozi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262496v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262560v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262738v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gautier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Joseph" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00231011v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262555v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262556v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262561v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Santagata" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262497v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262515v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281109v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Yves Kervern" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278124v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262517v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262518v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263228v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263222v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263223v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262937v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Kavassalis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Solomon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263224v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263226v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263207v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bayart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263220v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263221v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262530v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263219v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263217v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263218v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263225v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263216v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263215v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263227v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Matheu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05596983v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.3c5wday7v" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509321v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509313v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509318v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918014v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918002v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365721v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issouf Fofana" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509092v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9118" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240080v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509300v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503874v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503861v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56466-7_11" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503864v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079941v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/handbook-of-cultural-economics-third-edition-9781788975797.html" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101358v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres/collections/business-science-institute/ouvrage/515-entrepreneur-%C3%A0-l-universit%C3%A9.html" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091962v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399170v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544888v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/business-science-institute/ouvrage/454-le-projet-de-th%C3%A8se-de-dba.html" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674379v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544259v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544183v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705481v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676844v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586819v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631590v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600346v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538971v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539208v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539289v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572826v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405822v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405828v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263167v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263198v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263104v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263009v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262903v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262731v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262611v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281111v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262619v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262842v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rallet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262620v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262603v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262863v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flichy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe d' Iribarne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262606v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262602v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charue-Duboc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Midler" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262604v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262605v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278159v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278166v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278161v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509072v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81308-5_15" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365709v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365694v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537215v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rayna" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Striukova" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407698v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406526v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407267v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405070v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Massit-Folea" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407225v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407205v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263105v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262843v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni Borzeix" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262529v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bono" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984509v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03728114v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Raevskikh" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Khalid" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Benghozi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674307v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100054280" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942413v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krob Daniel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benghozi Pierre-Jean" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lonjon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Panetto" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04313-5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973157v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850709v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krob" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowe Frantz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657299v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Paracuellos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572750v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Burkhart" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407397v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Huet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262953v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heraud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Stuchlik" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262511v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne (de) Saint Pulgent" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262581v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pollet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trahand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vardanega-Lachaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538298v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262599v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351504v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.10024" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698219v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083738v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686612v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589115v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278152v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gille" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vall&#233;e" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278155v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263131v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263130v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263127v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263132v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263066v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263017v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263025v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263026v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281108v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262969v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262967v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281112v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262968v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262966v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262965v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262799v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262798v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262785v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bitouzet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Soulier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262527v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262797v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262795v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262796v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262848v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262847v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262784v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaast" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262792v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403509v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>