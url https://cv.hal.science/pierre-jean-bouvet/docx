--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1464,3591 +1464,3634 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (41)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Adaptive Stopping Criterion for Sparse Channel Estimation in MIMO-OFDM Underwater Acoustic Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Chové</w:t>
+                <w:t xml:space="preserve">Cooperative Repeated Game with Q-Learning for Fair Multi-User Underwater Acoustic Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Gharsalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sameh Najeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2025 Brest</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New trends in image communication and signal processing workshop (NTRICS 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SUP'COM, Jan 2026, Tunis, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05213644v1</w:t>
+                <w:t xml:space="preserve">hal-05558294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive MIMO Channel Model for Underwater Acoustic Communications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">A New Adaptive Stopping Criterion for Sparse Channel Estimation in MIMO-OFDM Underwater Acoustic Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chové</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANEXT 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCEANS 2025 Brest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE; MTS, Jun 2025, Brest, France. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS58557.2025.11104647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649174v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative Doppler-shift estimation design for underwater acoustic communication modem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Forjonel</w:t>
+                <w:t xml:space="preserve">Massive MIMO Channel Model for Underwater Acoustic Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chové</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Léo-Paul Pelletier</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANEXT 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">, Jun 2024, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771137v1</w:t>
+                <w:t xml:space="preserve">hal-04649174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolution estimation of acoustic parameters in shallow waters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Paviet-Salomon</w:t>
+                <w:t xml:space="preserve">An innovative Doppler-shift estimation design for underwater acoustic communication modem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lalevée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forjonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo-Paul Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANEXT 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IUML, Jun 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">, Jun 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771086v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressed Sensing for MIMO-OFDM Underwater Acoustic Channel Single-Block Estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Chové</w:t>
+                <w:t xml:space="preserve">Super-resolution estimation of acoustic parameters in shallow waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafaa Lyes Abbassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcem Gazzah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Paviet-Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Seventh Underwater Communications and Networking Conference (UComms)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OCEANEXT 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUML, Jun 2024, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04915165v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nash Bargaining Game for Cooperative Resource Allocation in Underwater Acoustic Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khouloud Gharsalli</w:t>
+                <w:t xml:space="preserve">Compressed Sensing for MIMO-OFDM Underwater Acoustic Channel Single-Block Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chové</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sameh Najeh</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Wireless Communications &amp; Mobile Computing Conference (IWCMC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 Seventh Underwater Communications and Networking Conference (UComms)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Sestri Levante, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/UComms64662.2024.10847984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631526v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Acoustic Sensors for AUV geolocalization in deep sea environments.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nash Bargaining Game for Cooperative Resource Allocation in Underwater Acoustic Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Gharsalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thurian Le Du</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sameh Najeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sea Tech Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Brest (France), France</w:t>
+              <w:t xml:space="preserve">International Wireless Communications &amp; Mobile Computing Conference (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2024, Ayia Napa, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008330v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel Model for Massive MIMO Shallow Underwater Acoustic Communications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distributed Acoustic Sensors for AUV geolocalization in deep sea environments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Josse</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Paviet Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Constantinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hartog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thurian Le Du</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2024 - SINGAPORE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sea Tech Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Brest (France), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04626696v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea experimentation of single beacon simultaneous localization and communication for AUV navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Garin</w:t>
+                <w:t xml:space="preserve">Channel Model for Massive MIMO Shallow Underwater Acoustic Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chové</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Tomasi</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCEANS 2024 - SINGAPORE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Singapour, Singapore. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS51537.2024.10706263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04132884v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-cooperative Resource Allocation Game-Theoretic Approach in Underwater Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khouloud Gharsalli</w:t>
+                <w:t xml:space="preserve">Sea experimentation of single beacon simultaneous localization and communication for AUV navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forjonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Tomasi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Wireless Communications and Mobile Computing (IWCMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OCEANS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Limerick, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04207449v1</w:t>
+                <w:t xml:space="preserve">hal-04132884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptivity in Multi Modal Underwater Mobile Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antony Pottier</w:t>
+                <w:t xml:space="preserve">Non-cooperative Resource Allocation Game-Theoretic Approach in Underwater Acoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Gharsalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sameh Najeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UACE 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 International Wireless Communications and Mobile Computing (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2023, Marrakesh, Morocco. pp.632-637, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC58020.2023.10182682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207420v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of autonomous underwater vehicle positioning by acoustic communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Garin</w:t>
+                <w:t xml:space="preserve">Adaptivity in Multi Modal Underwater Mobile Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Tomasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Tomasi</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo-Paul Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Gazzah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sea Tech Week 2022 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">UACE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Kalamata, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814661v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiuser MIMO as a multiaccess technique for mobile underwater acoustic networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance of autonomous underwater vehicle positioning by acoustic communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B Tomasi</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forjonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Tomasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique Université de Nantes, Capteurs communicants pour le génie océanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Sea Tech Week 2022 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03725221v1</w:t>
+                <w:t xml:space="preserve">hal-03814661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MarTERA UNDINA project: a multi-modal communication and network-aided positioning system for marine robotics and benthic stations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiuser MIMO as a multiaccess technique for mobile underwater acoustic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Tomasi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th annual Underwater Technology Conference - UTC'22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bergen, Norway</w:t>
+              <w:t xml:space="preserve">Journée Scientifique Université de Nantes, Capteurs communicants pour le génie océanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779076v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental risk assessment of an underwater acoustic mobile network</w:t>
+                <w:t xml:space="preserve">MarTERA UNDINA project: a multi-modal communication and network-aided positioning system for marine robotics and benthic stations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Tomasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Blandin</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie B. Holstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingvar Henne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bard Henriksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth Underwater Communications and Networking Conference - UComms'22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lerici, France</w:t>
+              <w:t xml:space="preserve">28th annual Underwater Technology Conference - UTC'22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779023v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous underwater acoustic localization and communication: an experimental study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental risk assessment of an underwater acoustic mobile network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Tomasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Plonchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksiy Kebkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Sixth Underwater Communications and Networking Conference - UComms'22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lerici, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456667v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of Multi-User MIMO Underwater Acoustic Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antony Pottier</w:t>
+                <w:t xml:space="preserve">Simultaneous underwater acoustic localization and communication: an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Vanwynsberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forjonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Tomasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Forjonel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 fifth Underwater Communications and Networking Conference (UComms)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Lerici, Italy</w:t>
+              <w:t xml:space="preserve">OCEANS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03376552v1</w:t>
+                <w:t xml:space="preserve">hal-03456667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel State Information acquisition in bidirectional underwater acoustic communications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefano Tomasin</w:t>
+                <w:t xml:space="preserve">Performance evaluation of Multi-User MIMO Underwater Acoustic Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forjonel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on EU-funded Marine Robotics and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Integrated Systems for Marine Environment (ISME), Jul 2021, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">2021 fifth Underwater Communications and Networking Conference (UComms)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Lerici, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281824v1</w:t>
+                <w:t xml:space="preserve">hal-03376552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple access acoustic communication in underwater mobile networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bernard</w:t>
+                <w:t xml:space="preserve">Channel State Information acquisition in bidirectional underwater acoustic communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Tomasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James C. Preisig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Tomasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 fifth Underwater Communications and Networking Conference (UComms)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Virtual, France</w:t>
+              <w:t xml:space="preserve">Workshop on EU-funded Marine Robotics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Integrated Systems for Marine Environment (ISME), Jul 2021, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344415v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless data transfer for autonomous underwater vehicle docking station</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple access acoustic communication in underwater mobile networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forjonel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, San Diego, CA, United States</w:t>
+              <w:t xml:space="preserve">2021 fifth Underwater Communications and Networking Conference (UComms)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03454717v1</w:t>
+                <w:t xml:space="preserve">hal-03344415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LMAIR : an innovative network of instrumented platforms for marine and underwater technologies</w:t>
+                <w:t xml:space="preserve">Contactless data transfer for autonomous underwater vehicle docking station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forjonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Tomasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Auffret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sea Tech Week / Moqesm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Brest (virtual), France</w:t>
+              <w:t xml:space="preserve">OCEANS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, San Diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022067v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03454717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Area-only method for underwater object tracking using autonomous vehicles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LMAIR : an innovative network of instrumented platforms for marine and underwater technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forjonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2019 - Marseille</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sea Tech Week / Moqesm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Brest (virtual), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025500v1</w:t>
+                <w:t xml:space="preserve">hal-03022067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of Doppler-shift estimation for simultaneous underwater acoustic localization and communication</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Area-only method for underwater object tracking using autonomous vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Masmitja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spartacus Gomariz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Del-Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Kieft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom O'Reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS 2019 - Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Marseille, France. pp.1-5, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8867265⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Marseille, France. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8867277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025555v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiuser underwater acoustic communication for an AUV fleet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bernard</w:t>
+                <w:t xml:space="preserve">On the use of Doppler-shift estimation for simultaneous underwater acoustic localization and communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forjonel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS 2019 - Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Marseille, France. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8867087⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Marseille, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8867265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025517v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Local Charged Particle Swarm Optimization to track an underwater mobile source</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andreas Arnold</w:t>
+                <w:t xml:space="preserve">Multiuser underwater acoustic communication for an AUV fleet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MTS/IEEE Oceans</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCEANS 2019 - Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8867087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02932492v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative receivers for linear precoded MIMO system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Local Charged Particle Swarm Optimization to track an underwater mobile source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on turbo codes and related topics, April 3-7, Munich, Germany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Munich, Germany</w:t>
+              <w:t xml:space="preserve">MTS/IEEE Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874695v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative receiver for Linear Precoded MIMO systems</w:t>
+                <w:t xml:space="preserve">Iterative receivers for linear precoded MIMO system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 th International Symposium on Turbo Codes</w:t>
+              <w:t xml:space="preserve">4th International Symposium on turbo codes and related topics, April 3-7, Munich, Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401640v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Coherent and Non-Coherent Space Time Schemes for Frequency Selective Fast-Varying Channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Le Saux</w:t>
+                <w:t xml:space="preserve">Iterative receiver for Linear Precoded MIMO systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Wireless Communication Systems, ISWCS 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Sienne, Italy. pp.32-36</w:t>
+              <w:t xml:space="preserve">4 th International Symposium on Turbo Codes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401655v1</w:t>
+                <w:t xml:space="preserve">hal-00401640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de technique MIMO cohérents et non-cohérentes sur canal rapide sélectif en fréquence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Comparison of Coherent and Non-Coherent Space Time Schemes for Frequency Selective Fast-Varying Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes Chercheurs francophones dans les domaines des STIC (MajecSTIC 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Rennes, France. pp.413-416</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on Wireless Communication Systems, ISWCS 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Sienne, Italy. pp.32-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400253v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de technique MIMO cohérents et non-cohérentes sur canal rapide sélectif en fréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marilyne Hélard</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MajecSTIC 2005 : Manifestation des Jeunes Chercheurs francophones dans les domaines des STIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRISA – IETR – LTSI, Nov 2005, Rennes, pp.413-416</w:t>
+              <w:t xml:space="preserve">Jeunes Chercheurs francophones dans les domaines des STIC (MajecSTIC 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Rennes, France. pp.413-416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000732v1</w:t>
+                <w:t xml:space="preserve">hal-00400253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near optimal performance for high data rate MIMO MC-CDMA scheme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison de technique MIMO cohérents et non-cohérentes sur canal rapide sélectif en fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Hélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-Multi-carrier Spread Spectrum, MC-SS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Oberpfaffenhofen, Germany</w:t>
+              <w:t xml:space="preserve">MajecSTIC 2005 : Manifestation des Jeunes Chercheurs francophones dans les domaines des STIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRISA – IETR – LTSI, Nov 2005, Rennes, pp.413-416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401648v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient iterative receiver for spatial multiplexed OFDM system over time and frequency selective channels</w:t>
+                <w:t xml:space="preserve">Near optimal performance for high data rate MIMO MC-CDMA scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6 th World Wireless Congress, WWC 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">IEEE-Multi-carrier Spread Spectrum, MC-SS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Oberpfaffenhofen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401661v1</w:t>
+                <w:t xml:space="preserve">hal-00401648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low complexity iterative receiver for Linear Precoded OFDM</w:t>
               </w:r>
@@ -5116,825 +5159,907 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00008005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low complexity iterative receiver for Non-Orthogonal Space-Time Block Code with channel coding</w:t>
+                <w:t xml:space="preserve">Efficient iterative receiver for spatial multiplexed OFDM system over time and frequency selective channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2004, 5 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6 th World Wireless Congress, WWC 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00005813v1</w:t>
+                <w:t xml:space="preserve">hal-00401661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low complexity iterative decoding for non-orthogonal space time block code with channel coding</w:t>
+                <w:t xml:space="preserve">Low complexity iterative receiver for Non-Orthogonal Space-Time Block Code with channel coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Nir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Los Angeles, United States. pp.1289-1293</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846941v1</w:t>
+                <w:t xml:space="preserve">hal-00005813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial multiplexed coded MC-CDMA with iterative decoding, Personal, Indoor and Mobile Radio Communications</w:t>
+                <w:t xml:space="preserve">Low complexity iterative decoding for non-orthogonal space time block code with channel coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Hélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Nir</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Le Gouable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2004 15th IEEE International Symposium on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Barcelone, Spain. pp.801-804</w:t>
+              <w:t xml:space="preserve">IEEE 60th Semiannual Vehicular Technology Conference 2004 VTC2004-Fall</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Los Angeles, United States. pp.1289-1293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00781190v1</w:t>
+                <w:t xml:space="preserve">hal-00846941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low complexity iterative receiver for linear precoded MIMO systems</w:t>
+                <w:t xml:space="preserve">Spatial multiplexed coded MC-CDMA with iterative decoding, Personal, Indoor and Mobile Radio Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Nir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2004, 5 p</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Le Gouable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PIMRC 2004 15th IEEE International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Barcelone, Spain. pp.801-804</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00005809v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPATIAL MULTIPLEXED CODED MC-CDMA WITH ITERATIVE RECEIVER</w:t>
+                <w:t xml:space="preserve">Low complexity iterative receiver for linear precoded MIMO systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Hélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Nir</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2004, 4 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00005812v1</w:t>
+                <w:t xml:space="preserve">hal-00005809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low complexity iterative decoding for linear precoded MIMO system</w:t>
+                <w:t xml:space="preserve">SPATIAL MULTIPLEXED CODED MC-CDMA WITH ITERATIVE RECEIVER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Nir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Sydney, Australia. pp.17-21</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Le Gouable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00781195v1</w:t>
+                <w:t xml:space="preserve">hal-00005812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which interleaver for Turbo-equalization system on frequency and time selective channels for high order modulations?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low complexity iterative decoding for linear precoded MIMO system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Laot</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Nir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Signal Processing Advances in Wireless Communications, 2003 SPAWC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Rome, Italy. pp.673-677</w:t>
+              <w:t xml:space="preserve">Spread Spectrum Techniques and Applications ISSSTA 2004 IEEE Eighth International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Sydney, Australia. pp.17-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401682v1</w:t>
+                <w:t xml:space="preserve">hal-00781195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Which interleaver for Turbo-equalization system on frequency and time selective channels for high order modulations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Hélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Workshop on Signal Processing Advances in Wireless Communications, 2003 SPAWC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Rome, Italy. pp.673-677</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On performance of a Turbo Equalizer including Blind Equalizer over Time and Frequency selective Channel. Comparison of BER performance with a COFDM system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.M. Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Siaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Turbo Codes, ISTC'2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5944,51 +6069,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé d'émission d'un signal ayant subi un précodage linéaire, procédé de réception, signal, dispositifs et programmes d'ordinateur correspondants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5997,73 +6122,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: WO2006EP68925. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de réception itératif d'un signal multiporteuse à annulation d'interférence, récepteur et programme d'ordinateur correspondants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6072,73 +6197,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2006048374. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé d'émission d'un signal ayant subi un précodage linéaire, procédé de réception, signal, dispositifs et programmes d'ordinateur correspondants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6147,73 +6272,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 05-12041. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de réception itératif d'un signal multiporteuse à annulation d'interférence, récepteur et programme d'ordinateur correspondants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6222,73 +6347,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 05 02319. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de réception d'un signal ayant subi un précodage linéaire et un codage de canal, dispositif de réception et produit programme d'ordinateurs correspondants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6310,73 +6435,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Nir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 04 364035.8. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de réception itératif pour système de type MIMO : récepteur et programme d'ordinateur correspondants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6398,73 +6523,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Nir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Union européenne, N° de brevet: 04 11787. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de réception itératif pour codes espace-temps appliqués aux systèmes MIMO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6473,77 +6598,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Nir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Le Gouable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 03-10360. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6553,100 +6678,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récepteurs itératifs pout systèmes multi-antennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">domain_stic.theo. INSA de Rennes, 2005. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6656,105 +6781,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communications acoustiques pour les réseaux sous-marins sans fils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université de Bretagne Occidentale Brest, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03018851v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId155"/>
+      <w:footerReference w:type="default" r:id="rId156"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6901,51 +7026,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311683v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Gharsalli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Najeh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Pors" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Najjar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Bouvet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3582918" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778547v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Garin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Tomasi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forjonel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vanwynsberghe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12111964" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487664v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Pottier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2023.3331774" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842246v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bernard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22218518" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231490v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Arnold" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11073179" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903378v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20051527" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025352v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Masmitja" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Navarro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gomariz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguzzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kieft" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.abc3701" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975480v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auffret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2019.2916120" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022976v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Masmitja" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spartacus Gomariz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin del Rio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Kieft" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O&#8217;reilly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025372v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqi Bai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18113815" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01162154v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline H&#233;lard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-013-0353-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401200v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Nir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05213644v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chov&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Josse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104647" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649174v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771137v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lalev&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Paul Pelletier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771086v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafaa Lyes Abbassen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcem Gazzah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paviet-Salomon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915165v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms64662.2024.10847984" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631526v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Besbes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008330v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paviet Salomon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Constantinou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hartog" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thurian Le Du" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626696v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS51537.2024.10706263" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132884v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207449v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC58020.2023.10182682" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207420v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Gazzah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814661v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725221v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pottier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tomasi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779076v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B. Holstad" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingvar Henne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bard Henriksen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779023v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plonchart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Kebkal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blandin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456667v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376552v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281824v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Preisig" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tomasin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344415v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454717v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Tomasi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Amirat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022067v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025500v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Del-Rio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O'Reilly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867277" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025555v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pottier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Auffret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867265" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025517v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867087" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932492v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Aubry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874695v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Masson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401640v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401655v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Saux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400253v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000732v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Saux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne H&#233;lard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401648v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401661v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008005v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005813v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846941v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781190v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Gouable" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005809v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005812v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781195v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401682v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401678v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Morgan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Siaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711225v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711234v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408237v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408236v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408234v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408235v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408231v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011415v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03018851v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311683v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Gharsalli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Najeh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Pors" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Najjar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Bouvet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3582918" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778547v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Garin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Tomasi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forjonel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vanwynsberghe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12111964" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487664v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Pottier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2023.3331774" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842246v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bernard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22218518" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231490v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Arnold" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11073179" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903378v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20051527" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025352v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Masmitja" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Navarro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gomariz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguzzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kieft" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.abc3701" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975480v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auffret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2019.2916120" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022976v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Masmitja" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spartacus Gomariz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin del Rio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Kieft" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O&#8217;reilly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025372v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqi Bai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18113815" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01162154v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline H&#233;lard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-013-0353-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401200v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Nir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558294v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05213644v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chov&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Josse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104647" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649174v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771137v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lalev&#233;e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Paul Pelletier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771086v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafaa Lyes Abbassen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcem Gazzah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paviet-Salomon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915165v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms64662.2024.10847984" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631526v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Besbes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008330v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paviet Salomon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Constantinou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hartog" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thurian Le Du" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626696v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS51537.2024.10706263" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132884v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207449v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC58020.2023.10182682" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207420v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Gazzah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814661v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725221v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pottier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tomasi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779076v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B. Holstad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingvar Henne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bard Henriksen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779023v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plonchart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Kebkal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blandin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456667v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376552v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281824v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Preisig" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tomasin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344415v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454717v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Tomasi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Amirat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022067v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025500v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Del-Rio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O'Reilly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867277" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025555v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pottier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Auffret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867265" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025517v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867087" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932492v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Aubry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874695v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Masson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401640v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401655v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Saux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400253v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000732v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Saux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne H&#233;lard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401648v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008005v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401661v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005813v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846941v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781190v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Gouable" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005809v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005812v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781195v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401682v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401678v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Morgan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Siaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711225v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711234v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408237v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408236v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408234v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408235v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408231v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011415v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03018851v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>