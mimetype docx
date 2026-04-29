--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -1740,351 +1740,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive MIMO Channel Model for Underwater Acoustic Communications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Laot</w:t>
+                <w:t xml:space="preserve">Super-resolution estimation of acoustic parameters in shallow waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafaa Lyes Abbassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcem Gazzah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Paviet-Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANEXT 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, NANTES, France</w:t>
+              <w:t xml:space="preserve">, IUML, Jun 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04649174v1</w:t>
+                <w:t xml:space="preserve">hal-04771086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative Doppler-shift estimation design for underwater acoustic communication modem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lalevée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forjonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo-Paul Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANEXT 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolution estimation of acoustic parameters in shallow waters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Paviet-Salomon</w:t>
+                <w:t xml:space="preserve">Massive MIMO Channel Model for Underwater Acoustic Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chové</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANEXT 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IUML, Jun 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">, Jun 2024, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771086v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressed Sensing for MIMO-OFDM Underwater Acoustic Channel Single-Block Estimation</w:t>
               </w:r>
@@ -2181,269 +2181,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nash Bargaining Game for Cooperative Resource Allocation in Underwater Acoustic Communication</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distributed Acoustic Sensors for AUV geolocalization in deep sea environments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hichem Besbes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sameh Najeh</w:t>
+                <w:t xml:space="preserve">Thomas Paviet Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Constantinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hartog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thurian Le Du</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Wireless Communications &amp; Mobile Computing Conference (IWCMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, May 2024, Ayia Napa, France</w:t>
+              <w:t xml:space="preserve">Sea Tech Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Brest (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631526v1</w:t>
+                <w:t xml:space="preserve">hal-05008330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Acoustic Sensors for AUV geolocalization in deep sea environments.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nash Bargaining Game for Cooperative Resource Allocation in Underwater Acoustic Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Gharsalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thurian Le Du</w:t>
+                <w:t xml:space="preserve">Hichem Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sameh Najeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sea Tech Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Brest (France), France</w:t>
+              <w:t xml:space="preserve">International Wireless Communications &amp; Mobile Computing Conference (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2024, Ayia Napa, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008330v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channel Model for Massive MIMO Shallow Underwater Acoustic Communications</w:t>
               </w:r>
@@ -2693,51 +2693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameh Najeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Pors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2827,51 +2827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo-Paul Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Gazzah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4488,1260 +4488,1260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative receivers for linear precoded MIMO system</w:t>
+                <w:t xml:space="preserve">Iterative receiver for Linear Precoded MIMO systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Charlotte Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Masson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on turbo codes and related topics, April 3-7, Munich, Germany</w:t>
+              <w:t xml:space="preserve">4 th International Symposium on Turbo Codes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874695v1</w:t>
+                <w:t xml:space="preserve">hal-00401640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative receiver for Linear Precoded MIMO systems</w:t>
+                <w:t xml:space="preserve">Iterative receivers for linear precoded MIMO system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 th International Symposium on Turbo Codes</w:t>
+              <w:t xml:space="preserve">4th International Symposium on turbo codes and related topics, April 3-7, Munich, Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401640v1</w:t>
+                <w:t xml:space="preserve">hal-01874695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Coherent and Non-Coherent Space Time Schemes for Frequency Selective Fast-Varying Channels</w:t>
+                <w:t xml:space="preserve">Comparaison de technique MIMO cohérents et non-cohérentes sur canal rapide sélectif en fréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Wireless Communication Systems, ISWCS 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Sienne, Italy. pp.32-36</w:t>
+              <w:t xml:space="preserve">Jeunes Chercheurs francophones dans les domaines des STIC (MajecSTIC 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Rennes, France. pp.413-416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401655v1</w:t>
+                <w:t xml:space="preserve">hal-00400253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de technique MIMO cohérents et non-cohérentes sur canal rapide sélectif en fréquence</w:t>
+                <w:t xml:space="preserve">Comparison of Coherent and Non-Coherent Space Time Schemes for Frequency Selective Fast-Varying Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes Chercheurs francophones dans les domaines des STIC (MajecSTIC 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Rennes, France. pp.413-416</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on Wireless Communication Systems, ISWCS 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Sienne, Italy. pp.32-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00400253v1</w:t>
+                <w:t xml:space="preserve">hal-00401655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de technique MIMO cohérents et non-cohérentes sur canal rapide sélectif en fréquence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Near optimal performance for high data rate MIMO MC-CDMA scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MajecSTIC 2005 : Manifestation des Jeunes Chercheurs francophones dans les domaines des STIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRISA – IETR – LTSI, Nov 2005, Rennes, pp.413-416</w:t>
+              <w:t xml:space="preserve">IEEE-Multi-carrier Spread Spectrum, MC-SS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Oberpfaffenhofen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000732v1</w:t>
+                <w:t xml:space="preserve">hal-00401648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near optimal performance for high data rate MIMO MC-CDMA scheme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison de technique MIMO cohérents et non-cohérentes sur canal rapide sélectif en fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Hélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-Multi-carrier Spread Spectrum, MC-SS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Oberpfaffenhofen, Germany</w:t>
+              <w:t xml:space="preserve">MajecSTIC 2005 : Manifestation des Jeunes Chercheurs francophones dans les domaines des STIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRISA – IETR – LTSI, Nov 2005, Rennes, pp.413-416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401648v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low complexity iterative receiver for Linear Precoded OFDM</w:t>
+                <w:t xml:space="preserve">Efficient iterative receiver for spatial multiplexed OFDM system over time and frequency selective channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2005, pp.1-5</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6 th World Wireless Congress, WWC 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00008005v1</w:t>
+                <w:t xml:space="preserve">hal-00401661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient iterative receiver for spatial multiplexed OFDM system over time and frequency selective channels</w:t>
+                <w:t xml:space="preserve">Low complexity iterative receiver for Linear Precoded OFDM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, San Francisco, United States</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Nir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401661v1</w:t>
+                <w:t xml:space="preserve">hal-00008005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low complexity iterative receiver for Non-Orthogonal Space-Time Block Code with channel coding</w:t>
+                <w:t xml:space="preserve">Low complexity iterative decoding for non-orthogonal space time block code with channel coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Nir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2004, 5 p</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE 60th Semiannual Vehicular Technology Conference 2004 VTC2004-Fall</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Los Angeles, United States. pp.1289-1293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00005813v1</w:t>
+                <w:t xml:space="preserve">hal-00846941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low complexity iterative decoding for non-orthogonal space time block code with channel coding</w:t>
+                <w:t xml:space="preserve">Spatial multiplexed coded MC-CDMA with iterative decoding, Personal, Indoor and Mobile Radio Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Nir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Le Nir</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Le Gouable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 60th Semiannual Vehicular Technology Conference 2004 VTC2004-Fall</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Los Angeles, United States. pp.1289-1293</w:t>
+              <w:t xml:space="preserve">PIMRC 2004 15th IEEE International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Barcelone, Spain. pp.801-804</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846941v1</w:t>
+                <w:t xml:space="preserve">hal-00781190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial multiplexed coded MC-CDMA with iterative decoding, Personal, Indoor and Mobile Radio Communications</w:t>
+                <w:t xml:space="preserve">Low complexity iterative receiver for linear precoded MIMO systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Hélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Nir</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Le Gouable</w:t>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">hal-00781190v1</w:t>
+                <w:t xml:space="preserve">hal-00005809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low complexity iterative receiver for linear precoded MIMO systems</w:t>
+                <w:t xml:space="preserve">SPATIAL MULTIPLEXED CODED MC-CDMA WITH ITERATIVE RECEIVER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Nir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2004, 5 p</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Le Gouable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00005809v1</w:t>
+                <w:t xml:space="preserve">hal-00005812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPATIAL MULTIPLEXED CODED MC-CDMA WITH ITERATIVE RECEIVER</w:t>
+                <w:t xml:space="preserve">Low complexity iterative receiver for Non-Orthogonal Space-Time Block Code with channel coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Hélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Nir</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2004, 4 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00005812v1</w:t>
+                <w:t xml:space="preserve">hal-00005813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low complexity iterative decoding for linear precoded MIMO system</w:t>
               </w:r>
@@ -5822,51 +5822,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which interleaver for Turbo-equalization system on frequency and time selective channels for high order modulations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5956,51 +5956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.M. Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6227,177 +6227,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé d'émission d'un signal ayant subi un précodage linéaire, procédé de réception, signal, dispositifs et programmes d'ordinateur correspondants</w:t>
+                <w:t xml:space="preserve">Procédé de réception itératif d'un signal multiporteuse à annulation d'interférence, récepteur et programme d'ordinateur correspondants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: 05-12041. 2005</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: 05 02319. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00408237v1</w:t>
+                <w:t xml:space="preserve">hal-00408236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de réception itératif d'un signal multiporteuse à annulation d'interférence, récepteur et programme d'ordinateur correspondants</w:t>
+                <w:t xml:space="preserve">Procédé d'émission d'un signal ayant subi un précodage linéaire, procédé de réception, signal, dispositifs et programmes d'ordinateur correspondants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: 05 02319. 2005</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: 05-12041. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00408236v1</w:t>
+                <w:t xml:space="preserve">hal-00408237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de réception d'un signal ayant subi un précodage linéaire et un codage de canal, dispositif de réception et produit programme d'ordinateurs correspondants</w:t>
               </w:r>
@@ -6598,51 +6598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Nir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Le Gouable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 03-10360. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7026,51 +7026,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311683v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Gharsalli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Najeh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Pors" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Najjar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Bouvet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3582918" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778547v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Garin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Tomasi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forjonel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vanwynsberghe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12111964" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487664v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Pottier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2023.3331774" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842246v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bernard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22218518" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231490v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Arnold" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11073179" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903378v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20051527" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025352v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Masmitja" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Navarro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gomariz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguzzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kieft" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.abc3701" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975480v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auffret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2019.2916120" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022976v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Masmitja" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spartacus Gomariz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin del Rio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Kieft" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O&#8217;reilly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025372v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqi Bai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18113815" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01162154v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline H&#233;lard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-013-0353-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401200v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Nir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558294v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05213644v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chov&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Josse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104647" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649174v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771137v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lalev&#233;e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Paul Pelletier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771086v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafaa Lyes Abbassen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcem Gazzah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paviet-Salomon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915165v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms64662.2024.10847984" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631526v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Besbes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008330v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paviet Salomon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Constantinou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hartog" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thurian Le Du" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626696v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS51537.2024.10706263" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132884v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207449v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC58020.2023.10182682" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207420v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Gazzah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814661v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725221v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pottier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tomasi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779076v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B. Holstad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingvar Henne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bard Henriksen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779023v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plonchart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Kebkal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blandin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456667v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376552v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281824v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Preisig" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tomasin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344415v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454717v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Tomasi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Amirat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022067v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025500v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Del-Rio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O'Reilly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867277" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025555v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pottier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Auffret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867265" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025517v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867087" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932492v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Aubry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874695v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Masson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401640v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401655v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Saux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400253v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000732v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Saux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne H&#233;lard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401648v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008005v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401661v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005813v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846941v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781190v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Gouable" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005809v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005812v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781195v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401682v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401678v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Morgan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Siaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711225v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711234v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408237v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408236v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408234v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408235v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408231v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011415v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03018851v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311683v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Gharsalli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Najeh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Pors" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Najjar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Bouvet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3582918" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778547v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Garin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Tomasi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forjonel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vanwynsberghe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12111964" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487664v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Pottier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2023.3331774" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842246v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bernard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22218518" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231490v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Arnold" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11073179" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903378v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20051527" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025352v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Masmitja" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Navarro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gomariz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguzzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kieft" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.abc3701" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975480v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auffret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2019.2916120" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022976v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Masmitja" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spartacus Gomariz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin del Rio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Kieft" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O&#8217;reilly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025372v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqi Bai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18113815" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01162154v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline H&#233;lard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-013-0353-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401200v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Nir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558294v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05213644v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chov&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Josse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104647" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771086v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafaa Lyes Abbassen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcem Gazzah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paviet-Salomon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771137v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lalev&#233;e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Paul Pelletier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649174v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915165v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms64662.2024.10847984" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008330v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paviet Salomon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Constantinou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hartog" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thurian Le Du" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631526v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Besbes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626696v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS51537.2024.10706263" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132884v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207449v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC58020.2023.10182682" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207420v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Gazzah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814661v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725221v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pottier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tomasi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779076v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B. Holstad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingvar Henne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bard Henriksen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779023v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plonchart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Kebkal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blandin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456667v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376552v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281824v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Preisig" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tomasin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344415v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454717v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Tomasi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Amirat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022067v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025500v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Del-Rio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O'Reilly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867277" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025555v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pottier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Auffret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867265" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025517v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867087" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932492v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Aubry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401640v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Masson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874695v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400253v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Saux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401655v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401648v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000732v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Saux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne H&#233;lard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401661v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008005v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846941v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781190v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Gouable" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005809v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005812v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005813v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781195v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401682v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401678v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Morgan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Siaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711225v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711234v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408236v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408237v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408234v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408235v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408231v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011415v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03018851v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>