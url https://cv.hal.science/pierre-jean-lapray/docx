--- v0 (2026-03-21)
+++ v1 (2026-05-05)
@@ -334,299 +334,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between reflectance and degree of polarization in the VNIR-SWIR: A case study on art paintings with polarimetric reflectance imaging spectroscopy</w:t>
+                <w:t xml:space="preserve">Passive Polarized Vision for Autonomous Vehicles: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Grillini</w:t>
+                <w:t xml:space="preserve">Julien R Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyes Aksas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
+                <w:t xml:space="preserve">Stéphane Viollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Foulonneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Thomas</w:t>
+                <w:t xml:space="preserve">Thomas Kronland-Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Moutenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0303018⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (11), pp.3312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s24113312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04572507v1</w:t>
+                <w:t xml:space="preserve">hal-04584024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive Polarized Vision for Autonomous Vehicles: A Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien R Serres</w:t>
+                <w:t xml:space="preserve">Relationship between reflectance and degree of polarization in the VNIR-SWIR: A case study on art paintings with polarimetric reflectance imaging spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Grillini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Aksas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Moutenet</w:t>
+                <w:t xml:space="preserve">Alban Foulonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (11), pp.3312. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (5), pp.e0303018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s24113312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0303018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04584024v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-Inspired Multimodal Imaging in Reduced Visibility</w:t>
               </w:r>
@@ -742,64 +742,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumera Sattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Aksas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Foulonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -872,415 +872,415 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilbert Giménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Foulonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bigué</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 29</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 29 (04), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.29.4.041011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546953v1</w:t>
+                <w:t xml:space="preserve">hal-02504688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration algorithms for polarization filter array camera: survey and evaluation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploiting redundancy in color-polarization filter array images for dynamic range enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29 (04), </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (19), pp.5530-5533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JEI.29.4.041011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.398258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02504688v1</w:t>
+                <w:t xml:space="preserve">hal-03032580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting redundancy in color-polarization filter array images for dynamic range enhancement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlations in Joint Spectral and Polarization Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Courtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivar Farup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.398258⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s21010006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032580v1</w:t>
+                <w:t xml:space="preserve">hal-03108089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations in Joint Spectral and Polarization Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Courtier</w:t>
+                <w:t xml:space="preserve">Calibration algorithms for polarization filter array camera: survey and evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilbert Giménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ivar Farup</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Foulonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108089v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An FPGA-based pipeline for micropolarizer array imaging</w:t>
               </w:r>
@@ -1292,51 +1292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Foulonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1409,51 +1409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Mihoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (11), pp.3688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1702,3280 +1702,3410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Characterization of a Prototype SFA Camera for Joint Visible and NIR Acquisition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HDR-ARtiSt: An Adaptive Real-time Smart camera for High Dynamic Range imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Clerc</w:t>
+                <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s16070993⟩</w:t>
+              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (4), pp.747-762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11554-013-0393-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393142v1</w:t>
+                <w:t xml:space="preserve">hal-00794471v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HDR-ARtiSt: An Adaptive Real-time Smart camera for High Dynamic Range imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectral Characterization of a Prototype SFA Camera for Joint Visible and NIR Acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Ginhac</w:t>
+                <w:t xml:space="preserve">Cédric Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (4), pp.747-762. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (7), pp.993. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11554-013-0393-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s16070993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794471v3</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multispectral filter arrays: Recent advances and practical implementation</w:t>
+                <w:t xml:space="preserve">Hardware-based smart camera for recovering high dynamic range video from multiple exposures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gouton</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s141121626⟩</w:t>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (10), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.OE.53.10.102110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214035v1</w:t>
+                <w:t xml:space="preserve">hal-01067716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware-based smart camera for recovering high dynamic range video from multiple exposures</w:t>
+                <w:t xml:space="preserve">Multispectral filter arrays: Recent advances and practical implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Ginhac</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingbo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 53 (10), pp.1-10. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (11), pp.21626-21659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.OE.53.10.102110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s141121626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067716v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of interchannel misalignment on the performance of demosaicing algorithms dedicated to polarization images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Dumoulin</w:t>
+                <w:t xml:space="preserve">Collision-Aware Traversability Analysis for Autonomous Vehicles in the Context of Agricultural Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bigué</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Spisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unconventional Optical Imaging IV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3017386⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Atlanta, United States. pp.13138-13145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA55743.2025.11127764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05027804v1</w:t>
+                <w:t xml:space="preserve">hal-05531677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of high-resolution reference polarization images from real world scenes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Impact of interchannel misalignment on the performance of demosaicing algorithms dedicated to polarization images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Foulonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polarization Science and Remote Sensing XI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2677421⟩</w:t>
+              <w:t xml:space="preserve">Unconventional Optical Imaging IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.73, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3017386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231694v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standard Representation Space for Spectral Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Thomas</w:t>
+                <w:t xml:space="preserve">Production of high-resolution reference polarization images from real world scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bigué Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Foulonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ivar Farup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colour Imaging Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2352/CIC.2023.31.1.35⟩</w:t>
+              <w:t xml:space="preserve">Polarization Science and Remote Sensing XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Aug 2023, San Diego, United States. pp.126900B, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2677421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510341v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint qualitative and quantitative evaluation of fast image dehazing based on dark channel prior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lyes Aksas</w:t>
+                <w:t xml:space="preserve">Standard Representation Space for Spectral Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bigue</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Derhak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivar Farup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE PHOTONICS EUROPE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2621566⟩</w:t>
+              <w:t xml:space="preserve">Colour Imaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France. pp.187-192, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2352/CIC.2023.31.1.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815824v2</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture matérielle et traitement d'images pour un système de navigation basé sur la polarisation de la lumière solaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ronan Adam</w:t>
+                <w:t xml:space="preserve">Joint qualitative and quantitative evaluation of fast image dehazing based on dark channel prior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Aksas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Foulonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bigue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE PHOTONICS EUROPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2621566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04143735v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815824v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l’orientation des fibres sur la qualité du détourage d’éprouvettes UD-GFRP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Schrab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Chassignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Freyburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Foulonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of spectral and polarization imaging systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sumera Sattar</w:t>
+                <w:t xml:space="preserve">Architecture matérielle et traitement d'images pour un système de navigation basé sur la polarisation de la lumière solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Courtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pecheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Changey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe,</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03175809v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration for polarization filter array cameras: recent advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yilbert Giménez</w:t>
+                <w:t xml:space="preserve">Review of spectral and polarization imaging systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumera Sattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Foulonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifteenth International Conference on Quality Control by Artificial Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2521752⟩</w:t>
+              <w:t xml:space="preserve">SPIE Photonics Europe,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Online Only, France. pp.68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2555745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187718v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Database of Spectral Filter Array Images that Combine Visible and NIR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calibration for polarization filter array cameras: recent advances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilbert Giménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gouton</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Foulonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Computational Color Imaging (CCIW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-56010-6_16⟩</w:t>
+              <w:t xml:space="preserve">Fifteenth International Conference on Quality Control by Artificial Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Mulhouse, France. pp.79, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2521752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01860705v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Filter Arrays Technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Database of Spectral Filter Array Images that Combine Visible and NIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Color and Imaging Conference, 25th Color and Imaging Conference, Society for Imaging Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Workshop on Computational Color Imaging (CCIW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Milan, Italy. pp.187-196, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-56010-6_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612282v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghost removing for HDR real-time video stream generation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
+                <w:t xml:space="preserve">Spectral Filter Arrays Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuke Monno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Real-Time Image and Video Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Color and Imaging Conference, 25th Color and Imaging Conference, Society for Imaging Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Lillehammer, Norway</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473692v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time ghost free HDR video stream generation using weight adaptation based method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Bouderbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDSC '16 10th International Conference on Distributed Smart Camera </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France. pp.116-120, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2967413.2967439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01557701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Dynamic Range Adaptive Real-time Smart Camera: an overview of the HDR-ARTiST project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ghost removing for HDR real-time video stream generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Bouderbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twelfth International Conference on Quality Control by Artificial Vision 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2182844⟩</w:t>
+              <w:t xml:space="preserve">Conference on Real-Time Image and Video Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Apr 2016, Bruxelles, Belgium. pp.UNSP 98970F </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2230313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196704v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New generation of real-time high dynamic range vision systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Jean Lapray</w:t>
+                <w:t xml:space="preserve">Overview of ghost correction for HDR video stream generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Bouderbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CERN, October 13, 2015, Geneva, Switzerland</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">4th Workshop on the Architecture of Smart Cameras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Santiago de Compostella, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549052v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of ghost correction for HDR video stream generation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High Dynamic Range Adaptive Real-time Smart Camera: an overview of the HDR-ARTiST project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Workshop on the Architecture of Smart Cameras</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Twelfth International Conference on Quality Control by Artificial Vision 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Le Creusot, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2182844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196884v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multispectral Acquisition System using MSFAs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">New generation of real-time high dynamic range vision systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jean Lapray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Color and Imaging Conference 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Boston, United States. pp.97-102</w:t>
+              <w:t xml:space="preserve">CERN, October 13, 2015, Geneva, Switzerland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324050v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDR-­ARtiSt: a FPGA-­based Smart Camera for High Dynamic Range color video from multiple exposures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heyrman Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Workshop on the Architecture of Smart Cameras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HDR-ARtiSt: A 1280x1024-pixel Adaptive Real-time Smart camera for High Dynamic Range video</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Ginhac</w:t>
+                <w:t xml:space="preserve">A Multispectral Acquisition System using MSFAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jean Lapray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">22nd Color and Imaging Conference 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Boston, United States. pp.97-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196636v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New generation of high dynamic range vision systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Jean Lapray</w:t>
+                <w:t xml:space="preserve">HDR-ARtiSt: A 1280x1024-pixel Adaptive Real-time Smart camera for High Dynamic Range video</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar at CERN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, CERN, France</w:t>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549048v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HDR-ARtiSt : une caméra intelligente dédiée à la vidéo à grande dynamique en temps réel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
+                <w:t xml:space="preserve">New generation of high dynamic range vision systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème colloque Gretsi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">Seminar at CERN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, CERN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932607v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A smart camera for High Dynamic Range imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Workshop on Architecture of Smart Camera (WASC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Seville, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 1.3 megapixel FPGA-based smart camera for high dynamic range real time video</w:t>
+                <w:t xml:space="preserve">HDR-ARtiSt : une caméra intelligente dédiée à la vidéo à grande dynamique en temps réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ginhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh ACM/IEEE International Conference on Distributed Smart Cameras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Palm Springs, United States. pp.1-6</w:t>
+              <w:t xml:space="preserve">24ème colloque Gretsi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932612v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HDR-ARtiSt: High Dynamic Range Advanced Real-Time Imaging System</w:t>
+                <w:t xml:space="preserve">A 1.3 megapixel FPGA-based smart camera for high dynamic range real time video</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circuits and Systems (ISCAS), Proceedings of 2012 IEEE International Symposium on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Seoul, South Korea. pp.1428-1431</w:t>
+              <w:t xml:space="preserve">Seventh ACM/IEEE International Conference on Distributed Smart Cameras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Palm Springs, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675805v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart camera design for realtime High Dynamic Range imaging</w:t>
+                <w:t xml:space="preserve">HDR-ARtiSt: High Dynamic Range Advanced Real-Time Imaging System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Workshop on Architecture of Smart Camera (WASC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Clermont ferrand, France. pp.1</w:t>
+              <w:t xml:space="preserve">Circuits and Systems (ISCAS), Proceedings of 2012 IEEE International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Seoul, South Korea. pp.1428-1431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00785912v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Dynamic Range Real-time Vision System for Robotic Applications</w:t>
+                <w:t xml:space="preserve">Smart camera design for realtime High Dynamic Range imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Robots and Systems (IROS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Villamoura, Portugal. pp.1-5</w:t>
+              <w:t xml:space="preserve">First Workshop on Architecture of Smart Camera (WASC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Clermont ferrand, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00785908v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">High Dynamic Range Real-time Vision System for Robotic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ginhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Villamoura, Portugal. pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Smart camera design for realtime high dynamic range imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distributed Smart Cameras (ICDSC), 2011 Fifth ACM/IEEE International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Ghent, Belgium. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICDSC.2011.6042918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00675804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4985,104 +5115,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Systèmes Embarqués Reconfigurables enseignés à des automaticiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5092,100 +5222,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle génération de systèmes de vision temps réel à grande dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cs.OH]. Université de Bourgogne, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013DIJOS032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00947744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5195,91 +5325,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie par matrice de filtres : Pré-traitements et Mise en œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Haute-Alsace, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04881728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5289,105 +5419,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils Mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId126"/>
+      <w:footerReference w:type="default" r:id="rId132"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5534,51 +5664,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108989v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Dumoulin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Spote" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lapray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Farup" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.34.3.033044" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456582v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Moan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25030675" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572507v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Grillini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Aksas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Foulonneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303018" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584024v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R Serres" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viollet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kronland-Martinet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moutenet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24113312" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533700v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2021.737144" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651722v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumera Sattar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.61.4.043104" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546953v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilbert Gim&#233;nez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigu&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504688v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.4.041011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032580v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.398258" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108089v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courtier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21010006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500188v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gendre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2477" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908503v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Mihoubi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18113688" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01553091v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17061281" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01469943v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ruichek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41476-016-0031-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393142v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clerc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16070993" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794471v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Heyrman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ginhac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-013-0393-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214035v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingbo Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s141121626" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01067716v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.10.102110" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027804v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017386" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231694v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigu&#233; Laurent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2677421" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510341v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Derhak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/CIC.2023.31.1.35" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815824v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621566" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143735v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pecheur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Adam" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Changey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281715v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collaine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schrab" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chassignet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Freyburger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175809v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2555745" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187718v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2521752" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01860705v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56010-6_16" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612282v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Monno" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01473692v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bouderbane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2230313" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01557701v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2967413.2967439" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196704v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182844" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549052v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Lapray" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196884v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05324050v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196697v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heyrman Barthelemy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196636v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549048v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932607v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932601v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932612v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rosse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00675805v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00785912v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785908v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00675804v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDSC.2011.6042918" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331557v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vigne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00947744v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DIJOS032" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04881728v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884118v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108989v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Dumoulin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Spote" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lapray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Farup" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.34.3.033044" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456582v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Moan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25030675" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584024v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R Serres" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viollet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kronland-Martinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moutenet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24113312" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572507v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Grillini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Aksas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Foulonneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303018" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533700v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2021.737144" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651722v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumera Sattar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.61.4.043104" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504688v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilbert Gim&#233;nez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.4.041011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032580v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.398258" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108089v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courtier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21010006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546953v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigu&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500188v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gendre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2477" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908503v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Mihoubi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18113688" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01553091v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17061281" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01469943v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ruichek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41476-016-0031-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794471v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Heyrman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ginhac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-013-0393-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393142v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clerc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16070993" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01067716v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.10.102110" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214035v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingbo Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s141121626" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531677v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Philippe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laconte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Spisser" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lauffenburger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA55743.2025.11127764" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027804v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017386" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231694v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigu&#233; Laurent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2677421" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510341v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Derhak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/CIC.2023.31.1.35" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815824v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621566" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281715v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collaine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schrab" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chassignet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Freyburger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143735v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pecheur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Adam" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Changey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175809v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2555745" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187718v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2521752" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01860705v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56010-6_16" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612282v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Monno" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01557701v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bouderbane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2967413.2967439" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01473692v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2230313" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196884v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196704v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182844" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549052v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Lapray" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196697v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heyrman Barthelemy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05324050v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196636v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549048v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932601v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932607v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932612v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rosse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00675805v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00785912v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785908v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00675804v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDSC.2011.6042918" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331557v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vigne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00947744v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DIJOS032" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04881728v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884118v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>