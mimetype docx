--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -4019,338 +4019,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopy of the helium 2 3S - 2 3P transition above 0.01 Tesla - Application to optical pumping studies</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spin polarised He-3 gas for NMR imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Tastevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 127 (1-4), pp.451--454</w:t>
+              <w:t xml:space="preserve">PHYSICA B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 284-288, pp.2053-2054</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018480v1</w:t>
+                <w:t xml:space="preserve">hal-02018484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of helium-3 laser optical pumping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Leduc</w:t>
+                <w:t xml:space="preserve">Spectroscopy of the helium 2 3S - 2 3P transition above 0.01 Tesla - Application to optical pumping studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kiersnowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Courtade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Tastevin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Courtade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperfine Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 127 (1-4), pp.443--449</w:t>
+              <w:t xml:space="preserve">, 2000, 127 (1-4), pp.451--454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018483v1</w:t>
+                <w:t xml:space="preserve">hal-02018480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin polarised He-3 gas for NMR imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetics of helium-3 laser optical pumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Courtade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHYSICA B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 284-288, pp.2053-2054</w:t>
+              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 127 (1-4), pp.443--449</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018484v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapour pressure changes in spin-polarised liquid He-3 and He-3-He-4 mixtures</w:t>
               </w:r>
@@ -4837,51 +4837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic resonance imaging using polarized noble gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4926,277 +4926,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1083 nm ytterbium doped fibre amplifier for optical pumping of helium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MRI of hyperpolarized gases in competition with nuclear medicine?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. V. Chernikov</w:t>
+                <w:t xml:space="preserve">A. Constantinesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. R. Taylor</w:t>
+                <w:t xml:space="preserve">P. Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. S. Platonov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+                <w:t xml:space="preserve">M. Wioland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 33 (9), pp.787--789</w:t>
+              <w:t xml:space="preserve">Medecine Nucleaire: Imagerie Fonctionnelle Et Metabolique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 21 (5), pp.285--292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016718v1</w:t>
+                <w:t xml:space="preserve">hal-02018479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI of hyperpolarized gases in competition with nuclear medicine?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1083 nm ytterbium doped fibre amplifier for optical pumping of helium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. V. Chernikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. S. Platonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. P. Gapontsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Wioland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medecine Nucleaire: Imagerie Fonctionnelle Et Metabolique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 21 (5), pp.285--292</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 33 (9), pp.787--789</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018479v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-field He-3 nuclear magnetic resonance in human lungs</w:t>
               </w:r>
@@ -5424,51 +5424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Meyerhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bigelow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5726,51 +5726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bigelow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 2 (12), pp.2159-2179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6123,51 +6123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 01 (C7), pp.C7-559-C7-559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6321,51 +6321,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat Conduction in Spin-Polarized Gaseous He-3 at Low Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6468,51 +6468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 51 (1), pp.39-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6986,51 +6986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wiesenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7320,347 +7320,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00226481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Conduction Changes in Spin-Polarized Gaseous He-3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Laloe</w:t>
+                <w:t xml:space="preserve">Spin-polarized 3He : liquid gas equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stringari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barranco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Polls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 48 (8), pp.1337-1350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphys:019870048080133700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016689v1</w:t>
+                <w:t xml:space="preserve">jpa-00210560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-polarized 3He : liquid gas equilibrium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Laloë</w:t>
+                <w:t xml:space="preserve">Heat Conduction Changes in Spin-Polarized Gaseous He-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. S. Betts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Daniels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laloe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 26, pp.213--214</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00210560v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear Polarization and Heat Conduction Changes in Gaseous He-3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. S. Betts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Daniels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laloe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7813,256 +7813,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00008890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquefaction of Highly Polarized He-3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spin polarized 3He: liquid gas equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Stringari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Barranco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Polls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Wiesenfeld</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 26, pp.205--206</w:t>
+              <w:t xml:space="preserve">Journal de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 48, pp.1337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016690v1</w:t>
+                <w:t xml:space="preserve">hal-00008889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin polarized 3He: liquid gas equilibrium</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liquefaction of Highly Polarized He-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Laloë</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wiesenfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 48, pp.1337</w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 26, pp.205--206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00008889v1</w:t>
+                <w:t xml:space="preserve">hal-02016690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear polarization and heat conduction changes in gaseous 3He</w:t>
               </w:r>
@@ -8173,51 +8173,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Properties of Spin-Polarized He-3 Optically Oriented by a LNA Laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laloe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8292,247 +8292,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct detection of spin waves in gaseous 3He↑</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical pumping in 3He with a laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leduc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique Lettres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1985, 46 (6), pp.249-254. </w:t>
+              <w:t xml:space="preserve">Journal de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 46 (12), pp.2057-2073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphyslet:01985004606024900⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jphys:0198500460120205700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00232507v1</w:t>
+                <w:t xml:space="preserve">jpa-00210154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical pumping in 3He with a laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct detection of spin waves in gaseous 3He↑</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique Lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 46 (6), pp.249-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyslet:01985004606024900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphys:0198500460120205700⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">jpa-00210154v1</w:t>
+                <w:t xml:space="preserve">jpa-00232507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxation nucléaire de 3He gazeux sur H2 solide</w:t>
               </w:r>
@@ -8890,51 +8890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.B. Crampton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9046,51 +9046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dupont-Roc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1983, 44 (13), pp.523-529. </w:t>
@@ -9122,291 +9122,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00232226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le second coefficient du viriel de H atomique ; effet des variables internes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Lefèvre-Seguin</w:t>
+                <w:t xml:space="preserve">Relaxation nucléaire de 3He ↑ dans un champ magnétique inhomogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lefevre-Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Nacher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1982, 43 (8), pp.1199-1211. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphys:019820043080119900⟩</w:t>
+              <w:t xml:space="preserve">, 1982, 43 (5), pp.737-753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphys:01982004305073700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00209497v1</w:t>
+                <w:t xml:space="preserve">jpa-00209446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation nucléaire de 3He ↑ dans un champ magnétique inhomogène</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Lefevre-Seguin</w:t>
+                <w:t xml:space="preserve">Le second coefficient du viriel de H atomique ; effet des variables internes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lefèvre-Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1982, 43 (5), pp.737-753. </w:t>
+              <w:t xml:space="preserve">, 1982, 43 (8), pp.1199-1211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphys:01982004305073700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jphys:019820043080119900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00209446v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00209497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarisation nucléaire de 3He gazeux par pompage optique laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Trénec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12393,51 +12393,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2170DF4F"/>
+    <w:nsid w:val="D61B6064"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12624,51 +12624,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-jean-nacher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7642-2064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060807652" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035513v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Nacher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cavin Talbot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Loutfi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Suchanek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze-Yuan Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0255436" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243760v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0216482" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765938v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P Bidinosti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Tastevin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2022.107306" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295023v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abboud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00233-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069159v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav V Kuzmin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2019.106622" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266979v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sashika Kumaragamage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. Bidinosti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2019.106638" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971945v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bl&#252;mler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Nacher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Otten" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tastevin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.063405" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662204v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Gentile" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8201;j. Nacher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Walker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.89.045004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141760v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav V. Kuzmin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Hayden" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2015.05.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875358v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Gentile" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Petukhov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.017401" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761896v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayum Safiullin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2012.11.025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762884v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven W. Morgan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Huber" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2012-30470-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790331v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikiel-Osuchowska" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Collier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Glowacz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Palasz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Olejniczak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2013-40153-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433545v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-009-0050-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180383v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.07.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177870v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-007-9532-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018583v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suchanek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suchanek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikiel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Palasz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00109-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018581v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sinatra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00138-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177851v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.137602" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005161v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sinatra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ma&#238;tre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008662v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1997130" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000535v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10237-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002222v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Choukeife" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000608v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Courtade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bordais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018539v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Choukeife" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018540v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Piegay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marion" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001616v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B. Bidinosti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018523v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Nacher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001614v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kiersnowski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2002-00176-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018520v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Darrasse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018522v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Villard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002995v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen L. Sauer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018521v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018480v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018483v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leduc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018484v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018526v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018487v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018525v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018485v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sauer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018524v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018482v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016718v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Chernikov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Taylor" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S. Platonov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P. Gapontsev" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018479v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Constantinesco" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Choquet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wioland" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018481v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016726v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016722v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stolz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyerhoff" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bigelow" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016720v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stoltz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014821v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupont-Roc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Treiner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247796v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nacher" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1992258" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C88DBAF6CF8EFA14670F4DE622F3C3BF5EAC2090/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008938v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lalo&#235;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008971v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lalo&#235;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1991124" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023864v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250820v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19917146" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/90E113B10278D18B17F93D22230DC9048CC97BD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016721v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016719v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vermeulen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00212351v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elbel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0199000510103900" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D4200843913C5F4FB4CB3FECB72D6914856AD99D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001438v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001436v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00211037v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198900500140190700" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016691v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laloe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210670v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wiesenfeld" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:019880049010100" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D67C04399696CF346E6E2B811B1C2F3D4AA7CF6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016692v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226481v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barranco" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polls" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stringari" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987216" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E89A92667CD3F999388BBB32C224811F54FA0D9B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016689v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Betts" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Daniels" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210560v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:019870048080133700" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016688v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008890v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Stringari" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barranco" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016690v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008889v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008933v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Betts" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Daniels" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016687v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Daniels" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232507v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:01985004606024900" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210154v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198500460120205700" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/803CE71D7C315D58AD957A8D03AD245493118C1B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210057v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lef&#232;vre-Seguin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.N. Hardy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:019850046070114500" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008885v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Novikov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383488v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart B Crampton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232367v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Crampton" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:01984004509044100" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232226v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Himbert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lefevre-Seguin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:019830044013052300" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209497v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lhuillier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:019820043080119900" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209446v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01982004305073700" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232087v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tr&#233;nec" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:019820043015052500" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676934v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Kuzmin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajum Safiullin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334228v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Makarchenko" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Tagirov" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyuan Zhang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334251v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334265v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Stanislavovas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334246v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336800v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366399v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dia Ali" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacher Pierre-Jean" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abboud Marie" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tastevin Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016991v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bidinosti" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366402v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366385v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J Nacher" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kumaragamage" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C P Bidinosti" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016996v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vjacheslav Kuzmin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366411v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007189v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562616v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Batz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/294/1/012008" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562617v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/294/1/012002" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562609v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/294/1/012009" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004040v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1928872" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002223v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009030v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009023v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009020v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart B. Crampton" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009021v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laird D. Schearer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009007v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191404v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018724v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7643-8799-0_6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1WK3W4ZS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011855v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-jean-nacher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7642-2064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060807652" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035513v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Nacher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cavin Talbot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Loutfi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Suchanek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze-Yuan Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0255436" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243760v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0216482" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765938v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P Bidinosti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Tastevin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2022.107306" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295023v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abboud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00233-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069159v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav V Kuzmin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2019.106622" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266979v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sashika Kumaragamage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. Bidinosti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2019.106638" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971945v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bl&#252;mler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Nacher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Otten" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tastevin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.063405" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662204v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Gentile" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8201;j. Nacher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Walker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.89.045004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141760v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav V. Kuzmin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Hayden" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2015.05.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875358v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Gentile" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Petukhov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.017401" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761896v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayum Safiullin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2012.11.025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762884v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven W. Morgan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Huber" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2012-30470-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790331v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikiel-Osuchowska" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Collier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Glowacz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Palasz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Olejniczak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2013-40153-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433545v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-009-0050-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180383v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.07.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177870v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-007-9532-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018583v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suchanek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suchanek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikiel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Palasz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00109-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018581v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sinatra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00138-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177851v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.137602" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005161v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sinatra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ma&#238;tre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008662v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1997130" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000535v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10237-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002222v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Choukeife" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000608v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Courtade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bordais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018539v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Choukeife" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018540v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Piegay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marion" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001616v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B. Bidinosti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018523v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Nacher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001614v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kiersnowski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2002-00176-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018520v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Darrasse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018522v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Villard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002995v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen L. Sauer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018521v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018484v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018480v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018483v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leduc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018526v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018487v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018525v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018485v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sauer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018524v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018482v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018479v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Constantinesco" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Choquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wioland" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016718v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Chernikov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Taylor" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S. Platonov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P. Gapontsev" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018481v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016726v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016722v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stolz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyerhoff" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bigelow" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016720v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stoltz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014821v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupont-Roc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Treiner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247796v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nacher" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1992258" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C88DBAF6CF8EFA14670F4DE622F3C3BF5EAC2090/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008938v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lalo&#235;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008971v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lalo&#235;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1991124" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023864v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250820v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19917146" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/90E113B10278D18B17F93D22230DC9048CC97BD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016721v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016719v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vermeulen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00212351v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elbel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0199000510103900" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D4200843913C5F4FB4CB3FECB72D6914856AD99D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001438v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001436v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00211037v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198900500140190700" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016691v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laloe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210670v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wiesenfeld" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:019880049010100" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D67C04399696CF346E6E2B811B1C2F3D4AA7CF6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016692v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226481v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barranco" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polls" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stringari" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987216" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E89A92667CD3F999388BBB32C224811F54FA0D9B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210560v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:019870048080133700" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016689v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Betts" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Daniels" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016688v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008890v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Stringari" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barranco" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008889v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016690v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008933v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Betts" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Daniels" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016687v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Daniels" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210154v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198500460120205700" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/803CE71D7C315D58AD957A8D03AD245493118C1B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232507v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:01985004606024900" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210057v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lef&#232;vre-Seguin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.N. Hardy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:019850046070114500" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008885v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Novikov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383488v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart B Crampton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232367v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Crampton" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:01984004509044100" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232226v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Himbert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lefevre-Seguin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:019830044013052300" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209446v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01982004305073700" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209497v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lhuillier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:019820043080119900" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232087v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tr&#233;nec" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:019820043015052500" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676934v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Kuzmin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajum Safiullin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334228v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Makarchenko" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Tagirov" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyuan Zhang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334251v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334265v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Stanislavovas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334246v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336800v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366399v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dia Ali" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacher Pierre-Jean" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abboud Marie" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tastevin Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016991v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bidinosti" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366402v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366385v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J Nacher" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kumaragamage" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C P Bidinosti" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016996v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vjacheslav Kuzmin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366411v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007189v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562616v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Batz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/294/1/012008" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562617v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/294/1/012002" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562609v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/294/1/012009" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004040v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1928872" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002223v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009030v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009023v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009020v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart B. Crampton" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009021v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laird D. Schearer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009007v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191404v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018724v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7643-8799-0_6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1WK3W4ZS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011855v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>