--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1217,399 +1217,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;Enhanced polarization and mechanisms in optically pumped hyperpolarized 3He in the presence of 4He</w:t>
+                <w:t xml:space="preserve">Achieving high spatial resolution and high SNR in low-field MRI of hyperpolarised gases with Slow Low Angle SHot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. R. Gentile</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael E. Hayden</w:t>
+                <w:t xml:space="preserve">Kayum Safiullin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cavin Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.88.017401⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 227, pp.72-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2012.11.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00875358v1</w:t>
+                <w:t xml:space="preserve">hal-00761896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving high spatial resolution and high SNR in low-field MRI of hyperpolarised gases with Slow Low Angle SHot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple echoes due to distant dipolar fields in NMR of hyperpolarized noble gas solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven W. Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kayum Safiullin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Berthault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2012.11.025⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.67:29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2012-30470-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761896v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762884v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple echoes due to distant dipolar fields in NMR of hyperpolarized noble gas solutions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment on &amp;quot;Enhanced polarization and mechanisms in optically pumped hyperpolarized 3He in the presence of 4He</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaspard Huber</w:t>
+                <w:t xml:space="preserve">T. R. Gentile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael E. Hayden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Berthault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
+                <w:t xml:space="preserve">A.K. Petukhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Saam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.67:29. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88, pp.017401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2012-30470-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.88.017401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762884v2</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metastability exchange optical pumping of &amp;lt;sup&amp;gt;3&amp;lt;/sup&amp;gt;He gas up to hundreds of millibars at 4.7 Tesla</w:t>
               </w:r>
@@ -1833,51 +1833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear NMR dynamics in hyperpolarized liquid 3He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael E. Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1950,51 +1950,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR Time Reversal Experiments in Highly Polarised Liquid 3He-4He Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael E. Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2061,338 +2061,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00177870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical measurement of He-3 nuclear polarization for metastable exchange optical pumping studies at high magnetic field</w:t>
+                <w:t xml:space="preserve">Metastability exchange optical pumping of He-3 at high pressure and high magnetic field for medical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Suchanek</w:t>
+                <w:t xml:space="preserve">A. Nikiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">T. Palasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Nikiel</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Palasz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Abboud</w:t>
+                <w:t xml:space="preserve">A. Sinatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 144, pp.67-74. </w:t>
+              <w:t xml:space="preserve">, 2007, 144, pp.255-263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2007-00109-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2007-00138-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018583v1</w:t>
+                <w:t xml:space="preserve">hal-02018581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metastability exchange optical pumping of He-3 at high pressure and high magnetic field for medical applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical measurement of He-3 nuclear polarization for metastable exchange optical pumping studies at high magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Suchanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Suchanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Nikiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Palasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Abboud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Sinatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 144, pp.255-263. </w:t>
+              <w:t xml:space="preserve">, 2007, 144, pp.67-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2007-00138-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2007-00109-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018581v1</w:t>
+                <w:t xml:space="preserve">hal-02018583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR Time Reversal as a Probe of Incipient Turbulent Spin Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael E. Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3030,748 +3030,748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00000608v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restricted diffusion of polarised He-3 gas in aerogels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Tastevin</w:t>
+                <w:t xml:space="preserve">In-vivo NMR of hyperpolarized 3He in the human lung at very low magnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher B. Bidinosti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Choukeife</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Choukeife</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 329-333, pp.303-304</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 162, p.122-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018539v1</w:t>
+                <w:t xml:space="preserve">hal-00001616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous spin echoes in highly polarised liquid helium mixtures</w:t>
+                <w:t xml:space="preserve">Restricted diffusion of polarised He-3 gas in aerogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Choukeife</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 329-333, pp.187-188</w:t>
+              <w:t xml:space="preserve">, 2003, 329-333, pp.303-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018540v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-vivo NMR of hyperpolarized 3He in the human lung at very low magnetic fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anomalous spin echoes in highly polarised liquid helium mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Piegay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher B. Bidinosti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Choukeife</w:t>
+                <w:t xml:space="preserve">F. Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 162, p.122-132</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 329-333, pp.187-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00001616v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR instabilities in highly magnetised liquid helium solutions</w:t>
+                <w:t xml:space="preserve">CPMG measurements and ultrafast imaging in human lungs with hyperpolarized helium-3 at low field (0.1 T).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. J. Nacher</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 126 (1-2), pp.145-150</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 47 (1), pp.75-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018523v1</w:t>
+                <w:t xml:space="preserve">hal-02018520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic field effects on the 1083 nm atomic line of helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Courtade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kiersnowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 21, pp.25-55. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2002-00176-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00001614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CPMG measurements and ultrafast imaging in human lungs with hyperpolarized helium-3 at low field (0.1 T).</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NMR instabilities in highly magnetised liquid helium solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vignaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. J. Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Piegay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 47 (1), pp.75-81</w:t>
+              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 126 (1-2), pp.145-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018520v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR dynamics with large dipolar interactions in liquid helium-3 films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. J. Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3835,51 +3835,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR instabilities and spectral clustering in laser-polarized liquid xenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen L. Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3930,64 +3930,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR diffusion of hyperpolarised He-3 in aerogel: a systematic pressure study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. J. Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tastevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4019,869 +4019,869 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin polarised He-3 gas for NMR imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
+                <w:t xml:space="preserve">Probing silica aerogel structure with spin-polarised helium-3 gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHYSICA B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 284-288, pp.2053-2054</w:t>
+              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 121 (5-6), pp.773-778</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018484v1</w:t>
+                <w:t xml:space="preserve">hal-02018524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopy of the helium 2 3S - 2 3P transition above 0.01 Tesla - Application to optical pumping studies</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spin polarised He-3 gas for NMR imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Tastevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 127 (1-4), pp.451--454</w:t>
+              <w:t xml:space="preserve">PHYSICA B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 284-288, pp.2053-2054</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018480v1</w:t>
+                <w:t xml:space="preserve">hal-02018484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of helium-3 laser optical pumping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Leduc</w:t>
+                <w:t xml:space="preserve">Spectroscopy of the helium 2 3S - 2 3P transition above 0.01 Tesla - Application to optical pumping studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kiersnowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Courtade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Tastevin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Courtade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperfine Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 127 (1-4), pp.443--449</w:t>
+              <w:t xml:space="preserve">, 2000, 127 (1-4), pp.451--454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018483v1</w:t>
+                <w:t xml:space="preserve">hal-02018480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapour pressure changes in spin-polarised liquid He-3 and He-3-He-4 mixtures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Tastevin</w:t>
+                <w:t xml:space="preserve">Kinetics of helium-3 laser optical pumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Courtade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 284, pp.178-179</w:t>
+              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 127 (1-4), pp.443--449</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018526v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin diffusion measurements in spin-polarised liquid He-3-He-4 mixtures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+                <w:t xml:space="preserve">Vapour pressure changes in spin-polarised liquid He-3 and He-3-He-4 mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tastevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 121 (5-6), pp.785-790</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 284, pp.178-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018487v1</w:t>
+                <w:t xml:space="preserve">hal-02018526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR of hyperpolarised He-3 gas in aerogel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Guillot</w:t>
+                <w:t xml:space="preserve">Spin diffusion measurements in spin-polarised liquid He-3-He-4 mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Piegay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 284-288, pp.291-292</w:t>
+              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 121 (5-6), pp.785-790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018525v1</w:t>
+                <w:t xml:space="preserve">hal-02018487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR instabilities in spin-polarised liquids: He-3, He-3-He-4 mixtures and Xe-129</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Sauer</w:t>
+                <w:t xml:space="preserve">NMR of hyperpolarised He-3 gas in aerogel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 121 (5-6), pp.743-748</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 284-288, pp.291-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018485v1</w:t>
+                <w:t xml:space="preserve">hal-02018525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing silica aerogel structure with spin-polarised helium-3 gas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Guillot</w:t>
+                <w:t xml:space="preserve">NMR instabilities in spin-polarised liquids: He-3, He-3-He-4 mixtures and Xe-129</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Piegay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 121 (5-6), pp.773-778</w:t>
+              <w:t xml:space="preserve">, 2000, 121 (5-6), pp.743-748</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018524v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic resonance imaging using polarized noble gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5182,64 +5182,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-field He-3 nuclear magnetic resonance in human lungs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5284,342 +5284,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of moderately concentrated spin-polarized He-3-He-4 mixtures above TF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent results on hyperpolarized He-3-He-4 liquid mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tastevin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Czechoslovak Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 46, pp.237-238</w:t>
+              <w:t xml:space="preserve">, 1996, 46 (Supplement 6), pp.3025-3032</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016726v1</w:t>
+                <w:t xml:space="preserve">hal-02016720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High nuclear polarization in He-3 and He-3-He-4 gas mixtures by optical pumping with a laser diode</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Leduc</w:t>
+                <w:t xml:space="preserve">Study of moderately concentrated spin-polarized He-3-He-4 mixtures above TF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 63 (6), pp.629--633</w:t>
+              <w:t xml:space="preserve">Czechoslovak Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 46, pp.237-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016722v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent results on hyperpolarized He-3-He-4 liquid mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High nuclear polarization in He-3 and He-3-He-4 gas mixtures by optical pumping with a laser diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Meyerhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bigelow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Czechoslovak Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 46 (Supplement 6), pp.3025-3032</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 63 (6), pp.629--633</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016720v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'helium un liquide mouillant universel?</w:t>
               </w:r>
@@ -5700,77 +5700,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate optical measurement of nuclear polarization in optically pumped 3He gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bigelow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 2 (12), pp.2159-2179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5810,2259 +5810,2259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00247796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic theory for quantum gases</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OPTICAL PUMPING OF 3He and 3He - 4He MIXTURES WITH A HIGH POWER INFRARED LMA LASER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Laloë</w:t>
+                <w:t xml:space="preserve">C. Larat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annalen der Physik</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 01 (C7), pp.C7-559-C7-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:19917146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00008938v1</w:t>
+                <w:t xml:space="preserve">jpa-00250820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A kinetic equation for quantum gases (spin and statistics)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Nacher</w:t>
+                <w:t xml:space="preserve">A Kinetic Equation for Quantum Gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique I</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annalen der Physik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 48 (1-3), pp.149--168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp1:1991124⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00008971v2</w:t>
+                <w:t xml:space="preserve">hal-02016721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence for nonwetting with superfluid helium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Dupont-Roc</w:t>
+                <w:t xml:space="preserve">A kinetic equation for quantum gases (spin and statistics)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 1 (2), pp.181-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp1:1991124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023864v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00008971v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTICAL PUMPING OF 3He and 3He - 4He MIXTURES WITH A HIGH POWER INFRARED LMA LASER</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Leduc</w:t>
+                <w:t xml:space="preserve">Kinetic theory for quantum gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annalen der Physik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 48, pp.149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:19917146⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">jpa-00250820v1</w:t>
+                <w:t xml:space="preserve">hal-00008938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Kinetic Equation for Quantum Gases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Laloë</w:t>
+                <w:t xml:space="preserve">Experimental evidence for nonwetting with superfluid helium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dupont-Roc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annalen der Physik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 48 (1-3), pp.149--168</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 67 (21), pp.2966-2969</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016721v1</w:t>
+                <w:t xml:space="preserve">hal-02023864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Conduction in Spin-Polarized Gaseous He-3 at Low Temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Optical pumping of helium-3 with a frequency electromodulated laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Elbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leduc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 51 (1), pp.39-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphys:0199000510103900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016719v1</w:t>
+                <w:t xml:space="preserve">jpa-00212351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical pumping of helium-3 with a frequency electromodulated laser</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Heat Conduction in Spin-Polarized Gaseous He-3 at Low Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 80 (5-6), pp.299--314</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphys:0199000510103900⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">jpa-00212351v1</w:t>
+                <w:t xml:space="preserve">hal-02016719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une équation cinétique pour les gaz quantiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Laloë</w:t>
+                <w:t xml:space="preserve">Dynamique des gaz quantiques (particules discernables sans spin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1989, 50, pp.1879</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1989, 50 (14), pp.1907-1941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphys:0198900500140190700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00001438v1</w:t>
+                <w:t xml:space="preserve">jpa-00211037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des gaz quantiques (particules discernables sans spin)</w:t>
+                <w:t xml:space="preserve">Dynamics of Quantum Gases (Distinguishable Particles without Spin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Laloë</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laloe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1989, 50, pp.1907</w:t>
+              <w:t xml:space="preserve">, 1989, 50 (14), pp.1907--1941</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00001436v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des gaz quantiques (particules discernables sans spin)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Laloë</w:t>
+                <w:t xml:space="preserve">Une équation cinétique pour les gaz quantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1989, 50 (14), pp.1907-1941. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1989, 50, pp.1879</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00211037v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00001438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Quantum Gases (Distinguishable Particles without Spin)</w:t>
+                <w:t xml:space="preserve">Dynamique des gaz quantiques (particules discernables sans spin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Laloe</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1989, 50 (14), pp.1907--1941</w:t>
+              <w:t xml:space="preserve">, 1989, 50, pp.1907</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016691v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00001436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obtaining polarized liquid helium 3 from optically oriented gas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-Magnetic Metal and Glass He-3 Cryostat Immersed in a 4.2 K Bath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wiesenfeld</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 59 (2), pp.304--306</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00210670v1</w:t>
+                <w:t xml:space="preserve">hal-02016692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Magnetic Metal and Glass He-3 Cryostat Immersed in a 4.2 K Bath</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Obtaining polarized liquid helium 3 from optically oriented gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wiesenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 49 (1), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphys:019880049010100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016692v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00210670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Transitions In Partially Spin-Polarized 3he</w:t>
+                <w:t xml:space="preserve">Spin-polarized 3He : liquid gas equilibrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S. Stringari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Barranco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Polls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique Colloque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 48 (C2), pp.C2-101-C2-106. </w:t>
+              <w:t xml:space="preserve">Journal de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 48 (8), pp.1337-1350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:1987216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jphys:019870048080133700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00226481v1</w:t>
+                <w:t xml:space="preserve">jpa-00210560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-polarized 3He : liquid gas equilibrium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Laloë</w:t>
+                <w:t xml:space="preserve">Heat Conduction Changes in Spin-Polarized Gaseous He-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. S. Betts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Daniels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laloe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 26, pp.213--214</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00210560v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Conduction Changes in Spin-Polarized Gaseous He-3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Laloe</w:t>
+                <w:t xml:space="preserve">Phase Transitions In Partially Spin-Polarized 3he</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barranco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Polls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stringari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 48 (C2), pp.C2-101-C2-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1987216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016689v1</w:t>
+                <w:t xml:space="preserve">jpa-00226481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear Polarization and Heat Conduction Changes in Gaseous He-3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Leduc</w:t>
+                <w:t xml:space="preserve">Spin polarized 3He: liquid gas equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Stringari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Barranco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Polls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Laloe</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 4 (1), pp.59--64</w:t>
+              <w:t xml:space="preserve">Journal de Physique Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, C2, pp.101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016688v1</w:t>
+                <w:t xml:space="preserve">hal-00008890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin polarized 3He: liquid gas equilibrium</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Polls</w:t>
+                <w:t xml:space="preserve">Nuclear Polarization and Heat Conduction Changes in Gaseous He-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Laloë</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. S. Betts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Daniels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laloe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique Colloque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, C2, pp.101</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 4 (1), pp.59--64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00008890v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin polarized 3He: liquid gas equilibrium</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liquefaction of Highly Polarized He-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Laloë</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wiesenfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 48, pp.1337</w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 26, pp.205--206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00008889v1</w:t>
+                <w:t xml:space="preserve">hal-02016690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquefaction of Highly Polarized He-3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spin polarized 3He: liquid gas equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Stringari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Barranco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Polls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Wiesenfeld</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 26, pp.205--206</w:t>
+              <w:t xml:space="preserve">Journal de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 48, pp.1337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016690v1</w:t>
+                <w:t xml:space="preserve">hal-00008889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear polarization and heat conduction changes in gaseous 3He</w:t>
               </w:r>
@@ -8173,64 +8173,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Properties of Spin-Polarized He-3 Optically Oriented by a LNA Laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laloe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8311,51 +8311,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical pumping in 3He with a laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, 46 (12), pp.2057-2073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8427,64 +8427,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, 46 (6), pp.249-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8570,51 +8570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.N. Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, 46 (7), pp.1145-1172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8648,51 +8648,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical pumping of 3He nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8795,51 +8795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart B Crampton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Science Applications A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984, 2, pp.1--20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8890,77 +8890,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.B. Crampton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984, 45 (9), pp.441-448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9046,51 +9046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dupont-Roc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1983, 44 (13), pp.523-529. </w:t>
@@ -9154,51 +9154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lefevre-Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1982, 43 (5), pp.737-753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9271,51 +9271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1982, 43 (8), pp.1199-1211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9362,77 +9362,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarisation nucléaire de 3He gazeux par pompage optique laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Trénec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1982, 43 (15), pp.525-529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9613,592 +9613,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in polarization of 3He atoms in a magnetized plasma (PAMP)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3He gas diffusion in anisotropic porous media (ordered Al2O3 aerogels)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Loutfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Makarchenko</w:t>
+                <w:t xml:space="preserve">Andrey Stanislavovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vyacheslav Kuzmin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zeyuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Magnetic Resonance Meeting (EUROMAR 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès du GERM 2023 "Résonance Magnétique aux Extrêmes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Murol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04334228v1</w:t>
+                <w:t xml:space="preserve">hal-04336800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of optimal low-frequency NMR detection coils</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Progress in polarization of 3He atoms in a magnetized plasma (PAMP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Makarchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vyacheslav Kuzmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kajum Safiullin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Tagirov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeyuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Magnetic Resonance Meeting EUROMAR 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Glasgow (Ecosse), United Kingdom</w:t>
+              <w:t xml:space="preserve">19th European Magnetic Resonance Meeting (EUROMAR 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04334251v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas diffusion and relaxation within ordered Al2O3 aerogels</w:t>
+                <w:t xml:space="preserve">Design of optimal low-frequency NMR detection coils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Loutfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Magnetic Resonance Meeting EUROMAR 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Glasgow (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04334265v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and solutions for accurate magnetization reversal and tipping outside the RWA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gas diffusion and relaxation within ordered Al2O3 aerogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Loutfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Stanislavovas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vyacheslav Kuzmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Magnetic Resonance Meeting EUROMAR 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Glasgow (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04334246v1</w:t>
+                <w:t xml:space="preserve">hal-04334265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3He gas diffusion in anisotropic porous media (ordered Al2O3 aerogels)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges and solutions for accurate magnetization reversal and tipping outside the RWA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher P. Bidinosti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du GERM 2023 "Résonance Magnétique aux Extrêmes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Murol, France</w:t>
+              <w:t xml:space="preserve">European Magnetic Resonance Meeting EUROMAR 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Glasgow (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04336800v1</w:t>
+                <w:t xml:space="preserve">hal-04334246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic study of collisions in the 23P state of 3He and 4He in low pressure gas discharges</w:t>
               </w:r>
@@ -10286,623 +10286,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast MOSFET Switch for RF Pulse Management and Shaping in Low-Field NMR and MRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concomitant B1 Field in Low-Field MRI: Potential Contributions to TRASE Image Artefacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher B. Bidinosti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Tastevin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christopher Bidinosti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Magnetic Resonance Meeting EUROMAR 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Joint annual meeting ISMRM-ESMRMB 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Proc. of the Intl. Soc. Mag. Reson. Med., Jun 2018, Paris, France. pp.2670</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04016991v1</w:t>
+                <w:t xml:space="preserve">hal-02366411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconventional trajectories on the Bloch Sphere: A closer look at the effects and consequences of the breakdown of the rotating wave approximation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploration of TRASE MRI at Low Magnetic Field: Potential Performance and Limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher P. Bidinosti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint annual meeting ISMRM-ESMRMB 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Proc. of the Intl. Soc. Mag. Reson. Med., Jun 2018, Paris, France. pp.2701</w:t>
+              <w:t xml:space="preserve">European Magnetic Resonance Meeting EUROMAR 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nantes, France. pp.574</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366402v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast MOSFET RF Switch for TRASE MRI at Low Magnetic Field</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C P Bidinosti</w:t>
+                <w:t xml:space="preserve">Unconventional trajectories on the Bloch Sphere: A closer look at the effects and consequences of the breakdown of the rotating wave approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher B. Bidinosti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint annual meeting ISMRM-ESMRMB 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Proc. of the Intl. Soc. Mag. Reson. Med., Jun 2018, Paris, France. pp.1699</w:t>
+              <w:t xml:space="preserve">, Proc. of the Intl. Soc. Mag. Reson. Med., Jun 2018, Paris, France. pp.2701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366385v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights on Precession Instabilities in Highly Polarized Liquids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vjacheslav Kuzmin</w:t>
+                <w:t xml:space="preserve">A Fast MOSFET RF Switch for TRASE MRI at Low Magnetic Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-J Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Kumaragamage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C P Bidinosti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 European Magnetic Resonance Meeting (Euromar 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Joint annual meeting ISMRM-ESMRMB 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Proc. of the Intl. Soc. Mag. Reson. Med., Jun 2018, Paris, France. pp.1699</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016996v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concomitant B1 Field in Low-Field MRI: Potential Contributions to TRASE Image Artefacts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Fast MOSFET Switch for RF Pulse Management and Shaping in Low-Field NMR and MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sashika Kumaragamage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Bidinosti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint annual meeting ISMRM-ESMRMB 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Proc. of the Intl. Soc. Mag. Reson. Med., Jun 2018, Paris, France. pp.2670</w:t>
+              <w:t xml:space="preserve">European Magnetic Resonance Meeting EUROMAR 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366411v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of TRASE MRI at Low Magnetic Field: Potential Performance and Limitations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Insights on Precession Instabilities in Highly Polarized Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christopher P. Bidinosti</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vjacheslav Kuzmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Magnetic Resonance Meeting EUROMAR 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nantes, France. pp.574</w:t>
+              <w:t xml:space="preserve">2018 European Magnetic Resonance Meeting (Euromar 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04007189v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An accurate optical technique for measuring the nuclear polarisation of 3He gas</w:t>
               </w:r>
@@ -11109,77 +11109,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An active feedback scheme for low field NMR experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kayum Safiullin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven W. Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11461,51 +11461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPOQS III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, Torino, Italy. pp.310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11530,51 +11530,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared tunable lasers for helium three optical pumping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11632,165 +11632,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00009023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear polarization of 3He gas at and below 4.2K by room temperature laser optical pumping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of spin waves in gaseous 3He</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart B. Crampton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SANIBEL Conference and TRIUMF meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1984, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">LT 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00009020v1</w:t>
+                <w:t xml:space="preserve">hal-00009007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser optical pumping of 3He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11848,148 +11861,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00009021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of spin waves in gaseous 3He</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nuclear polarization of 3He gas at and below 4.2K by room temperature laser optical pumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart B. Crampton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LT 17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1984, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">SANIBEL Conference and TRIUMF meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00009007v1</w:t>
+                <w:t xml:space="preserve">hal-00009020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12393,51 +12393,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D61B6064"/>
+    <w:nsid w:val="46E6B8A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12624,51 +12624,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-jean-nacher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7642-2064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060807652" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035513v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Nacher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cavin Talbot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Loutfi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Suchanek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze-Yuan Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0255436" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243760v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0216482" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765938v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P Bidinosti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Tastevin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2022.107306" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295023v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abboud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00233-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069159v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav V Kuzmin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2019.106622" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266979v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sashika Kumaragamage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. Bidinosti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2019.106638" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971945v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bl&#252;mler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Nacher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Otten" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tastevin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.063405" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662204v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Gentile" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8201;j. Nacher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Walker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.89.045004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141760v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav V. Kuzmin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Hayden" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2015.05.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875358v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Gentile" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Petukhov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.017401" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761896v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayum Safiullin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2012.11.025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762884v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven W. Morgan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Huber" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2012-30470-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790331v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikiel-Osuchowska" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Collier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Glowacz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Palasz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Olejniczak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2013-40153-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433545v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-009-0050-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180383v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.07.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177870v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-007-9532-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018583v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suchanek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suchanek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikiel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Palasz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00109-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018581v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sinatra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00138-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177851v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.137602" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005161v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sinatra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ma&#238;tre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008662v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1997130" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000535v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10237-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002222v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Choukeife" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000608v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Courtade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bordais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018539v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Choukeife" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018540v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Piegay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marion" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001616v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B. Bidinosti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018523v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Nacher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001614v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kiersnowski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2002-00176-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018520v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Darrasse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018522v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Villard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002995v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen L. Sauer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018521v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018484v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018480v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018483v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leduc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018526v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018487v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018525v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018485v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sauer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018524v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018482v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018479v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Constantinesco" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Choquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wioland" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016718v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Chernikov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Taylor" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S. Platonov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P. Gapontsev" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018481v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016726v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016722v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stolz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyerhoff" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bigelow" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016720v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stoltz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014821v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupont-Roc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Treiner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247796v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nacher" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1992258" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C88DBAF6CF8EFA14670F4DE622F3C3BF5EAC2090/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008938v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lalo&#235;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008971v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lalo&#235;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1991124" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023864v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250820v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19917146" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/90E113B10278D18B17F93D22230DC9048CC97BD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016721v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016719v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vermeulen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00212351v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elbel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0199000510103900" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D4200843913C5F4FB4CB3FECB72D6914856AD99D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001438v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001436v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00211037v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198900500140190700" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016691v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laloe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210670v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wiesenfeld" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:019880049010100" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D67C04399696CF346E6E2B811B1C2F3D4AA7CF6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016692v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226481v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barranco" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polls" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stringari" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987216" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E89A92667CD3F999388BBB32C224811F54FA0D9B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210560v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:019870048080133700" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016689v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Betts" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Daniels" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016688v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008890v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Stringari" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barranco" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008889v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016690v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008933v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Betts" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Daniels" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016687v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Daniels" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210154v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198500460120205700" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/803CE71D7C315D58AD957A8D03AD245493118C1B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232507v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:01985004606024900" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210057v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lef&#232;vre-Seguin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.N. Hardy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:019850046070114500" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008885v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Novikov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383488v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart B Crampton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232367v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Crampton" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:01984004509044100" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232226v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Himbert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lefevre-Seguin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:019830044013052300" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209446v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01982004305073700" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209497v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lhuillier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:019820043080119900" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232087v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tr&#233;nec" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:019820043015052500" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676934v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Kuzmin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajum Safiullin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334228v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Makarchenko" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Tagirov" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyuan Zhang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334251v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334265v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Stanislavovas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334246v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336800v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366399v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dia Ali" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacher Pierre-Jean" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abboud Marie" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tastevin Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016991v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bidinosti" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366402v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366385v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J Nacher" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kumaragamage" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C P Bidinosti" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016996v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vjacheslav Kuzmin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366411v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007189v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562616v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Batz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/294/1/012008" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562617v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/294/1/012002" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562609v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/294/1/012009" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004040v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1928872" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002223v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009030v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009023v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009020v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart B. Crampton" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009021v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laird D. Schearer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009007v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191404v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018724v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7643-8799-0_6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1WK3W4ZS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011855v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-jean-nacher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7642-2064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060807652" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035513v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Nacher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cavin Talbot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Loutfi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Suchanek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze-Yuan Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0255436" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243760v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0216482" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765938v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P Bidinosti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Tastevin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2022.107306" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295023v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abboud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00233-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069159v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav V Kuzmin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2019.106622" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266979v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sashika Kumaragamage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. Bidinosti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2019.106638" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971945v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bl&#252;mler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Nacher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Otten" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tastevin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.063405" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662204v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Gentile" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8201;j. Nacher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Walker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.89.045004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141760v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav V. Kuzmin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Hayden" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2015.05.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761896v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayum Safiullin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2012.11.025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762884v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven W. Morgan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Huber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2012-30470-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875358v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Gentile" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Petukhov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.017401" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790331v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikiel-Osuchowska" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Collier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Glowacz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Palasz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Olejniczak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2013-40153-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433545v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-009-0050-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180383v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.07.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177870v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-007-9532-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018581v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikiel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Palasz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suchanek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sinatra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00138-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018583v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suchanek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00109-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177851v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.137602" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005161v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sinatra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ma&#238;tre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008662v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1997130" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000535v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10237-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002222v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Choukeife" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000608v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Courtade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bordais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001616v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B. Bidinosti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Choukeife" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018539v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018540v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Piegay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marion" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018520v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Darrasse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001614v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marion" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kiersnowski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2002-00176-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018523v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Nacher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018522v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Villard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002995v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen L. Sauer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018521v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018524v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018484v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018480v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018483v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leduc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018526v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018487v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018525v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018485v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sauer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018482v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018479v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Constantinesco" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Choquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wioland" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016718v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Chernikov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Taylor" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S. Platonov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P. Gapontsev" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018481v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016720v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stoltz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016726v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016722v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stolz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyerhoff" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bigelow" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014821v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupont-Roc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Treiner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247796v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nacher" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1992258" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C88DBAF6CF8EFA14670F4DE622F3C3BF5EAC2090/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250820v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19917146" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/90E113B10278D18B17F93D22230DC9048CC97BD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016721v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lalo&#235;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008971v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1991124" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008938v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lalo&#235;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023864v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00212351v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elbel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0199000510103900" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D4200843913C5F4FB4CB3FECB72D6914856AD99D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016719v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vermeulen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00211037v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198900500140190700" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016691v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laloe" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001438v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001436v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016692v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wiesenfeld" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210670v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:019880049010100" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D67C04399696CF346E6E2B811B1C2F3D4AA7CF6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210560v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stringari" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barranco" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polls" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:019870048080133700" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016689v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Betts" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Daniels" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226481v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987216" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E89A92667CD3F999388BBB32C224811F54FA0D9B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008890v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Stringari" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barranco" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016688v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016690v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008889v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008933v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Betts" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Daniels" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016687v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Daniels" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210154v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198500460120205700" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/803CE71D7C315D58AD957A8D03AD245493118C1B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232507v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:01985004606024900" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210057v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lef&#232;vre-Seguin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.N. Hardy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:019850046070114500" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008885v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Novikov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383488v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart B Crampton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232367v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Crampton" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:01984004509044100" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232226v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Himbert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lefevre-Seguin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:019830044013052300" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209446v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01982004305073700" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209497v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lhuillier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:019820043080119900" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232087v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tr&#233;nec" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:019820043015052500" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676934v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Kuzmin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajum Safiullin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336800v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Stanislavovas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334228v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Makarchenko" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Tagirov" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyuan Zhang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334251v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334265v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334246v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366399v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dia Ali" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacher Pierre-Jean" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abboud Marie" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tastevin Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366411v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007189v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366402v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366385v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J Nacher" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kumaragamage" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C P Bidinosti" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016991v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bidinosti" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016996v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vjacheslav Kuzmin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562616v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Batz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/294/1/012008" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562617v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/294/1/012002" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562609v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/294/1/012009" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004040v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1928872" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002223v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009030v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009023v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009007v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart B. Crampton" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009021v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laird D. Schearer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009020v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191404v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018724v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7643-8799-0_6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1WK3W4ZS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011855v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>