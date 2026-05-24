--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1217,399 +1217,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving high spatial resolution and high SNR in low-field MRI of hyperpolarised gases with Slow Low Angle SHot</w:t>
+                <w:t xml:space="preserve">Comment on &amp;quot;Enhanced polarization and mechanisms in optically pumped hyperpolarized 3He in the presence of 4He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kayum Safiullin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cavin Talbot</w:t>
+                <w:t xml:space="preserve">T. R. Gentile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael E. Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.K. Petukhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Saam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2012.11.025⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88, pp.017401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.88.017401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761896v1</w:t>
+                <w:t xml:space="preserve">hal-00875358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple echoes due to distant dipolar fields in NMR of hyperpolarized noble gas solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven W. Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Berthault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.67:29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjd/e2012-30470-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00762884v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;Enhanced polarization and mechanisms in optically pumped hyperpolarized 3He in the presence of 4He</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael E. Hayden</w:t>
+                <w:t xml:space="preserve">Achieving high spatial resolution and high SNR in low-field MRI of hyperpolarised gases with Slow Low Angle SHot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kayum Safiullin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cavin Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 88, pp.017401. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 227, pp.72-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.88.017401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2012.11.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00875358v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metastability exchange optical pumping of &amp;lt;sup&amp;gt;3&amp;lt;/sup&amp;gt;He gas up to hundreds of millibars at 4.7 Tesla</w:t>
               </w:r>
@@ -1833,51 +1833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear NMR dynamics in hyperpolarized liquid 3He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael E. Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1950,51 +1950,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR Time Reversal Experiments in Highly Polarised Liquid 3He-4He Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael E. Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2061,338 +2061,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00177870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metastability exchange optical pumping of He-3 at high pressure and high magnetic field for medical applications</w:t>
+                <w:t xml:space="preserve">Optical measurement of He-3 nuclear polarization for metastable exchange optical pumping studies at high magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">K. Suchanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Suchanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Nikiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Palasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Abboud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Sinatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 144, pp.255-263. </w:t>
+              <w:t xml:space="preserve">, 2007, 144, pp.67-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2007-00138-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2007-00109-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018581v1</w:t>
+                <w:t xml:space="preserve">hal-02018583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical measurement of He-3 nuclear polarization for metastable exchange optical pumping studies at high magnetic field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metastability exchange optical pumping of He-3 at high pressure and high magnetic field for medical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nikiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Palasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Suchanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Suchanek</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie Abboud</w:t>
+                <w:t xml:space="preserve">A. Sinatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 144, pp.67-74. </w:t>
+              <w:t xml:space="preserve">, 2007, 144, pp.255-263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2007-00109-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2007-00138-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018583v1</w:t>
+                <w:t xml:space="preserve">hal-02018581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR Time Reversal as a Probe of Incipient Turbulent Spin Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael E. Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2788,990 +2788,990 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00000535v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI of the lung using hyperpolarized He-3 at very low magnetic field (3 mT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christopher P. Bidinosti</w:t>
+                <w:t xml:space="preserve">A broadband Ytterbium-doped tunable fiber laser for 3He optical pumping at 1083 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal Choukeife</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
+                <w:t xml:space="preserve">Sébastien Grot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
+                <w:t xml:space="preserve">Emmanuel Courtade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bordais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 16, pp.255-258</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 78 (2), pp.145-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00002222v1</w:t>
+                <w:t xml:space="preserve">hal-00000608v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A broadband Ytterbium-doped tunable fiber laser for 3He optical pumping at 1083 nm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MRI of the lung using hyperpolarized He-3 at very low magnetic field (3 mT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher P. Bidinosti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Choukeife</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bordais</w:t>
+                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 78 (2), pp.145-156</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16, pp.255-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00000608v3</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00002222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-vivo NMR of hyperpolarized 3He in the human lung at very low magnetic fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Restricted diffusion of polarised He-3 gas in aerogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher B. Bidinosti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Choukeife</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 162, p.122-132</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 329-333, pp.303-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00001616v1</w:t>
+                <w:t xml:space="preserve">hal-02018539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restricted diffusion of polarised He-3 gas in aerogels</w:t>
+                <w:t xml:space="preserve">Anomalous spin echoes in highly polarised liquid helium mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Piegay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Choukeife</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 329-333, pp.303-304</w:t>
+              <w:t xml:space="preserve">, 2003, 329-333, pp.187-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018539v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous spin echoes in highly polarised liquid helium mixtures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-vivo NMR of hyperpolarized 3He in the human lung at very low magnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Marion</w:t>
+                <w:t xml:space="preserve">Christopher B. Bidinosti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Choukeife</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 329-333, pp.187-188</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 162, p.122-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018540v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00001616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CPMG measurements and ultrafast imaging in human lungs with hyperpolarized helium-3 at low field (0.1 T).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic field effects on the 1083 nm atomic line of helium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Courtade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Durand</w:t>
+                <w:t xml:space="preserve">François Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Guillot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Vignaud</w:t>
+                <w:t xml:space="preserve">K. Kiersnowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21, pp.25-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2002-00176-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018520v1</w:t>
+                <w:t xml:space="preserve">hal-00001614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic field effects on the 1083 nm atomic line of helium</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NMR instabilities in highly magnetised liquid helium solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Piegay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 126 (1-2), pp.145-150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00001614v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR instabilities in highly magnetised liquid helium solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CPMG measurements and ultrafast imaging in human lungs with hyperpolarized helium-3 at low field (0.1 T).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. J. Nacher</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 126 (1-2), pp.145-150</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 47 (1), pp.75-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018523v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR dynamics with large dipolar interactions in liquid helium-3 films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. J. Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3835,51 +3835,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR instabilities and spectral clustering in laser-polarized liquid xenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen L. Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3930,64 +3930,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR diffusion of hyperpolarised He-3 in aerogel: a systematic pressure study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. J. Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tastevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4019,869 +4019,869 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing silica aerogel structure with spin-polarised helium-3 gas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Guillot</w:t>
+                <w:t xml:space="preserve">Kinetics of helium-3 laser optical pumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Courtade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 121 (5-6), pp.773-778</w:t>
+              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 127 (1-4), pp.443--449</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018524v1</w:t>
+                <w:t xml:space="preserve">hal-02018483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin polarised He-3 gas for NMR imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectroscopy of the helium 2 3S - 2 3P transition above 0.01 Tesla - Application to optical pumping studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kiersnowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Courtade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Tastevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHYSICA B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 284-288, pp.2053-2054</w:t>
+              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 127 (1-4), pp.451--454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018484v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopy of the helium 2 3S - 2 3P transition above 0.01 Tesla - Application to optical pumping studies</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spin polarised He-3 gas for NMR imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Tastevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 127 (1-4), pp.451--454</w:t>
+              <w:t xml:space="preserve">PHYSICA B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 284-288, pp.2053-2054</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018480v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of helium-3 laser optical pumping</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Courtade</w:t>
+                <w:t xml:space="preserve">Vapour pressure changes in spin-polarised liquid He-3 and He-3-He-4 mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tastevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 127 (1-4), pp.443--449</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 284, pp.178-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018483v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapour pressure changes in spin-polarised liquid He-3 and He-3-He-4 mixtures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Tastevin</w:t>
+                <w:t xml:space="preserve">Spin diffusion measurements in spin-polarised liquid He-3-He-4 mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Piegay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 284, pp.178-179</w:t>
+              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 121 (5-6), pp.785-790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018526v1</w:t>
+                <w:t xml:space="preserve">hal-02018487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin diffusion measurements in spin-polarised liquid He-3-He-4 mixtures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">NMR instabilities in spin-polarised liquids: He-3, He-3-He-4 mixtures and Xe-129</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Piegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 121 (5-6), pp.785-790</w:t>
+              <w:t xml:space="preserve">, 2000, 121 (5-6), pp.743-748</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018487v1</w:t>
+                <w:t xml:space="preserve">hal-02018485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR of hyperpolarised He-3 gas in aerogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. J. Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 284-288, pp.291-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR instabilities in spin-polarised liquids: He-3, He-3-He-4 mixtures and Xe-129</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Sauer</w:t>
+                <w:t xml:space="preserve">Probing silica aerogel structure with spin-polarised helium-3 gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 121 (5-6), pp.743-748</w:t>
+              <w:t xml:space="preserve">, 2000, 121 (5-6), pp.773-778</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018485v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic resonance imaging using polarized noble gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4926,320 +4926,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI of hyperpolarized gases in competition with nuclear medicine?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1083 nm ytterbium doped fibre amplifier for optical pumping of helium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. V. Chernikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. S. Platonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. P. Gapontsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Wioland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medecine Nucleaire: Imagerie Fonctionnelle Et Metabolique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 21 (5), pp.285--292</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 33 (9), pp.787--789</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018479v1</w:t>
+                <w:t xml:space="preserve">hal-02016718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1083 nm ytterbium doped fibre amplifier for optical pumping of helium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. V. Chernikov</w:t>
+                <w:t xml:space="preserve">MRI of hyperpolarized gases in competition with nuclear medicine?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. R. Taylor</w:t>
+                <w:t xml:space="preserve">A. Constantinesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. S. Platonov</w:t>
+                <w:t xml:space="preserve">P. Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. P. Gapontsev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+                <w:t xml:space="preserve">M. Wioland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 33 (9), pp.787--789</w:t>
+              <w:t xml:space="preserve">Medecine Nucleaire: Imagerie Fonctionnelle Et Metabolique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 21 (5), pp.285--292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016718v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-field He-3 nuclear magnetic resonance in human lungs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5284,342 +5284,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent results on hyperpolarized He-3-He-4 liquid mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of moderately concentrated spin-polarized He-3-He-4 mixtures above TF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Tastevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Czechoslovak Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 46 (Supplement 6), pp.3025-3032</w:t>
+              <w:t xml:space="preserve">, 1996, 46, pp.237-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016720v1</w:t>
+                <w:t xml:space="preserve">hal-02016726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of moderately concentrated spin-polarized He-3-He-4 mixtures above TF</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Villard</w:t>
+                <w:t xml:space="preserve">High nuclear polarization in He-3 and He-3-He-4 gas mixtures by optical pumping with a laser diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Meyerhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bigelow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Czechoslovak Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 46, pp.237-238</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 63 (6), pp.629--633</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016726v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High nuclear polarization in He-3 and He-3-He-4 gas mixtures by optical pumping with a laser diode</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Meyerhoff</w:t>
+                <w:t xml:space="preserve">Recent results on hyperpolarized He-3-He-4 liquid mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bigelow</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 63 (6), pp.629--633</w:t>
+              <w:t xml:space="preserve">Czechoslovak Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 46 (Supplement 6), pp.3025-3032</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016722v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'helium un liquide mouillant universel?</w:t>
               </w:r>
@@ -5700,77 +5700,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate optical measurement of nuclear polarization in optically pumped 3He gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bigelow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 2 (12), pp.2159-2179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5810,1788 +5810,1788 @@
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00247796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTICAL PUMPING OF 3He and 3He - 4He MIXTURES WITH A HIGH POWER INFRARED LMA LASER</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetic theory for quantum gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Larat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Leduc</w:t>
+                <w:t xml:space="preserve">Franck Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annalen der Physik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 48, pp.149</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00250820v1</w:t>
+                <w:t xml:space="preserve">hal-00008938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Kinetic Equation for Quantum Gases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+                <w:t xml:space="preserve">A kinetic equation for quantum gases (spin and statistics)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annalen der Physik</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 1 (2), pp.181-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp1:1991124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016721v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00008971v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A kinetic equation for quantum gases (spin and statistics)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Laloë</w:t>
+                <w:t xml:space="preserve">Experimental evidence for nonwetting with superfluid helium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dupont-Roc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique I</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 67 (21), pp.2966-2969</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00008971v2</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic theory for quantum gases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Laloë</w:t>
+                <w:t xml:space="preserve">OPTICAL PUMPING OF 3He and 3He - 4He MIXTURES WITH A HIGH POWER INFRARED LMA LASER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Larat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annalen der Physik</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 01 (C7), pp.C7-559-C7-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:19917146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00008938v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00250820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence for nonwetting with superfluid helium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Dupont-Roc</w:t>
+                <w:t xml:space="preserve">A Kinetic Equation for Quantum Gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 67 (21), pp.2966-2969</w:t>
+              <w:t xml:space="preserve">Annalen der Physik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 48 (1-3), pp.149--168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023864v1</w:t>
+                <w:t xml:space="preserve">hal-02016721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical pumping of helium-3 with a frequency electromodulated laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heat Conduction in Spin-Polarized Gaseous He-3 at Low Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Larat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Elbel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Leduc</w:t>
+                <w:t xml:space="preserve">G. Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 80 (5-6), pp.299--314</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00212351v1</w:t>
+                <w:t xml:space="preserve">hal-02016719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Conduction in Spin-Polarized Gaseous He-3 at Low Temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Optical pumping of helium-3 with a frequency electromodulated laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Elbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leduc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 51 (1), pp.39-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphys:0199000510103900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016719v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00212351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des gaz quantiques (particules discernables sans spin)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Laloë</w:t>
+                <w:t xml:space="preserve">Une équation cinétique pour les gaz quantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1989, 50 (14), pp.1907-1941. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1989, 50, pp.1879</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00211037v1</w:t>
+                <w:t xml:space="preserve">hal-00001438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Quantum Gases (Distinguishable Particles without Spin)</w:t>
+                <w:t xml:space="preserve">Dynamique des gaz quantiques (particules discernables sans spin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Laloe</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1989, 50 (14), pp.1907--1941</w:t>
+              <w:t xml:space="preserve">, 1989, 50, pp.1907</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016691v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00001436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une équation cinétique pour les gaz quantiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Laloë</w:t>
+                <w:t xml:space="preserve">Dynamique des gaz quantiques (particules discernables sans spin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1989, 50, pp.1879</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1989, 50 (14), pp.1907-1941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphys:0198900500140190700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00001438v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00211037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des gaz quantiques (particules discernables sans spin)</w:t>
+                <w:t xml:space="preserve">Dynamics of Quantum Gases (Distinguishable Particles without Spin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Laloë</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laloe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1989, 50, pp.1907</w:t>
+              <w:t xml:space="preserve">, 1989, 50 (14), pp.1907--1941</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00001436v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Magnetic Metal and Glass He-3 Cryostat Immersed in a 4.2 K Bath</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Obtaining polarized liquid helium 3 from optically oriented gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wiesenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 49 (1), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphys:019880049010100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016692v1</w:t>
+                <w:t xml:space="preserve">jpa-00210670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obtaining polarized liquid helium 3 from optically oriented gas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-Magnetic Metal and Glass He-3 Cryostat Immersed in a 4.2 K Bath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wiesenfeld</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 59 (2), pp.304--306</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">jpa-00210670v1</w:t>
+                <w:t xml:space="preserve">hal-02016692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-polarized 3He : liquid gas equilibrium</w:t>
+                <w:t xml:space="preserve">Phase Transitions In Partially Spin-Polarized 3he</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Barranco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Polls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Stringari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 48 (8), pp.1337-1350. </w:t>
+              <w:t xml:space="preserve">Journal de Physique Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 48 (C2), pp.C2-101-C2-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphys:019870048080133700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1987216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00210560v1</w:t>
+                <w:t xml:space="preserve">jpa-00226481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat Conduction Changes in Spin-Polarized Gaseous He-3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. S. Betts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Daniels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laloe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 26, pp.213--214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Transitions In Partially Spin-Polarized 3he</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spin-polarized 3He : liquid gas equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stringari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barranco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Barranco</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Polls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique Colloque</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 48 (8), pp.1337-1350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphys:019870048080133700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:1987216⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">jpa-00226481v1</w:t>
+                <w:t xml:space="preserve">jpa-00210560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin polarized 3He: liquid gas equilibrium</w:t>
               </w:r>
@@ -7603,77 +7603,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Stringari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Barranco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Polls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, C2, pp.101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7698,103 +7698,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear Polarization and Heat Conduction Changes in Gaseous He-3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. S. Betts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Daniels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laloe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 4 (1), pp.59--64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7813,256 +7813,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquefaction of Highly Polarized He-3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spin polarized 3He: liquid gas equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Stringari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Barranco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Polls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Wiesenfeld</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 26, pp.205--206</w:t>
+              <w:t xml:space="preserve">Journal de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 48, pp.1337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016690v1</w:t>
+                <w:t xml:space="preserve">hal-00008889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin polarized 3He: liquid gas equilibrium</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liquefaction of Highly Polarized He-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Laloë</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wiesenfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 48, pp.1337</w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 26, pp.205--206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00008889v1</w:t>
+                <w:t xml:space="preserve">hal-02016690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear polarization and heat conduction changes in gaseous 3He</w:t>
               </w:r>
@@ -8173,64 +8173,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Properties of Spin-Polarized He-3 Optically Oriented by a LNA Laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laloe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8292,247 +8292,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical pumping in 3He with a laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct detection of spin waves in gaseous 3He↑</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1985, 46 (12), pp.2057-2073. </w:t>
+              <w:t xml:space="preserve">Journal de Physique Lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 46 (6), pp.249-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphys:0198500460120205700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jphyslet:01985004606024900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00210154v1</w:t>
+                <w:t xml:space="preserve">jpa-00232507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct detection of spin waves in gaseous 3He↑</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical pumping in 3He with a laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leduc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique Lettres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 46 (12), pp.2057-2073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphys:0198500460120205700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphyslet:01985004606024900⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">jpa-00232507v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00210154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxation nucléaire de 3He gazeux sur H2 solide</w:t>
               </w:r>
@@ -8570,51 +8570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.N. Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, 46 (7), pp.1145-1172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8648,51 +8648,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical pumping of 3He nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8795,51 +8795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart B Crampton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Science Applications A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984, 2, pp.1--20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8890,77 +8890,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.B. Crampton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984, 45 (9), pp.441-448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9046,51 +9046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dupont-Roc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1983, 44 (13), pp.523-529. </w:t>
@@ -9122,317 +9122,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00232226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation nucléaire de 3He ↑ dans un champ magnétique inhomogène</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Lefevre-Seguin</w:t>
+                <w:t xml:space="preserve">Le second coefficient du viriel de H atomique ; effet des variables internes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lefèvre-Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1982, 43 (5), pp.737-753. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphys:01982004305073700⟩</w:t>
+              <w:t xml:space="preserve">, 1982, 43 (8), pp.1199-1211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphys:019820043080119900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00209446v1</w:t>
+                <w:t xml:space="preserve">jpa-00209497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le second coefficient du viriel de H atomique ; effet des variables internes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Lefèvre-Seguin</w:t>
+                <w:t xml:space="preserve">Relaxation nucléaire de 3He ↑ dans un champ magnétique inhomogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lefevre-Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1982, 43 (8), pp.1199-1211. </w:t>
+              <w:t xml:space="preserve">, 1982, 43 (5), pp.737-753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphys:019820043080119900⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jphys:01982004305073700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00209497v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00209446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarisation nucléaire de 3He gazeux par pompage optique laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Trénec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1982, 43 (15), pp.525-529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9458,51 +9458,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00232087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -9567,339 +9567,335 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vyacheslav Kuzmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kajum Safiullin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th European Magnetic Resonance Congress (EUROMAR 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">PiNG 2026 - Hyperpolarized Noble Gases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Luss, Alexandria, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676934v1</w:t>
+                <w:t xml:space="preserve">hal-05629652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3He gas diffusion in anisotropic porous media (ordered Al2O3 aerogels)</w:t>
+                <w:t xml:space="preserve">Diffusion anisotropy of Helium-3 gas in ordered Al2O3 aerogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Loutfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vyacheslav Kuzmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kajum Safiullin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du GERM 2023 "Résonance Magnétique aux Extrêmes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Murol, France</w:t>
+              <w:t xml:space="preserve">The 20th European Magnetic Resonance Congress (EUROMAR 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04336800v1</w:t>
+                <w:t xml:space="preserve">hal-04676934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress in polarization of 3He atoms in a magnetized plasma (PAMP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Makarchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vyacheslav Kuzmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kajum Safiullin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Makarchenko</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kajum Safiullin</w:t>
+                <w:t xml:space="preserve">Murat Tagirov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeyuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Magnetic Resonance Meeting (EUROMAR 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of optimal low-frequency NMR detection coils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Loutfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9928,73 +9924,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Magnetic Resonance Meeting EUROMAR 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Glasgow (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas diffusion and relaxation within ordered Al2O3 aerogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Loutfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10003,101 +9999,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Stanislavovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vyacheslav Kuzmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Magnetic Resonance Meeting EUROMAR 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Glasgow (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -10178,1866 +10174,1991 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic study of collisions in the 23P state of 3He and 4He in low pressure gas discharges</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">3He gas diffusion in anisotropic porous media (ordered Al2O3 aerogels)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Loutfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Stanislavovas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vyacheslav Kuzmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 ème congrès général de la Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès du GERM 2023 "Résonance Magnétique aux Extrêmes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Murol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02366399v1</w:t>
+                <w:t xml:space="preserve">hal-04336800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concomitant B1 Field in Low-Field MRI: Potential Contributions to TRASE Image Artefacts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
+                <w:t xml:space="preserve">Spectroscopic study of collisions in the 23P state of 3He and 4He in low pressure gas discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dia Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacher Pierre-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abboud Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tastevin Geneviève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint annual meeting ISMRM-ESMRMB 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Proc. of the Intl. Soc. Mag. Reson. Med., Jun 2018, Paris, France. pp.2670</w:t>
+              <w:t xml:space="preserve">25 ème congrès général de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366411v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of TRASE MRI at Low Magnetic Field: Potential Performance and Limitations</w:t>
+                <w:t xml:space="preserve">A Fast MOSFET Switch for RF Pulse Management and Shaping in Low-Field NMR and MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sashika Kumaragamage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christopher P. Bidinosti</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Bidinosti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Magnetic Resonance Meeting EUROMAR 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, Nantes, France. pp.574</w:t>
+              <w:t xml:space="preserve">, Jul 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04007189v1</w:t>
+                <w:t xml:space="preserve">hal-04016991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconventional trajectories on the Bloch Sphere: A closer look at the effects and consequences of the breakdown of the rotating wave approximation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
+                <w:t xml:space="preserve">A Fast MOSFET RF Switch for TRASE MRI at Low Magnetic Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-J Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Kumaragamage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C P Bidinosti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint annual meeting ISMRM-ESMRMB 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Proc. of the Intl. Soc. Mag. Reson. Med., Jun 2018, Paris, France. pp.2701</w:t>
+              <w:t xml:space="preserve">, Proc. of the Intl. Soc. Mag. Reson. Med., Jun 2018, Paris, France. pp.1699</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366402v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast MOSFET RF Switch for TRASE MRI at Low Magnetic Field</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C P Bidinosti</w:t>
+                <w:t xml:space="preserve">Unconventional trajectories on the Bloch Sphere: A closer look at the effects and consequences of the breakdown of the rotating wave approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher B. Bidinosti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint annual meeting ISMRM-ESMRMB 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Proc. of the Intl. Soc. Mag. Reson. Med., Jun 2018, Paris, France. pp.1699</w:t>
+              <w:t xml:space="preserve">, Proc. of the Intl. Soc. Mag. Reson. Med., Jun 2018, Paris, France. pp.2701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366385v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast MOSFET Switch for RF Pulse Management and Shaping in Low-Field NMR and MRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Insights on Precession Instabilities in Highly Polarized Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christopher Bidinosti</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vjacheslav Kuzmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Magnetic Resonance Meeting EUROMAR 2018</w:t>
+              <w:t xml:space="preserve">2018 European Magnetic Resonance Meeting (Euromar 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016991v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights on Precession Instabilities in Highly Polarized Liquids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concomitant B1 Field in Low-Field MRI: Potential Contributions to TRASE Image Artefacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher B. Bidinosti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Tastevin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vjacheslav Kuzmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 European Magnetic Resonance Meeting (Euromar 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Joint annual meeting ISMRM-ESMRMB 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Proc. of the Intl. Soc. Mag. Reson. Med., Jun 2018, Paris, France. pp.2670</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016996v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An accurate optical technique for measuring the nuclear polarisation of 3He gas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploration of TRASE MRI at Low Magnetic Field: Potential Performance and Limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher P. Bidinosti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCNS Workshop on Modern Trends in Production and Applications of Polarized 3He</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Magnetic Resonance Meeting EUROMAR 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nantes, France. pp.574</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00562616v1</w:t>
+                <w:t xml:space="preserve">hal-04007189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamentals of metastability exchange optical pumping in helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Batz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Tastevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCNS Workshop on Modern Trends in Production and Applications of Polarized 3He</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Ismaning, Germany. pp.012002, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/294/1/012002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00562617v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An active feedback scheme for low field NMR experiments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Steven W. Morgan</w:t>
+                <w:t xml:space="preserve">An accurate optical technique for measuring the nuclear polarisation of 3He gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cavin Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Batz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCNS Workshop on Modern Trends in Production and Applications of Polarized 3He</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2010, Ismaning, Germany. pp.012009, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/294/1/012009⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2010, Ismaning, Germany. pp.012008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/294/1/012008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00562609v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00562616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized Helium to Image the Lung</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Leduc</w:t>
+                <w:t xml:space="preserve">An active feedback scheme for low field NMR experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kayum Safiullin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven W. Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATOMIC PHYSICS 19: XIX International Conference on Atomic Physics; ICAP 2004</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1928872⟩</w:t>
+              <w:t xml:space="preserve">JCNS Workshop on Modern Trends in Production and Applications of Polarized 3He</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Ismaning, Germany. pp.012009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/294/1/012009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00004040v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00562609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical pumping of helium-3 at high pressure and magnetic field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polarized Helium to Image the Lung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...61 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ATOMIC PHYSICS 19: XIX International Conference on Atomic Physics; ICAP 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Rio de Janeiro, Brazil. pp.381-389, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1928872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00002223v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic theory of quantum gases: beyond the Boltzmann equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical pumping of helium-3 at high pressure and magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Courtade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Sinatra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, 1989, Torino, Italy. pp.310</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002, pp.2225-2236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00009030v1</w:t>
+                <w:t xml:space="preserve">hal-00002223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared tunable lasers for helium three optical pumping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Kinetic theory of quantum gases: beyond the Boltzmann equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Laloë</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Montana workshop on Polarized targets and beam sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1986, United States</w:t>
+              <w:t xml:space="preserve">SPOQS III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, Torino, Italy. pp.310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00009023v1</w:t>
+                <w:t xml:space="preserve">hal-00009030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of spin waves in gaseous 3He</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infrared tunable lasers for helium three optical pumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James M. Daniels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LT 17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1984, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">Montana workshop on Polarized targets and beam sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00009007v1</w:t>
+                <w:t xml:space="preserve">hal-00009023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser optical pumping of 3He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laird D. Schearer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on polarized 3He beams and targets for nuclear physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984, Princeton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00009021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear polarization of 3He gas at and below 4.2K by room temperature laser optical pumping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart B. Crampton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SANIBEL Conference and TRIUMF meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00009020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observation of spin waves in gaseous 3He</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00009020v1</w:t>
+                <w:t xml:space="preserve">Stuart B. Crampton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LT 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, Karlsruhe, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00009007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">History and physical principles of MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael E. Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12047,168 +12168,168 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luca SABA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance Imaging Handbook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CRC press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-1482216288</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Resonance Imaging: From Spin Physics to Medical Diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Duplantier; J.-M. Raimond; V. Rivasseau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Spin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Birkhäuser Basel, pp.159 - 193, 2009, Progress in Mathematical Physics, vol. 55, 978-3-7643-8799-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-7643-8799-0_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12218,114 +12339,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations d'ondes de spin dans un gaz d'hélium-3 polarisé par pompage optique laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Pierre et Marie Curie - Paris VI, 1985. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId293"/>
+      <w:footerReference w:type="default" r:id="rId294"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12393,51 +12514,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46E6B8A6"/>
+    <w:nsid w:val="4FFF634A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12624,51 +12745,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-jean-nacher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7642-2064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060807652" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035513v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Nacher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cavin Talbot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Loutfi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Suchanek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze-Yuan Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0255436" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243760v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0216482" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765938v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P Bidinosti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Tastevin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2022.107306" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295023v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abboud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00233-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069159v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav V Kuzmin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2019.106622" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266979v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sashika Kumaragamage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. Bidinosti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2019.106638" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971945v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bl&#252;mler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Nacher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Otten" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tastevin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.063405" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662204v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Gentile" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8201;j. Nacher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Walker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.89.045004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141760v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav V. Kuzmin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Hayden" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2015.05.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761896v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayum Safiullin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2012.11.025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762884v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven W. Morgan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Huber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2012-30470-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875358v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Gentile" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Petukhov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.017401" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790331v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikiel-Osuchowska" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Collier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Glowacz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Palasz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Olejniczak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2013-40153-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433545v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-009-0050-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180383v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.07.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177870v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-007-9532-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018581v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikiel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Palasz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suchanek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sinatra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00138-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018583v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suchanek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00109-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177851v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.137602" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005161v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sinatra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ma&#238;tre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008662v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1997130" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000535v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10237-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002222v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Choukeife" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000608v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Courtade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bordais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001616v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B. Bidinosti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Choukeife" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018539v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018540v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Piegay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marion" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018520v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Darrasse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001614v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marion" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kiersnowski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2002-00176-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018523v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Nacher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018522v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Villard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002995v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen L. Sauer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018521v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018524v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018484v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018480v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018483v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leduc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018526v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018487v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018525v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018485v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sauer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018482v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018479v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Constantinesco" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Choquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wioland" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016718v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Chernikov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Taylor" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S. Platonov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P. Gapontsev" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018481v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016720v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stoltz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016726v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016722v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stolz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyerhoff" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bigelow" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014821v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupont-Roc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Treiner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247796v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nacher" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1992258" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C88DBAF6CF8EFA14670F4DE622F3C3BF5EAC2090/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250820v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19917146" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/90E113B10278D18B17F93D22230DC9048CC97BD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016721v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lalo&#235;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008971v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1991124" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008938v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lalo&#235;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023864v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00212351v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elbel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0199000510103900" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D4200843913C5F4FB4CB3FECB72D6914856AD99D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016719v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vermeulen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00211037v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198900500140190700" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016691v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laloe" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001438v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001436v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016692v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wiesenfeld" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210670v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:019880049010100" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D67C04399696CF346E6E2B811B1C2F3D4AA7CF6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210560v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stringari" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barranco" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polls" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:019870048080133700" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016689v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Betts" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Daniels" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226481v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987216" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E89A92667CD3F999388BBB32C224811F54FA0D9B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008890v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Stringari" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barranco" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016688v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016690v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008889v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008933v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Betts" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Daniels" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016687v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Daniels" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210154v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198500460120205700" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/803CE71D7C315D58AD957A8D03AD245493118C1B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232507v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:01985004606024900" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210057v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lef&#232;vre-Seguin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.N. Hardy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:019850046070114500" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008885v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Novikov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383488v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart B Crampton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232367v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Crampton" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:01984004509044100" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232226v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Himbert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lefevre-Seguin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:019830044013052300" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209446v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01982004305073700" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209497v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lhuillier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:019820043080119900" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232087v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tr&#233;nec" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:019820043015052500" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676934v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Kuzmin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajum Safiullin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336800v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Stanislavovas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334228v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Makarchenko" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Tagirov" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyuan Zhang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334251v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334265v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334246v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366399v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dia Ali" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacher Pierre-Jean" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abboud Marie" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tastevin Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366411v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007189v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366402v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366385v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J Nacher" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kumaragamage" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C P Bidinosti" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016991v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bidinosti" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016996v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vjacheslav Kuzmin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562616v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Batz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/294/1/012008" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562617v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/294/1/012002" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562609v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/294/1/012009" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004040v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1928872" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002223v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009030v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009023v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009007v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart B. Crampton" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009021v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laird D. Schearer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009020v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191404v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018724v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7643-8799-0_6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1WK3W4ZS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011855v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-jean-nacher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7642-2064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060807652" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035513v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Nacher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cavin Talbot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Loutfi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Suchanek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze-Yuan Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0255436" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243760v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0216482" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765938v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P Bidinosti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Tastevin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2022.107306" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295023v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abboud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00233-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069159v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav V Kuzmin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2019.106622" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266979v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sashika Kumaragamage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. Bidinosti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2019.106638" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971945v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bl&#252;mler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Nacher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Otten" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tastevin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.063405" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662204v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Gentile" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8201;j. Nacher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Walker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.89.045004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141760v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav V. Kuzmin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Hayden" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2015.05.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875358v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Gentile" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Petukhov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.017401" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762884v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven W. Morgan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Huber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2012-30470-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761896v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayum Safiullin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2012.11.025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790331v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikiel-Osuchowska" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Collier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Glowacz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Palasz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Olejniczak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2013-40153-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433545v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-009-0050-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180383v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.07.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177870v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-007-9532-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018583v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suchanek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suchanek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikiel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Palasz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00109-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018581v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sinatra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00138-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177851v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.137602" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005161v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sinatra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ma&#238;tre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008662v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1997130" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000535v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10237-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000608v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Courtade" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bordais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002222v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Choukeife" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018539v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Choukeife" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018540v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Piegay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marion" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001616v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B. Bidinosti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001614v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marion" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kiersnowski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2002-00176-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018523v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Nacher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018520v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Darrasse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018522v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Villard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002995v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen L. Sauer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018521v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018483v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leduc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018480v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018484v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018526v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018487v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018485v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sauer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018525v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018524v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018482v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016718v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Chernikov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Taylor" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S. Platonov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P. Gapontsev" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018479v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Constantinesco" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Choquet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wioland" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018481v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016726v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016722v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stolz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyerhoff" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bigelow" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016720v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stoltz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014821v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupont-Roc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Treiner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247796v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nacher" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1992258" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C88DBAF6CF8EFA14670F4DE622F3C3BF5EAC2090/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008938v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lalo&#235;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008971v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lalo&#235;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1991124" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023864v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250820v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19917146" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/90E113B10278D18B17F93D22230DC9048CC97BD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016721v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016719v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vermeulen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00212351v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elbel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0199000510103900" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D4200843913C5F4FB4CB3FECB72D6914856AD99D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001438v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001436v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00211037v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198900500140190700" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016691v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laloe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210670v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wiesenfeld" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:019880049010100" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D67C04399696CF346E6E2B811B1C2F3D4AA7CF6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016692v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226481v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barranco" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polls" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stringari" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987216" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E89A92667CD3F999388BBB32C224811F54FA0D9B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016689v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Betts" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Daniels" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210560v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:019870048080133700" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008890v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Stringari" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barranco" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016688v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008889v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016690v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008933v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Betts" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Daniels" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016687v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Daniels" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232507v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:01985004606024900" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210154v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198500460120205700" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/803CE71D7C315D58AD957A8D03AD245493118C1B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210057v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lef&#232;vre-Seguin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.N. Hardy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:019850046070114500" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008885v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Novikov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383488v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart B Crampton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232367v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Crampton" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:01984004509044100" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232226v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Himbert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lefevre-Seguin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:019830044013052300" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209497v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lhuillier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:019820043080119900" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209446v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01982004305073700" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232087v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tr&#233;nec" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:019820043015052500" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629652v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Kuzmin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajum Safiullin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676934v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334228v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Makarchenko" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Tagirov" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyuan Zhang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334251v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334265v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Stanislavovas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334246v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336800v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366399v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dia Ali" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacher Pierre-Jean" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abboud Marie" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tastevin Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016991v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bidinosti" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366385v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J Nacher" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kumaragamage" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C P Bidinosti" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366402v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016996v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vjacheslav Kuzmin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366411v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007189v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562617v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Batz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/294/1/012002" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562616v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/294/1/012008" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562609v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/294/1/012009" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004040v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1928872" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002223v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009030v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009023v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009021v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laird D. Schearer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009020v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart B. Crampton" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009007v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191404v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018724v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7643-8799-0_6" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1WK3W4ZS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011855v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>