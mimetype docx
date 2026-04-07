--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -234,779 +234,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the source of yttrium on the morphology of precipitated phases after interaction with a CaO-Al2O3-SiO2 melt at 1300°C</w:t>
+                <w:t xml:space="preserve">Type I and Type II Hot Corrosion of Ni-Based Alloys Without an Incubation Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bonnal</w:t>
+                <w:t xml:space="preserve">Élise Péruse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Petitjean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
+                <w:t xml:space="preserve">Djénéba Diomande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Saint-Jean</w:t>
+                <w:t xml:space="preserve">Grégoire Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bonina</w:t>
+                <w:t xml:space="preserve">Louis Hunault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2025.102374⟩</w:t>
+              <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 102 (4), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-025-10341-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04950958v1</w:t>
+                <w:t xml:space="preserve">hal-05137254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type I and Type II Hot Corrosion of Ni-Based Alloys Without an Incubation Period</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the source of yttrium on the morphology of precipitated phases after interaction with a CaO-Al2O3-SiO2 melt at 1300°C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djénéba Diomande</w:t>
+                <w:t xml:space="preserve">J. Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Dufour</w:t>
+                <w:t xml:space="preserve">Carine Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Hunault</w:t>
+                <w:t xml:space="preserve">L. Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Podor</w:t>
+                <w:t xml:space="preserve">David Bonina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 102 (4), pp.20. </w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39, pp.102374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11085-025-10341-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2025.102374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05137254v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical degradation of the ternary Al2O3-YAG-ZrO2 eutectic ceramic by molten CMAS</w:t>
+                <w:t xml:space="preserve">Laser remelting of a novel carbide-reinforced Ni-Co-Cr-Hf-C alloy with ultra-fine HfC dispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Portebois</w:t>
+                <w:t xml:space="preserve">Ivan Cazic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mathieu</w:t>
+                <w:t xml:space="preserve">Parham Anvari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vilasi</w:t>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Berthod</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P.J. Panteix</w:t>
+                <w:t xml:space="preserve">Christophe Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-024-10258-7⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 366, pp.136495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2024.136495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04689366v1</w:t>
+                <w:t xml:space="preserve">hal-04994155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser remelting of a novel carbide-reinforced Ni-Co-Cr-Hf-C alloy with ultra-fine HfC dispersion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A thermodynamic study of the influence of the Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; content on the CaO-SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-YO&amp;lt;sub&amp;gt;1.5&amp;lt;/sub&amp;gt; system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mermoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Cazic</w:t>
+                <w:t xml:space="preserve">C. Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parham Anvari</w:t>
+                <w:t xml:space="preserve">P.J. Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Aranda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
+                <w:t xml:space="preserve">D. Bonina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2024.136495⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (6), pp.4160 - 4169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.01.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994155v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermodynamic study of the influence of the Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; content on the CaO-SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-YO&amp;lt;sub&amp;gt;1.5&amp;lt;/sub&amp;gt; system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Bonnal</w:t>
+                <w:t xml:space="preserve">Chemical degradation of the ternary Al2O3-YAG-ZrO2 eutectic ceramic by molten CMAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Portebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mermoul</w:t>
+                <w:t xml:space="preserve">S. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Petitjean</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">M. Vilasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Panteix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Bonina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 44 (6), pp.4160 - 4169. </w:t>
+              <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.01.072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11085-024-10258-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447421v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential aeration corrosion of silver in sulfate melts at 900 °C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Diomande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Siblani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 224, pp.111504. </w:t>
@@ -1038,364 +1038,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromium enriched peraluminous glasses: solubility limits, crystalline phase equilibrium and impact of chromium on the rheological properties of the glass</w:t>
+                <w:t xml:space="preserve">Synthesis and structural refinement of isomorphic cyclosilicate Ca3RE2(Si3O9)2 (RE = Nd, Sm, Gd, Dy, Yb)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Hansen</w:t>
+                <w:t xml:space="preserve">François Perrudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Perret</w:t>
+                <w:t xml:space="preserve">Florian Brix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Giboire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
+                <w:t xml:space="preserve">Justine Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2022.153802⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 313 (14), pp.123312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2022.123312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03777201v1</w:t>
+                <w:t xml:space="preserve">hal-03986639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and structural refinement of isomorphic cyclosilicate Ca3RE2(Si3O9)2 (RE = Nd, Sm, Gd, Dy, Yb)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chromium enriched peraluminous glasses: solubility limits, crystalline phase equilibrium and impact of chromium on the rheological properties of the glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Perrudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carine Petitjean</w:t>
+                <w:t xml:space="preserve">Damien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Giboire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Justine Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 313 (14), pp.123312. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.153802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2022.123312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2022.153802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03986639v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03777201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of modeling to explain the depassivation of chromia-forming alloys in molten glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Szczepan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vilasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 190, pp.109697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1423,854 +1423,854 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion and depassivation of a chromia-forming Ni-based alloy in the 0.75Na2O-B2O3-2.75SiO2 melt</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P.J. Panteix</w:t>
+                <w:t xml:space="preserve">Thermal Expansion and Microstructure Behavior at Elevated Temperature of various {Ni, Co}-based Cast Superalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul K Gomis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vilasi</w:t>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108579⟩</w:t>
+              <w:t xml:space="preserve">Academic Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (3), pp.17-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32861/ajc.53.17.24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03490161v1</w:t>
+                <w:t xml:space="preserve">hal-02610814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new modeling of the dissolution of chromia in Na2O-SiO2 liquids</w:t>
+                <w:t xml:space="preserve">Corrosion and depassivation of a chromia-forming Ni-based alloy in the 0.75Na2O-B2O3-2.75SiO2 melt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Szczepan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Brix</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vilasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 168, pp.108579 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.120153⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03490229v1</w:t>
+                <w:t xml:space="preserve">hal-03490161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Iron Oxide Concentration on the Performance of Molten Oxide Electrolytes for the Production of Liquid Iron Metal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Wiencke</w:t>
+                <w:t xml:space="preserve">A new modeling of the dissolution of chromia in Na2O-SiO2 liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Szczepan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Lavelaine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapin</w:t>
+                <w:t xml:space="preserve">F. Brix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Panteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vilasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 51 (1), pp.365-376. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 545, pp.120153 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11663-019-01737-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.120153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04010934v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the dependence on the Co and Ni proportions of the oxidation at elevated temperature of TaC-strengthened {Ni and Co}-based cast superalloys</w:t>
+                <w:t xml:space="preserve">The Impact of Iron Oxide Concentration on the Performance of Molten Oxide Electrolytes for the Production of Liquid Iron Metal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Berthod</w:t>
+                <w:t xml:space="preserve">Jan Wiencke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Gomis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
+                <w:t xml:space="preserve">Hervé Lavelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Aranda</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2020.123088⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51 (1), pp.365-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11663-019-01737-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03490439v1</w:t>
+                <w:t xml:space="preserve">hal-04010934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic modelling of Cr$_2$O$_3$ growth on a Ni-30Cr alloy in silicate melts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A study of the dependence on the Co and Ni proportions of the oxidation at elevated temperature of TaC-strengthened {Ni and Co}-based cast superalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gomis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Schmucker</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108873⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 251, pp.123088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2020.123088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491248v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Expansion and Microstructure Behavior at Elevated Temperature of various {Ni, Co}-based Cast Superalloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Berthod</w:t>
+                <w:t xml:space="preserve">Kinetic modelling of Cr$_2$O$_3$ growth on a Ni-30Cr alloy in silicate melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schmucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Szczepan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul K Gomis</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Panteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (3), pp.17-24. </w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 175, pp.108873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32861/ajc.53.17.24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610814v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of rare earth oxides on kinetics and reaction mechanisms in CMAS silicate melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Perrudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Vidal-Sétif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2321,103 +2321,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of Iron Concentration on the Anodic Charge Transfer in Molten Oxide Electrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Wiencke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lavelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 166 (14), pp.E489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2445,343 +2445,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences of the Co content and of the level of high temperature on the microstructure and oxidation of cast {Ni, Co}-based Cr-rich TaC- containing cast alloys</w:t>
+                <w:t xml:space="preserve">Electrolysis of iron in a molten oxide electrolyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Berthod</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zohra Himeur</w:t>
+                <w:t xml:space="preserve">Jan Wiencke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lavelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.12.254⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (1), pp.115-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10800-017-1143-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187901v1</w:t>
+                <w:t xml:space="preserve">hal-03982817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrolysis of iron in a molten oxide electrolyte</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lavelaine</w:t>
+                <w:t xml:space="preserve">Influences of the Co content and of the level of high temperature on the microstructure and oxidation of cast {Ni, Co}-based Cr-rich TaC- containing cast alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Himeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 48 (1), pp.115-126. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 739, pp.447 - 456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10800-017-1143-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.12.254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982817v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of iron electrochemical reduction into liquid metal at 1823 K in a molten oxide electrolyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Wiencke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lavelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gavin John Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 212, pp.214-223. </w:t>
@@ -2832,51 +2832,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between chromium physicochemical properties in silicate melts and the corrosion behavior of chromia-forming alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Schmucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2953,90 +2953,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gadolinium oxide solubility in molten silicate: dissolution mechanism and stability of Ca2Gd8(SiO4)6O2 and Ca3Gd2(Si3O9)2 silicate phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Perrudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Vidal-Sétif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3081,70 +3081,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of Ni-Cr alloy at intermediate oxygen pressures. I. Diffusion mechanisms through the oxide layer</w:t>
+                <w:t xml:space="preserve">Oxidation of Ni-Cr alloy at intermediate oxygen pressures. II. Towards the lifetime prediction of alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Schmucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3164,695 +3164,695 @@
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabah Ben Lagha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 111, pp.474-485. </w:t>
+              <w:t xml:space="preserve">, 2016, 111, pp.467-473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2016.05.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2016.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04019246v1</w:t>
+                <w:t xml:space="preserve">hal-04019254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Zinc Chloride in Ash in Oxidation Kinetics of Ni-Based and Fe-Based Alloys</w:t>
+                <w:t xml:space="preserve">Corrosion of Pure Cr and Ni-30Cr Alloy by Soda-Lime-Silicate Melts: Study of Simplified Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Schaal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas David</w:t>
+                <w:t xml:space="preserve">T. K. Abdullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Vilasi</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Schmucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxidation of Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 85 (5-6), pp.547-563. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-016-9612-5⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 85 (1-2, SI), pp.3-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-015-9571-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04010956v1</w:t>
+                <w:t xml:space="preserve">hal-01295110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical characterization of chromia- and alumina-forming nickel-based superalloys in molten silicates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Zinc Chloride in Ash in Oxidation Kinetics of Ni-Based and Fe-Based Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuti Katrina Abdullaha</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapin</w:t>
+                <w:t xml:space="preserve">C. Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vilasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.10.176⟩</w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85 (5-6), pp.547-563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-016-9612-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01295113v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion of Pure Cr and Ni-30Cr Alloy by Soda-Lime-Silicate Melts: Study of Simplified Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Oxidation of Ni-Cr alloy at intermediate oxygen pressures. I. Diffusion mechanisms through the oxide layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Schmucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapin</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabah Ben Lagha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-015-9571-2⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111, pp.474-485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2016.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295110v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of Ni-Cr alloy at intermediate oxygen pressures. II. Towards the lifetime prediction of alloys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Electrochemical characterization of chromia- and alumina-forming nickel-based superalloys in molten silicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuti Katrina Abdullaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabah Ben Lagha</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 360 (B), pp.510-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.10.176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2016.05.024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04019254v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Chloride Content in Ash in Oxidation Kinetics of Ni-Based and Fe-Based Alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3897,558 +3897,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolution equilibrium of chromium oxide in a soda lime silicate melt exposed to oxidizing and reducing atmospheres</w:t>
+                <w:t xml:space="preserve">Stability of Protective Oxide Layer Against Corrosion: Solubility Measurements of Chromium in Soda Lime Silicate Melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuti Katrina Abdullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vilasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 142 (2-3), pp.572-579. </w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80 (5-6), pp.611-622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2013.07.055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11085-013-9400-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289990v1</w:t>
+                <w:t xml:space="preserve">hal-01289987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of Protective Oxide Layer Against Corrosion: Solubility Measurements of Chromium in Soda Lime Silicate Melts</w:t>
+                <w:t xml:space="preserve">Dissolution equilibrium of chromium oxide in a soda lime silicate melt exposed to oxidizing and reducing atmospheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuti Katrina Abdullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vilasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 142 (2-3), pp.572-579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2013.07.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11085-013-9400-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01289987v1</w:t>
+                <w:t xml:space="preserve">hal-01289990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubility of tin dioxide in soda-lime silicate melts</w:t>
+                <w:t xml:space="preserve">Tin oxide solubility in soda-lime silicate melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gateau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">P Gateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Vilasi</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vilasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physics and Chemistry of Glasses - European Journal of Glass Science and Technology Part B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (3), pp.68-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03983101v1</w:t>
+                <w:t xml:space="preserve">hal-04080032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tin oxide solubility in soda-lime silicate melts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Solubility of tin dioxide in soda-lime silicate melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Vilasi</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vilasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Glasses - European Journal of Glass Science and Technology Part B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 358 (8), pp.1135-1140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080032v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic and equilibrium factors affecting saturation of chromium oxide in soda-silicate melts</w:t>
               </w:r>
@@ -4473,51 +4473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Abdelouhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vilasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4754,51 +4754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 93 (5), pp.1347-1354. </w:t>
@@ -4849,77 +4849,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solubility of chromium oxide in binary soda-silicate melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khedim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vilasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5884,77 +5884,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical behavior of glass melts: application to corrosion processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vilasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6291,51 +6291,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05453305v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diomande" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Panteix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aranda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2026.113592" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04950958v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Petitjean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saint-Jean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2025.102374" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05137254v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise P&#233;ruse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;n&#233;ba Diomande" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Dufour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hunault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Podor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-025-10341-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04689366v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Portebois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilasi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthod" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Panteix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10258-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994155v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cazic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parham Anvari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.136495" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447421v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mermoul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petitjean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.01.072" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210400v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siblani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111504" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03777201v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hansen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Perret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giboire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mure" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153802" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986639v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perrudin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bonnal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.123312" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986669v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Szczepan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109697" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490161v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108579" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490229v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120153" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010934v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wiencke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lavelaine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-019-01737-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490439v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Berthod" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gomis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.123088" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491248v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schmucker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinelli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108873" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610814v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul K Gomis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32861/ajc.53.17.24" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293153v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vidal-S&#233;tif" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.06.036" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010941v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0811914jes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187901v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Himeur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.12.254" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982817v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-017-1143-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010945v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin John Kane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2018.03.020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019169v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmucker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Ben Lagha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.07.059" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559200v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Vidal-S&#233;tif" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.02.022" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019246v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.05.025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010956v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schaal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas David" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rapin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9612-5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295113v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuti Katrina Abdullaha" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mathieu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.176" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1MX51M3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295110v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Abdullah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-015-9571-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019254v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.05.024" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295128v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Brossard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-015-9556-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289990v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuti Katrina Abdullah" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vilasi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2013.07.055" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289987v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-013-9400-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XGM2SVRZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983101v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gateau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.02.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080032v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gateau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080012v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Khedim" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Abdelouhab" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.10.012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541309v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chane-Ching" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Martinet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Doussier-Brochard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barnab&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm1025156" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079998v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03581.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080003v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khedim" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.09.045" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425042v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj. Panteix" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baco-Carles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tailhades" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2008.09.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080098v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-2859(08)70457-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z97C7ZK4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446330v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Panteix" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Julien" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abelard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernache-Assollant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2007.05.004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC1936FB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00508430v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2007.07.019" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V3R5HGQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00508434v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bechade" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2007.05.030" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XZSTCLB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446350v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2005.06.040" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GZ1BGM3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05301587v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291819v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.014" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030133v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05453305v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diomande" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Panteix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aranda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2026.113592" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05137254v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise P&#233;ruse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;n&#233;ba Diomande" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Dufour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hunault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Podor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-025-10341-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04950958v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Petitjean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saint-Jean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2025.102374" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994155v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cazic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parham Anvari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.136495" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447421v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mermoul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petitjean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Panteix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.01.072" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04689366v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Portebois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilasi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthod" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10258-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210400v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siblani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111504" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986639v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perrudin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bonnal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.123312" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03777201v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hansen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Perret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giboire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mure" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153802" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986669v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Szczepan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109697" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610814v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Berthod" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul K Gomis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32861/ajc.53.17.24" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490161v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108579" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490229v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120153" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010934v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wiencke" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lavelaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-019-01737-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490439v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gomis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.123088" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491248v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schmucker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108873" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293153v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vidal-S&#233;tif" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.06.036" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010941v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0811914jes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982817v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-017-1143-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187901v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Himeur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.12.254" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010945v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin John Kane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2018.03.020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019169v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmucker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Ben Lagha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.07.059" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559200v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Vidal-S&#233;tif" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.02.022" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019254v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.05.024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295110v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Abdullah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-015-9571-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010956v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schaal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas David" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rapin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9612-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019246v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.05.025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295113v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuti Katrina Abdullaha" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mathieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.176" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1MX51M3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295128v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Brossard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-015-9556-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289987v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuti Katrina Abdullah" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vilasi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-013-9400-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XGM2SVRZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289990v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2013.07.055" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080032v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gateau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983101v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gateau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.02.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080012v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Khedim" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Abdelouhab" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.10.012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541309v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chane-Ching" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Martinet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Doussier-Brochard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barnab&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm1025156" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079998v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03581.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080003v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khedim" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.09.045" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425042v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj. Panteix" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baco-Carles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tailhades" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2008.09.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080098v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-2859(08)70457-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z97C7ZK4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446330v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Panteix" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Julien" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abelard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernache-Assollant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2007.05.004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC1936FB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00508430v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2007.07.019" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V3R5HGQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00508434v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bechade" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2007.05.030" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XZSTCLB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446350v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2005.06.040" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GZ1BGM3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05301587v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291819v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.014" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030133v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>