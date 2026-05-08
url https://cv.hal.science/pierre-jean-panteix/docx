--- v1 (2026-04-07)
+++ v2 (2026-05-08)
@@ -234,779 +234,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type I and Type II Hot Corrosion of Ni-Based Alloys Without an Incubation Period</w:t>
+                <w:t xml:space="preserve">Influence of the source of yttrium on the morphology of precipitated phases after interaction with a CaO-Al2O3-SiO2 melt at 1300°C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Péruse</w:t>
+                <w:t xml:space="preserve">J. Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djénéba Diomande</w:t>
+                <w:t xml:space="preserve">Carine Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Dufour</w:t>
+                <w:t xml:space="preserve">L. Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Hunault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Podor</w:t>
+                <w:t xml:space="preserve">David Bonina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-025-10341-7⟩</w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39, pp.102374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2025.102374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05137254v1</w:t>
+                <w:t xml:space="preserve">hal-04950958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the source of yttrium on the morphology of precipitated phases after interaction with a CaO-Al2O3-SiO2 melt at 1300°C</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Type I and Type II Hot Corrosion of Ni-Based Alloys Without an Incubation Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Péruse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bonnal</w:t>
+                <w:t xml:space="preserve">Djénéba Diomande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Petitjean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
+                <w:t xml:space="preserve">Grégoire Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Saint-Jean</w:t>
+                <w:t xml:space="preserve">Louis Hunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bonina</w:t>
+                <w:t xml:space="preserve">R. Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 39, pp.102374. </w:t>
+              <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 102 (4), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2025.102374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11085-025-10341-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04950958v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser remelting of a novel carbide-reinforced Ni-Co-Cr-Hf-C alloy with ultra-fine HfC dispersion</w:t>
+                <w:t xml:space="preserve">Chemical degradation of the ternary Al2O3-YAG-ZrO2 eutectic ceramic by molten CMAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Cazic</w:t>
+                <w:t xml:space="preserve">L. Portebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parham Anvari</w:t>
+                <w:t xml:space="preserve">S. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Aranda</w:t>
+                <w:t xml:space="preserve">M. Vilasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Rapin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
+                <w:t xml:space="preserve">P. Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2024.136495⟩</w:t>
+              <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-024-10258-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994155v1</w:t>
+                <w:t xml:space="preserve">hal-04689366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermodynamic study of the influence of the Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; content on the CaO-SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-YO&amp;lt;sub&amp;gt;1.5&amp;lt;/sub&amp;gt; system</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laser remelting of a novel carbide-reinforced Ni-Co-Cr-Hf-C alloy with ultra-fine HfC dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Petitjean</w:t>
+                <w:t xml:space="preserve">Ivan Cazic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.J. Panteix</w:t>
+                <w:t xml:space="preserve">Parham Anvari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bonina</w:t>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.01.072⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 366, pp.136495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2024.136495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447421v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical degradation of the ternary Al2O3-YAG-ZrO2 eutectic ceramic by molten CMAS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Portebois</w:t>
+                <w:t xml:space="preserve">A thermodynamic study of the influence of the Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; content on the CaO-SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-YO&amp;lt;sub&amp;gt;1.5&amp;lt;/sub&amp;gt; system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mathieu</w:t>
+                <w:t xml:space="preserve">S. Mermoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vilasi</w:t>
+                <w:t xml:space="preserve">C. Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Berthod</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P.J. Panteix</w:t>
+                <w:t xml:space="preserve">D. Bonina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (6), pp.4160 - 4169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11085-024-10258-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.01.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689366v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential aeration corrosion of silver in sulfate melts at 900 °C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Diomande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Siblani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 224, pp.111504. </w:t>
@@ -1038,364 +1038,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and structural refinement of isomorphic cyclosilicate Ca3RE2(Si3O9)2 (RE = Nd, Sm, Gd, Dy, Yb)</w:t>
+                <w:t xml:space="preserve">Chromium enriched peraluminous glasses: solubility limits, crystalline phase equilibrium and impact of chromium on the rheological properties of the glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Perrudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carine Petitjean</w:t>
+                <w:t xml:space="preserve">Erik Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Giboire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Justine Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2022.123312⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.153802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2022.153802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03986639v1</w:t>
+                <w:t xml:space="preserve">cea-03777201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromium enriched peraluminous glasses: solubility limits, crystalline phase equilibrium and impact of chromium on the rheological properties of the glass</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and structural refinement of isomorphic cyclosilicate Ca3RE2(Si3O9)2 (RE = Nd, Sm, Gd, Dy, Yb)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Perret</w:t>
+                <w:t xml:space="preserve">François Perrudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Giboire</w:t>
+                <w:t xml:space="preserve">Florian Brix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Mure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
+                <w:t xml:space="preserve">Justine Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.153802. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 313 (14), pp.123312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2022.153802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2022.123312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03777201v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03986639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of modeling to explain the depassivation of chromia-forming alloys in molten glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Szczepan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vilasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 190, pp.109697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1423,854 +1423,854 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Expansion and Microstructure Behavior at Elevated Temperature of various {Ni, Co}-based Cast Superalloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul K Gomis</w:t>
+                <w:t xml:space="preserve">Corrosion and depassivation of a chromia-forming Ni-based alloy in the 0.75Na2O-B2O3-2.75SiO2 melt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Szczepan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Aranda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
+                <w:t xml:space="preserve">M. Vilasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32861/ajc.53.17.24⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 168, pp.108579 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610814v1</w:t>
+                <w:t xml:space="preserve">hal-03490161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion and depassivation of a chromia-forming Ni-based alloy in the 0.75Na2O-B2O3-2.75SiO2 melt</w:t>
+                <w:t xml:space="preserve">A new modeling of the dissolution of chromia in Na2O-SiO2 liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Szczepan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vilasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108579⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 545, pp.120153 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.120153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490161v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new modeling of the dissolution of chromia in Na2O-SiO2 liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Szczepan</w:t>
+                <w:t xml:space="preserve">The Impact of Iron Oxide Concentration on the Performance of Molten Oxide Electrolytes for the Production of Liquid Iron Metal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Wiencke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Brix</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Vilasi</w:t>
+                <w:t xml:space="preserve">Hervé Lavelaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 545, pp.120153 -. </w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51 (1), pp.365-376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.120153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11663-019-01737-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490229v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Iron Oxide Concentration on the Performance of Molten Oxide Electrolytes for the Production of Liquid Iron Metal</w:t>
+                <w:t xml:space="preserve">A study of the dependence on the Co and Ni proportions of the oxidation at elevated temperature of TaC-strengthened {Ni and Co}-based cast superalloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Wiencke</w:t>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Lavelaine</w:t>
+                <w:t xml:space="preserve">Jean-Paul Gomis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapin</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11663-019-01737-3⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 251, pp.123088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2020.123088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04010934v1</w:t>
+                <w:t xml:space="preserve">hal-03490439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the dependence on the Co and Ni proportions of the oxidation at elevated temperature of TaC-strengthened {Ni and Co}-based cast superalloys</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetic modelling of Cr$_2$O$_3$ growth on a Ni-30Cr alloy in silicate melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Schmucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Szczepan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Panteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2020.123088⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 175, pp.108873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490439v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic modelling of Cr$_2$O$_3$ growth on a Ni-30Cr alloy in silicate melts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Szczepan</w:t>
+                <w:t xml:space="preserve">Thermal Expansion and Microstructure Behavior at Elevated Temperature of various {Ni, Co}-based Cast Superalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Martinelli</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Paul K Gomis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 175, pp.108873. </w:t>
+              <w:t xml:space="preserve">Academic Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (3), pp.17-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.32861/ajc.53.17.24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491248v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of rare earth oxides on kinetics and reaction mechanisms in CMAS silicate melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Perrudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Vidal-Sétif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2321,103 +2321,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of Iron Concentration on the Anodic Charge Transfer in Molten Oxide Electrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Wiencke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lavelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 166 (14), pp.E489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2445,343 +2445,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrolysis of iron in a molten oxide electrolyte</w:t>
+                <w:t xml:space="preserve">Influences of the Co content and of the level of high temperature on the microstructure and oxidation of cast {Ni, Co}-based Cr-rich TaC- containing cast alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Wiencke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lavelaine</w:t>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Himeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10800-017-1143-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 739, pp.447 - 456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.12.254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03982817v1</w:t>
+                <w:t xml:space="preserve">hal-02187901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences of the Co content and of the level of high temperature on the microstructure and oxidation of cast {Ni, Co}-based Cr-rich TaC- containing cast alloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zohra Himeur</w:t>
+                <w:t xml:space="preserve">Electrolysis of iron in a molten oxide electrolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Wiencke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lavelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 739, pp.447 - 456. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (1), pp.115-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.12.254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10800-017-1143-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187901v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of iron electrochemical reduction into liquid metal at 1823 K in a molten oxide electrolyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Wiencke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lavelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gavin John Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 212, pp.214-223. </w:t>
@@ -2832,51 +2832,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between chromium physicochemical properties in silicate melts and the corrosion behavior of chromia-forming alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Schmucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2953,90 +2953,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gadolinium oxide solubility in molten silicate: dissolution mechanism and stability of Ca2Gd8(SiO4)6O2 and Ca3Gd2(Si3O9)2 silicate phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Perrudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Vidal-Sétif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3081,778 +3081,778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of Ni-Cr alloy at intermediate oxygen pressures. II. Towards the lifetime prediction of alloys</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laure Martinelli</w:t>
+                <w:t xml:space="preserve">Effect of Zinc Chloride in Ash in Oxidation Kinetics of Ni-Based and Fe-Based Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabah Ben Lagha</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vilasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2016.05.024⟩</w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85 (5-6), pp.547-563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-016-9612-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04019254v1</w:t>
+                <w:t xml:space="preserve">hal-04010956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion of Pure Cr and Ni-30Cr Alloy by Soda-Lime-Silicate Melts: Study of Simplified Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Oxidation of Ni-Cr alloy at intermediate oxygen pressures. I. Diffusion mechanisms through the oxide layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Schmucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapin</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabah Ben Lagha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-015-9571-2⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111, pp.474-485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2016.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295110v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Zinc Chloride in Ash in Oxidation Kinetics of Ni-Based and Fe-Based Alloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas David</w:t>
+                <w:t xml:space="preserve">Electrochemical characterization of chromia- and alumina-forming nickel-based superalloys in molten silicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuti Katrina Abdullaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Vilasi</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-016-9612-5⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 360 (B), pp.510-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.10.176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04010956v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of Ni-Cr alloy at intermediate oxygen pressures. I. Diffusion mechanisms through the oxide layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrosion of Pure Cr and Ni-30Cr Alloy by Soda-Lime-Silicate Melts: Study of Simplified Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. K. Abdullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Schmucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sabah Ben Lagha</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2016.05.025⟩</w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85 (1-2, SI), pp.3-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-015-9571-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04019246v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical characterization of chromia- and alumina-forming nickel-based superalloys in molten silicates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Oxidation of Ni-Cr alloy at intermediate oxygen pressures. II. Towards the lifetime prediction of alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Schmucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapin</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabah Ben Lagha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111, pp.467-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2016.05.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.10.176⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01295113v1</w:t>
+                <w:t xml:space="preserve">hal-04019254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Chloride Content in Ash in Oxidation Kinetics of Ni-Based and Fe-Based Alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3897,558 +3897,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of Protective Oxide Layer Against Corrosion: Solubility Measurements of Chromium in Soda Lime Silicate Melts</w:t>
+                <w:t xml:space="preserve">Dissolution equilibrium of chromium oxide in a soda lime silicate melt exposed to oxidizing and reducing atmospheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuti Katrina Abdullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vilasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 80 (5-6), pp.611-622. </w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 142 (2-3), pp.572-579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11085-013-9400-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2013.07.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289987v1</w:t>
+                <w:t xml:space="preserve">hal-01289990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolution equilibrium of chromium oxide in a soda lime silicate melt exposed to oxidizing and reducing atmospheres</w:t>
+                <w:t xml:space="preserve">Stability of Protective Oxide Layer Against Corrosion: Solubility Measurements of Chromium in Soda Lime Silicate Melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuti Katrina Abdullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vilasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80 (5-6), pp.611-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-013-9400-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2013.07.055⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01289990v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tin oxide solubility in soda-lime silicate melts</w:t>
+                <w:t xml:space="preserve">Solubility of tin dioxide in soda-lime silicate melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Gateau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">P. Gateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Vilasi</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vilasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Glasses - European Journal of Glass Science and Technology Part B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 358 (8), pp.1135-1140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04080032v1</w:t>
+                <w:t xml:space="preserve">hal-03983101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubility of tin dioxide in soda-lime silicate melts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Tin oxide solubility in soda-lime silicate melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Gateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Vilasi</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vilasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physics and Chemistry of Glasses - European Journal of Glass Science and Technology Part B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (3), pp.68-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03983101v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic and equilibrium factors affecting saturation of chromium oxide in soda-silicate melts</w:t>
               </w:r>
@@ -4473,51 +4473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Abdelouhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vilasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4754,51 +4754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 93 (5), pp.1347-1354. </w:t>
@@ -4849,77 +4849,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solubility of chromium oxide in binary soda-silicate melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khedim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vilasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5884,77 +5884,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical behavior of glass melts: application to corrosion processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vilasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6291,51 +6291,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05453305v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diomande" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Panteix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aranda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2026.113592" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05137254v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise P&#233;ruse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;n&#233;ba Diomande" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Dufour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hunault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Podor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-025-10341-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04950958v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Petitjean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saint-Jean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2025.102374" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994155v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cazic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parham Anvari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.136495" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447421v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mermoul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petitjean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Panteix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.01.072" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04689366v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Portebois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilasi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthod" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10258-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210400v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siblani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111504" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986639v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perrudin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bonnal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.123312" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03777201v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hansen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Perret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giboire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mure" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153802" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986669v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Szczepan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109697" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610814v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Berthod" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul K Gomis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32861/ajc.53.17.24" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490161v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108579" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490229v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120153" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010934v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wiencke" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lavelaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-019-01737-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490439v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gomis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.123088" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491248v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schmucker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108873" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293153v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vidal-S&#233;tif" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.06.036" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010941v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0811914jes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982817v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-017-1143-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187901v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Himeur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.12.254" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010945v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin John Kane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2018.03.020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019169v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmucker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Ben Lagha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.07.059" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559200v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Vidal-S&#233;tif" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.02.022" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019254v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.05.024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295110v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Abdullah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-015-9571-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010956v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schaal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas David" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rapin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9612-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019246v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.05.025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295113v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuti Katrina Abdullaha" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mathieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.176" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1MX51M3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295128v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Brossard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-015-9556-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289987v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuti Katrina Abdullah" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vilasi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-013-9400-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XGM2SVRZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289990v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2013.07.055" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080032v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gateau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983101v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gateau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.02.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080012v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Khedim" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Abdelouhab" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.10.012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541309v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chane-Ching" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Martinet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Doussier-Brochard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barnab&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm1025156" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079998v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03581.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080003v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khedim" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.09.045" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425042v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj. Panteix" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baco-Carles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tailhades" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2008.09.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080098v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-2859(08)70457-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z97C7ZK4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446330v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Panteix" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Julien" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abelard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernache-Assollant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2007.05.004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC1936FB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00508430v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2007.07.019" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V3R5HGQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00508434v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bechade" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2007.05.030" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XZSTCLB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446350v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2005.06.040" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GZ1BGM3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05301587v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291819v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.014" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030133v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05453305v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diomande" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Panteix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aranda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2026.113592" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04950958v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Petitjean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saint-Jean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2025.102374" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05137254v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise P&#233;ruse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;n&#233;ba Diomande" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Dufour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hunault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Podor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-025-10341-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04689366v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Portebois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilasi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthod" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Panteix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10258-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994155v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cazic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parham Anvari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.136495" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447421v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mermoul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petitjean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.01.072" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210400v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siblani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111504" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03777201v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hansen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Perret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giboire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mure" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153802" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986639v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perrudin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bonnal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.123312" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986669v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Szczepan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109697" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490161v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108579" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490229v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120153" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010934v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wiencke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lavelaine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-019-01737-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490439v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Berthod" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gomis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.123088" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491248v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schmucker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinelli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108873" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610814v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul K Gomis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32861/ajc.53.17.24" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293153v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vidal-S&#233;tif" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.06.036" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010941v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0811914jes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187901v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Himeur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.12.254" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982817v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-017-1143-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010945v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin John Kane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2018.03.020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019169v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmucker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Ben Lagha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.07.059" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559200v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Vidal-S&#233;tif" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.02.022" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010956v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schaal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas David" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rapin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9612-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019246v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.05.025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295113v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuti Katrina Abdullaha" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mathieu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.176" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1MX51M3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295110v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Abdullah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-015-9571-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019254v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.05.024" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295128v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Brossard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-015-9556-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289990v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuti Katrina Abdullah" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vilasi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2013.07.055" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289987v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-013-9400-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XGM2SVRZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983101v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gateau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.02.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080032v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gateau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080012v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Khedim" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Abdelouhab" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.10.012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541309v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chane-Ching" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Martinet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Doussier-Brochard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barnab&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm1025156" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079998v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03581.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080003v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khedim" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.09.045" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425042v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj. Panteix" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baco-Carles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tailhades" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2008.09.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080098v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-2859(08)70457-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z97C7ZK4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446330v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Panteix" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Julien" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abelard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernache-Assollant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2007.05.004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC1936FB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00508430v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2007.07.019" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V3R5HGQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00508434v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bechade" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2007.05.030" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XZSTCLB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446350v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2005.06.040" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GZ1BGM3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05301587v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291819v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.014" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030133v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>