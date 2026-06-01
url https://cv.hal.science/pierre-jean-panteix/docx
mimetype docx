--- v2 (2026-05-08)
+++ v3 (2026-06-01)
@@ -1423,274 +1423,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion and depassivation of a chromia-forming Ni-based alloy in the 0.75Na2O-B2O3-2.75SiO2 melt</w:t>
+                <w:t xml:space="preserve">A new modeling of the dissolution of chromia in Na2O-SiO2 liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Szczepan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vilasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108579⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 545, pp.120153 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.120153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03490161v1</w:t>
+                <w:t xml:space="preserve">hal-03490229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new modeling of the dissolution of chromia in Na2O-SiO2 liquids</w:t>
+                <w:t xml:space="preserve">Corrosion and depassivation of a chromia-forming Ni-based alloy in the 0.75Na2O-B2O3-2.75SiO2 melt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Szczepan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Brix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vilasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 545, pp.120153 -. </w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 168, pp.108579 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.120153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490229v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Iron Oxide Concentration on the Performance of Molten Oxide Electrolytes for the Production of Liquid Iron Metal</w:t>
               </w:r>
@@ -2445,261 +2445,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences of the Co content and of the level of high temperature on the microstructure and oxidation of cast {Ni, Co}-based Cr-rich TaC- containing cast alloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zohra Himeur</w:t>
+                <w:t xml:space="preserve">Electrolysis of iron in a molten oxide electrolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Wiencke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lavelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.12.254⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (1), pp.115-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10800-017-1143-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187901v1</w:t>
+                <w:t xml:space="preserve">hal-03982817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrolysis of iron in a molten oxide electrolyte</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lavelaine</w:t>
+                <w:t xml:space="preserve">Influences of the Co content and of the level of high temperature on the microstructure and oxidation of cast {Ni, Co}-based Cr-rich TaC- containing cast alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Himeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 48 (1), pp.115-126. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 739, pp.447 - 456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10800-017-1143-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.12.254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982817v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of iron electrochemical reduction into liquid metal at 1823 K in a molten oxide electrolyte</w:t>
               </w:r>
@@ -3897,51 +3897,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolution equilibrium of chromium oxide in a soda lime silicate melt exposed to oxidizing and reducing atmospheres</w:t>
+                <w:t xml:space="preserve">Stability of Protective Oxide Layer Against Corrosion: Solubility Measurements of Chromium in Soda Lime Silicate Melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuti Katrina Abdullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Petitjean</w:t>
@@ -3976,106 +3976,118 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vilasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 142 (2-3), pp.572-579. </w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80 (5-6), pp.611-622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2013.07.055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11085-013-9400-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289990v1</w:t>
+                <w:t xml:space="preserve">hal-01289987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of Protective Oxide Layer Against Corrosion: Solubility Measurements of Chromium in Soda Lime Silicate Melts</w:t>
+                <w:t xml:space="preserve">Dissolution equilibrium of chromium oxide in a soda lime silicate melt exposed to oxidizing and reducing atmospheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuti Katrina Abdullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Petitjean</w:t>
@@ -4110,94 +4122,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vilasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 142 (2-3), pp.572-579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2013.07.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11085-013-9400-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01289987v1</w:t>
+                <w:t xml:space="preserve">hal-01289990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solubility of tin dioxide in soda-lime silicate melts</w:t>
               </w:r>
@@ -6291,51 +6291,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05453305v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diomande" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Panteix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aranda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2026.113592" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04950958v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Petitjean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saint-Jean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2025.102374" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05137254v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise P&#233;ruse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;n&#233;ba Diomande" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Dufour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hunault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Podor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-025-10341-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04689366v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Portebois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilasi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthod" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Panteix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10258-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994155v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cazic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parham Anvari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.136495" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447421v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mermoul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petitjean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.01.072" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210400v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siblani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111504" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03777201v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hansen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Perret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giboire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mure" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153802" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986639v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perrudin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bonnal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.123312" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986669v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Szczepan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109697" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490161v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108579" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490229v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120153" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010934v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wiencke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lavelaine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-019-01737-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490439v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Berthod" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gomis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.123088" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491248v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schmucker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinelli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108873" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610814v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul K Gomis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32861/ajc.53.17.24" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293153v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vidal-S&#233;tif" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.06.036" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010941v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0811914jes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187901v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Himeur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.12.254" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982817v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-017-1143-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010945v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin John Kane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2018.03.020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019169v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmucker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Ben Lagha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.07.059" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559200v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Vidal-S&#233;tif" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.02.022" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010956v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schaal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas David" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rapin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9612-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019246v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.05.025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295113v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuti Katrina Abdullaha" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mathieu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.176" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1MX51M3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295110v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Abdullah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-015-9571-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019254v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.05.024" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295128v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Brossard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-015-9556-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289990v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuti Katrina Abdullah" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vilasi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2013.07.055" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289987v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-013-9400-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XGM2SVRZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983101v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gateau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.02.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080032v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gateau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080012v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Khedim" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Abdelouhab" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.10.012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541309v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chane-Ching" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Martinet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Doussier-Brochard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barnab&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm1025156" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079998v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03581.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080003v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khedim" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.09.045" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425042v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj. Panteix" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baco-Carles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tailhades" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2008.09.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080098v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-2859(08)70457-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z97C7ZK4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446330v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Panteix" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Julien" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abelard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernache-Assollant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2007.05.004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC1936FB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00508430v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2007.07.019" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V3R5HGQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00508434v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bechade" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2007.05.030" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XZSTCLB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446350v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2005.06.040" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GZ1BGM3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05301587v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291819v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.014" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030133v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05453305v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diomande" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Panteix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aranda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2026.113592" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04950958v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Petitjean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saint-Jean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2025.102374" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05137254v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise P&#233;ruse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;n&#233;ba Diomande" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Dufour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hunault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Podor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-025-10341-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04689366v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Portebois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilasi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthod" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Panteix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10258-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994155v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cazic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parham Anvari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.136495" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447421v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mermoul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petitjean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.01.072" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210400v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siblani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111504" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03777201v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hansen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Perret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giboire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mure" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153802" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986639v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perrudin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bonnal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.123312" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986669v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Szczepan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109697" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490229v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120153" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490161v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108579" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010934v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wiencke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lavelaine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-019-01737-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490439v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Berthod" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gomis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.123088" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491248v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schmucker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinelli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108873" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610814v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul K Gomis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32861/ajc.53.17.24" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293153v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vidal-S&#233;tif" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.06.036" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010941v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0811914jes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982817v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-017-1143-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187901v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Himeur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.12.254" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010945v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin John Kane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2018.03.020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019169v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmucker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Ben Lagha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.07.059" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559200v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Vidal-S&#233;tif" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.02.022" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010956v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schaal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas David" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rapin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9612-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019246v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.05.025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295113v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuti Katrina Abdullaha" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mathieu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.176" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1MX51M3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295110v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Abdullah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-015-9571-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019254v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.05.024" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295128v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Brossard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-015-9556-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289987v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuti Katrina Abdullah" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vilasi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-013-9400-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XGM2SVRZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289990v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2013.07.055" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983101v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gateau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.02.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080032v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gateau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080012v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Khedim" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Abdelouhab" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.10.012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541309v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chane-Ching" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Martinet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Doussier-Brochard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barnab&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm1025156" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079998v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03581.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080003v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khedim" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.09.045" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425042v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj. Panteix" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baco-Carles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tailhades" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2008.09.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080098v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-2859(08)70457-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z97C7ZK4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446330v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Panteix" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Julien" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abelard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernache-Assollant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2007.05.004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC1936FB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00508430v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2007.07.019" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V3R5HGQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00508434v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bechade" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2007.05.030" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XZSTCLB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446350v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2005.06.040" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GZ1BGM3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05301587v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291819v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.014" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030133v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>