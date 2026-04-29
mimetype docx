--- v0 (2026-03-16)
+++ v1 (2026-04-29)
@@ -234,511 +234,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of Lactobacillus crispatus CIP 104459, Isolated from a Vaginal Swab</w:t>
+                <w:t xml:space="preserve">Influence of Catecholamines (Epinephrine/Norepinephrine) on Biofilm Formation and Adhesion in Pathogenic and Probiotic Strains of Enterococcus faecalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Clabaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amine Boukerb</w:t>
+                <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Nilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouiza Mesguida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mohamed Boukerb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Coralie Kremser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MRA.01373-19⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535839v1</w:t>
+                <w:t xml:space="preserve">hal-03477029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Catecholamines (Epinephrine/Norepinephrine) on Biofilm Formation and Adhesion in Pathogenic and Probiotic Strains of Enterococcus faecalis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Draft Genome Sequence of Lactobacillus crispatus CIP 104459, Isolated from a Vaginal Swab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Nilly</w:t>
+                <w:t xml:space="preserve">Maximilien Clabaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouiza Mesguida</w:t>
+                <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Mohamed Boukerb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
+                <w:t xml:space="preserve">Coralie Kremser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/MRA.01373-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477029v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acne and Stress: Impact of Catecholamines on Cutibacterium acnes</w:t>
+                <w:t xml:space="preserve">Mechanism of action of the moonlighting protein EfTu as a Substance P sensor in Bacillus cereus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Awa N'Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valérie Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pauline Thomas</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Catovic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
+                <w:t xml:space="preserve">Segolene Depayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.1304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmed.2019.00155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-37506-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349858v1</w:t>
+                <w:t xml:space="preserve">hal-02043445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequence of Lactobacillus crispatus Strain V4, Isolated from a Vaginal Swab from a Young Healthy Nonmenopausal Woman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Clabaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Boukerb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Kremser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (38), pp.e00856-19. </w:t>
@@ -770,420 +770,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of action of the moonlighting protein EfTu as a Substance P sensor in Bacillus cereus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acne and Stress: Impact of Catecholamines on Cutibacterium acnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Awa N'Diaye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Borrel</w:t>
+                <w:t xml:space="preserve">Pauline Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Catovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segolene Depayras</w:t>
+                <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.1304. </w:t>
+              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-37506-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmed.2019.00155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043445v1</w:t>
+                <w:t xml:space="preserve">hal-02349858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of Monospecies and Mixed Biofilms Formation of Skin Staphylococcus aureus and Cutibacterium acnes by Human Natriuretic Peptides</w:t>
+                <w:t xml:space="preserve">Different Dose-Dependent Modes of Action of C-Type Natriuretic Peptide on Pseudomonas aeruginosa Biofilm Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Vladislavovich Gannesen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
+                <w:t xml:space="preserve">Florie Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Barreau</w:t>
+                <w:t xml:space="preserve">Thibaut Rosay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Netrusov</w:t>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (2), pp.47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens7020047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043672v1</w:t>
+                <w:t xml:space="preserve">hal-01962693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different Dose-Dependent Modes of Action of C-Type Natriuretic Peptide on Pseudomonas aeruginosa Biofilm Formation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regulation of Monospecies and Mixed Biofilms Formation of Skin Staphylococcus aureus and Cutibacterium acnes by Human Natriuretic Peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+                <w:t xml:space="preserve">Andrei Vladislavovich Gannesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Netrusov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962693v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Streptomyces Common Scab Toxins Diffusion in Potato Tubers and through the Intestinal Barrier</w:t>
               </w:r>
@@ -1329,51 +1329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awa N’diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Gannesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2014,77 +2014,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hormone C-type natriuretic peptide (CNP) effects on P. aeruginosa: a new natural weapon against biofilm formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissande Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2126,90 +2126,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hormone humaine « C-type natriuretic peptide » (CNP) et ses effets sur Pseudomonas aeruginosa : description d’une nouvelle arme potentielle pour lutter contre la formation de biofilms et étude du mécanisme d’action.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Rosay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2251,103 +2251,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The natriuretic peptide hormones family prevents biofilm formation, modifies bacterial adhesion and membrane fluidity in Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissande Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Rosay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on AntiMicrobial Peptides (AMP 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t>
@@ -2376,51 +2376,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Skin Microbiote Virulence : a key for cosmetics of the future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awa N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mijouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2533,64 +2533,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endocrinologie microbienne de la peau : Effet de la Substance P sur les germes du microbiote cutané. In: Cours de biologie de la peau; Fonctions normales et pathologiques de la barrière cutanée ; in « Biologie Cutanée, CoBIP », ISSN2266-9949 ; Ed. Matrix, Lyon ;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awa N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2820,51 +2820,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469226v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Scardaci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bietto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Racine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10030487" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535839v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Clabaut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Kremser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01373-19" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477029v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyssa Cambronel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nilly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiza Mesguida" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Boukerb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01501" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349858v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Catovic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2019.00155" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02309567v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00856-19" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043445v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa N'Diaye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Depayras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37506-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043672v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Vladislavovich Gannesen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Netrusov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962693v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rosay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7020047" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923929v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Zebre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Enault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Leblanc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20546/ijcmas.2017.605.181" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886556v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa N&#8217;diaye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Gannesen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Enaut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923812v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Chamontin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Rocquigny" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Bernacchi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Paillart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27536" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923835v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rassam" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Ferrer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Neyret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1232" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923845v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Yu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Darlix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Mougel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051534" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923818v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Didierlaurent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Houzet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chamontin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berkhout" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr577" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327405v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Louis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desriac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01921240v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923890v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mijouin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borrel Valerie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923915v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469226v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Scardaci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bietto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Racine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10030487" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477029v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyssa Cambronel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nilly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiza Mesguida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Boukerb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01501" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535839v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Clabaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Kremser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01373-19" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043445v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa N'Diaye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Depayras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37506-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02309567v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00856-19" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349858v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Thomas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Catovic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2019.00155" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962693v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rosay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7020047" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043672v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Vladislavovich Gannesen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Netrusov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923929v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Zebre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Enault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Leblanc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20546/ijcmas.2017.605.181" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886556v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa N&#8217;diaye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Gannesen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Enaut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923812v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Chamontin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Rocquigny" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Bernacchi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Paillart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27536" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923835v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rassam" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Ferrer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Neyret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1232" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923845v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Yu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Darlix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Mougel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051534" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923818v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Didierlaurent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Houzet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chamontin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berkhout" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr577" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327405v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Louis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desriac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01921240v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923890v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mijouin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borrel Valerie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923915v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>