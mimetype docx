--- v1 (2026-04-29)
+++ v2 (2026-05-20)
@@ -66,2450 +66,2737 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norepinephrine and Serotonin Can Modulate the Behavior of the Probiotic Enterococcus faecium NCIMB10415 towards the Host: Is a Putative Surface Sensor Involved?</w:t>
+                <w:t xml:space="preserve">Effects of Verapamil and Two Bisbenzylisoquinolines, Curine and Guattegaumerine Extracted from Isolona hexaloba, on the Inhibition of ABC Transporters from Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rossella Scardaci</w:t>
+                <w:t xml:space="preserve">Christian Hulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Bietto</w:t>
+                <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
+                <w:t xml:space="preserve">Marc G.J. Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Boukerb</w:t>
+                <w:t xml:space="preserve">Abdelhakim Elomri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nour-Eddine Lomri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (3), pp.487. </w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (5), pp.700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10030487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics11050700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05469226v1</w:t>
+                <w:t xml:space="preserve">hal-05613498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Catecholamines (Epinephrine/Norepinephrine) on Biofilm Formation and Adhesion in Pathogenic and Probiotic Strains of Enterococcus faecalis</w:t>
+                <w:t xml:space="preserve">Norepinephrine and Serotonin Can Modulate the Behavior of the Probiotic Enterococcus faecium NCIMB10415 towards the Host: Is a Putative Surface Sensor Involved?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
+                <w:t xml:space="preserve">Rossella Scardaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Nilly</w:t>
+                <w:t xml:space="preserve">Francesca Bietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouiza Mesguida</w:t>
+                <w:t xml:space="preserve">Amine Boukerb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Mohamed Boukerb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (3), pp.487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10030487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477029v1</w:t>
+                <w:t xml:space="preserve">hal-05469226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of Lactobacillus crispatus CIP 104459, Isolated from a Vaginal Swab</w:t>
+                <w:t xml:space="preserve">Influence of Catecholamines (Epinephrine/Norepinephrine) on Biofilm Formation and Adhesion in Pathogenic and Probiotic Strains of Enterococcus faecalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Clabaut</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Nilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouiza Mesguida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mohamed Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Coralie Kremser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MRA.01373-19⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535839v1</w:t>
+                <w:t xml:space="preserve">hal-03477029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of action of the moonlighting protein EfTu as a Substance P sensor in Bacillus cereus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Draft Genome Sequence of Lactobacillus crispatus CIP 104459, Isolated from a Vaginal Swab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Borrel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Maximilien Clabaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Clamens</w:t>
+                <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segolene Depayras</w:t>
+                <w:t xml:space="preserve">Coralie Kremser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.1304. </w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-37506-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/MRA.01373-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043445v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of Lactobacillus crispatus Strain V4, Isolated from a Vaginal Swab from a Young Healthy Nonmenopausal Woman</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mechanism of action of the moonlighting protein EfTu as a Substance P sensor in Bacillus cereus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awa N'Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Coralie Kremser</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segolene Depayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MRA.00856-19⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.1304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-37506-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309567v1</w:t>
+                <w:t xml:space="preserve">hal-02043445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acne and Stress: Impact of Catecholamines on Cutibacterium acnes</w:t>
+                <w:t xml:space="preserve">Draft Genome Sequence of Lactobacillus crispatus Strain V4, Isolated from a Vaginal Swab from a Young Healthy Nonmenopausal Woman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Borrel</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Maximilien Clabaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Kremser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (38), pp.e00856-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MRA.00856-19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmed.2019.00155⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02349858v1</w:t>
+                <w:t xml:space="preserve">hal-02309567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different Dose-Dependent Modes of Action of C-Type Natriuretic Peptide on Pseudomonas aeruginosa Biofilm Formation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Clamens</w:t>
+                <w:t xml:space="preserve">Acne and Stress: Impact of Catecholamines on Cutibacterium acnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Rosay</w:t>
+                <w:t xml:space="preserve">Pauline Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+                <w:t xml:space="preserve">Chloé Catovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+                <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 7 (2), pp.47. </w:t>
+              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pathogens7020047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmed.2019.00155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962693v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of Monospecies and Mixed Biofilms Formation of Skin Staphylococcus aureus and Cutibacterium acnes by Human Natriuretic Peptides</w:t>
+                <w:t xml:space="preserve">Different Dose-Dependent Modes of Action of C-Type Natriuretic Peptide on Pseudomonas aeruginosa Biofilm Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Vladislavovich Gannesen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
+                <w:t xml:space="preserve">Florie Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Barreau</w:t>
+                <w:t xml:space="preserve">Thibaut Rosay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Netrusov</w:t>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (2), pp.47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens7020047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043672v1</w:t>
+                <w:t xml:space="preserve">hal-01962693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Streptomyces Common Scab Toxins Diffusion in Potato Tubers and through the Intestinal Barrier</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regulation of Monospecies and Mixed Biofilms Formation of Skin Staphylococcus aureus and Cutibacterium acnes by Human Natriuretic Peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Enault</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Andrei Vladislavovich Gannesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Leblanc</w:t>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Netrusov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Current Microbiology and Applied Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923929v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substance P and Calcitonin Gene-Related Peptide: Key Regulators of Cutaneous Microbiota Homeostasis</w:t>
+                <w:t xml:space="preserve">Evaluation of Streptomyces Common Scab Toxins Diffusion in Potato Tubers and through the Intestinal Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Awa N’diaye</w:t>
+                <w:t xml:space="preserve">Camille Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Gannesen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Borrel</w:t>
+                <w:t xml:space="preserve">Arthur Zebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Maillot</w:t>
+                <w:t xml:space="preserve">Jérémy Enault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Enaut</w:t>
+                <w:t xml:space="preserve">Sandra Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, </w:t>
+              <w:t xml:space="preserve">International Journal of Current Microbiology and Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (5), pp.1662 - 1676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fendo.2017.00015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20546/ijcmas.2017.605.181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886556v1</w:t>
+                <w:t xml:space="preserve">hal-01923929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requirements for nucleocapsid-mediated regulation of reverse transcription during the late steps of HIV-1 assembly</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Substance P and Calcitonin Gene-Related Peptide: Key Regulators of Cutaneous Microbiota Homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Chamontin</w:t>
+                <w:t xml:space="preserve">Awa N’diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues de Rocquigny</w:t>
+                <w:t xml:space="preserve">Andrei Gannesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serena Bernacchi</w:t>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Paillart</w:t>
+                <w:t xml:space="preserve">Jeremy Enaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (1), pp.336-347. </w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep27536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2017.00015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01923812v1</w:t>
+                <w:t xml:space="preserve">hal-01886556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-1 nucleocapsid and ESCRT-component Tsg101 interplay prevents HIV from turning into a DNA-containing virus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Requirements for nucleocapsid-mediated regulation of reverse transcription during the late steps of HIV-1 assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Chamontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireia Ferrer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
+                <w:t xml:space="preserve">Hugues de Rocquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Neyret</w:t>
+                <w:t xml:space="preserve">Serena Bernacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Paillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gku1232⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.336-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep27536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01923835v1</w:t>
+                <w:t xml:space="preserve">hal-01923812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MoMuLV and HIV-1 Nucleocapsid Proteins Have a Common Role in Genomic RNA Packaging but Different in Late Reverse Transcription</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">HIV-1 nucleocapsid and ESCRT-component Tsg101 interplay prevents HIV from turning into a DNA-containing virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Chamontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Rassam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Neyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0051534⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (1), pp.336-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gku1232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923845v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">MoMuLV and HIV-1 Nucleocapsid Proteins Have a Common Role in Genomic RNA Packaging but Different in Late Reverse Transcription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Chamontin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Darlix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0051534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Role of HIV-1 RNA and protein determinants for the selective packaging of spliced and unspliced viral RNA and host U6 and 7SL RNA in virus particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Didierlaurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chamontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Berkhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 39 (20), pp.8915 - 8927. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkr577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of 17β-Estradiol on lactobacillus crispatus dynamics in the vaginal environment and potential activity of a phytoestrogen analog extracted from a Thai herb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Clabaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mohamed Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Suet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ranco-Brazilian Network on Natural Products FB2NP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Webinaire, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hormone C-type natriuretic peptide (CNP) effects on P. aeruginosa: a new natural weapon against biofilm formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissande Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimic 2019, Deuxième symposium Franco-Canadien sur les antimicrobiens naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hormone humaine « C-type natriuretic peptide » (CNP) et ses effets sur Pseudomonas aeruginosa : description d’une nouvelle arme potentielle pour lutter contre la formation de biofilms et étude du mécanisme d’action.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Rosay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19eme Colloque Français des Jeunes Chercheurs Vaincre La Mucoviscidose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The natriuretic peptide hormones family prevents biofilm formation, modifies bacterial adhesion and membrane fluidity in Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissande Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Rosay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on AntiMicrobial Peptides (AMP 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Skin Microbiote Virulence : a key for cosmetics of the future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awa N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mijouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borrel Valerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Gannesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th COSM’ING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2519,161 +2806,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endocrinologie microbienne de la peau : Effet de la Substance P sur les germes du microbiote cutané. In: Cours de biologie de la peau; Fonctions normales et pathologiques de la barrière cutanée ; in « Biologie Cutanée, CoBIP », ISSN2266-9949 ; Ed. Matrix, Lyon ;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awa N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId92"/>
+      <w:footerReference w:type="default" r:id="rId101"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2820,51 +3107,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469226v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Scardaci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bietto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Racine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10030487" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477029v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyssa Cambronel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nilly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiza Mesguida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Boukerb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01501" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535839v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Clabaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Kremser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01373-19" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043445v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa N'Diaye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Depayras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37506-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02309567v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00856-19" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349858v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Thomas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Catovic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2019.00155" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962693v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rosay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7020047" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043672v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Vladislavovich Gannesen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Netrusov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923929v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Zebre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Enault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Leblanc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20546/ijcmas.2017.605.181" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886556v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa N&#8217;diaye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Gannesen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Enaut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923812v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Chamontin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Rocquigny" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Bernacchi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Paillart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27536" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923835v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rassam" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Ferrer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Neyret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1232" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923845v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Yu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Darlix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Mougel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051534" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923818v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Didierlaurent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Houzet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chamontin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berkhout" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr577" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327405v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Louis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desriac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01921240v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923890v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mijouin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borrel Valerie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923915v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613498v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hulen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Racine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G.J. Feuilloley" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Elomri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Lomri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11050700" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469226v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Scardaci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bietto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10030487" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477029v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyssa Cambronel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nilly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiza Mesguida" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Boukerb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01501" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535839v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Clabaut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Kremser" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01373-19" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043445v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa N'Diaye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Depayras" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37506-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02309567v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00856-19" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349858v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Catovic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2019.00155" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962693v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rosay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7020047" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043672v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Vladislavovich Gannesen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Netrusov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923929v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Zebre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Enault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Leblanc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20546/ijcmas.2017.605.181" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886556v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa N&#8217;diaye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Gannesen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Enaut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923812v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Chamontin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Rocquigny" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Bernacchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Paillart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27536" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923835v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rassam" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Ferrer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Neyret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1232" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923845v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Yu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Darlix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Mougel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051534" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923818v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Didierlaurent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Houzet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chamontin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berkhout" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr577" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609624v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Suet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327405v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Louis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desriac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01921240v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327451v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923890v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mijouin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borrel Valerie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923915v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>