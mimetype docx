--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -198,6941 +198,6941 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (56)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Sarpi sous la plume de Pierre Bayle</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les accords passé entre communautés lors des guerres de Religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Montalbanaise d’Étude et de Recherche sur le Protestantisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capituler&amp;quot; avec son roi pour défendre sa &amp;quot;seureté&amp;quot;. Les protestants français et leur souverain à l'épreuve des guerres civiles (années 1560-1570)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éthique, politique, religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 139, p. 280-316</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour des mémoires de recherche soutenus à Lyon sur le thème des affrontements religieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chrétiens et Sociétés XVIe - XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/chretienssocietes.4590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : « Jacky Provence, Mémoires et mémorialistes à l’époque des guerres de Religion. Actes du colloque de Montiéramey et Bar-sur-Seine 24-25 avril 2003, Paris, Honoré Champion, 2015, 325 p. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chrétiens et Sociétés XVIe - XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.214-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/chretienssocietes.4152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyon et les soldats étrangers a la ville du XVIe au XVIIIe siècle. La question des privilèges militaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’histoire de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communautés d'habitants et choix de la guerre civile en région toulousaine au début des guerres de Religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 126 (286), pp.195-215</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerres religieuses, histoire et expiation : autour de l'émeute toulousaine de mai 1562</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chrétiens et Sociétés XVIe - XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20, pp.31-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/chretienssocietes.3536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réparer les dommages de guerre en Haut Languedoc au temps des troubles de religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liame :Histoire et histoire de l'art des époques moderne et contemporaine de l’Europe méditerranéenne et de ses périphéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21, pp.10-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00688985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La citadelle Saint-Sébastien de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société historique, archéologique et littéraire de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.241-261</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juger la guerre civile. Ecrire l'histoire des troubles religieux dans la deuxième moitié du XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du GRHis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20, pp.13-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00492394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chemins de l'intransigeance. Radicalité catholique et engagement politique à Toulouse lors des guerres de religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moreana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 43, pp.82 - 114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3366/more.2006.43.2-3.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noblesse commingeoise et service armé du roi de France. 1560-1600</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Comminges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 121 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00095534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre une société confrontée à la guerre civile : le Midi toulousain entre 1562 et 1596</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, économie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2, pp.261-272</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00095532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloigner le soldat du civil en temps de guerre. Les expériences de trêve en Midi toulousain dans les dernières années des guerres de Religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 306/4, pp.788-818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhis.044.0787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00095531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ÉLOIGNER LE SOLDAT DU CIVIL EN TEMPS DE GUERRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4 (306), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhis.044.0787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01228479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;urgeans&amp;quot; affaires de la ville. Défendre Toulouse durant la première guerre de religion, 1562-1563</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 3, pp.39-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhu.003.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00095533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mémoire de Paolo Sarpi au prisme de l’Histoire à l’occasion du quatrième centenaire de sa mort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvio de Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classique Garnier, 2024, Constitution de la modernité, 978-2-406-16978-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16980-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
-[...274 lines deleted...]
-                <w:t xml:space="preserve">Christine Chadier</w:t>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyon et la charte sapaudine (XIVe-XVIIIe siècle). Traduction et analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...224 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Faivre d'Arcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...518 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archives municipales de Lyon, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri HOURS, Le retour de Lyon sous l’autorité royale à la fin des guerres de Religion (1593-1597)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle Histoire de Lyon et de la Métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chopelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Privat, 2019, Histoire Des Villes, 978-2-7089-8378-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du collège de la Trinité au lycée Ampère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Lyonnaises d'Art et d'Histoire, pp.160, 2019, 2841473473</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences religieuses à Grenade et à Toulouse. L’affaire Bernard de Vabres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Amis des Archives de la Haute-Garonne, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de France. Edition critique de Lancelot Voisin de La Popelinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Turrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droz, 2, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de France par Lancelot Voisin de La Popelinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Turrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droz, 1, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les affrontements religieux en Europe, du début du XVIe siècle au milieu du XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Belin, pp.447, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00491511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une guerre civile. Affrontements religieux et militaires dans le Midi toulousain (1562-1596)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champ Vallon, pp.441, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00491507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S’accommoder du mur, s’approprier le mur dans la ville (XIVe-XXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Diest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rendez-vous de l'histoire de Blois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire l'histoire des guerres de Religion : historiens et libellistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'Etudes - Les sources du savoir à l'époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre ou la paix ? Le synode national des Églises réformées de France tenu à Castres sous le regard du roi, du parti protestant et des catholiques méridionaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Fédération des sociétés savantes de Midi-Pyrénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Castres, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir une place huguenote au cours des guerres de Religion (1562-1600)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...207 lines deleted...]
-                <w:t xml:space="preserve">Paul Chopelin</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'Etudes - Les pratiques du gouvernement urbain en temps de crise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaboration et application de la loi dans les parlements au XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...1631 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Bernat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche "Parlement(s) et cours souveraines en France et en Europe sous l'Ancien Régime. Discours, pratiques judiciaires, sociabilité et théories politiques", séance "Parlements, législation et confession", LabEx Constitution de la Modernité, Université de Lyon, Saint-Etienne, 13 décembre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...118 lines deleted...]
-                <w:t xml:space="preserve">halshs-00642807v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capitaines et brigands face à l'ordre public en temps de guerre civile</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+                <w:t xml:space="preserve">Non point que nostre foy soit au Romain suspecte. / La France de tout temps le Sainct Siège respecte : pouvoir pontifical et pouvoir monarchique dans les écrits historiques d'Étienne Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'antiromanisme dans l'historiographie ecclésiastique catholique (XVIe XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00688981v1</w:t>
+                <w:t xml:space="preserve">halshs-00525512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix confessionnel et engagement partisan d'une place de sûreté protestante : Le cas de Castres durant les guerres de Rohan (1620-1629)</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+                <w:t xml:space="preserve">Les Etats de Languedoc face à la guerre dans la première moitié du XVI° siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587030v1</w:t>
-[...963 lines deleted...]
-                <w:t xml:space="preserve">hal-01587091v1</w:t>
+                <w:t xml:space="preserve">halshs-00095535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier : retours d'expérience en édition numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théia. Revue d’histoire et d’histoire de l’art </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (1), 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04902366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (10)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maintenir la paix dans le Sud-Ouest en 1561-1562. Un service voué à l’échec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matthieu Gellard; Betrand Haan; Jérémie Foa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Servir le prince en temps de guerre civile dans l’Europe des XVIe et XVIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 257-273, 2024, 978-2-7535-9323-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.194271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Sarpi sous la plume de Pierre Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Viallon; Sylvio des Franceschi; Pierre-Jean Souriac; Bernard Dompnier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mémoire de Paolo Sarpi au prisme de l’Histoire à l’occasion du quatrième centenaire de sa mort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classique Garnier, p. 107-130, 2024, 978-2-406-16978-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16980-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parti protestant et ses places fortes : outil de guerre et outil de paix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andrei Constantin SALAVASTRU; Ioan-Augustin GURITA; Sorin GRICORUTA. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Power, aristocracies and propaganda. Forms of legitimizing and challenging rulership in France and Moldavia (XVIe-XVIIe centuries)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hartung-Gorre Verlag, pp.73-91, 2023, 978-3-86628-767-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mettre en liste les hommes et les territoires chez les protestants français au XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chadier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julien Léonard; Noémie Recous. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un parcours en protestantisme. II. Compagnons de route</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARHRA, 2023, 979-10-91592-42-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.larhra.9445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mettre en liste les hommes et les territoires chez les protestants français du XVIe et XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julien Léonard; Noémie Recous. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UN PARCOURS EN PROTESTANTISME II – Compagnons de route</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARHRA UMR 5190, pp.243-265, 2023, 979-10-91592-33-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04465892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parti protestant et ses places fortes : outil de guerre et outil de paix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andrei Constantin Salavastru; Ioan-Augustin Gurita; Sorin Gricoruta. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Power, aristocracies and propaganda. Forms of legitimizing and challenging rulership in France and Moldavia (XVIe-XVIIe centuries),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hartung-Gorre Verlag, p. 73-91, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les huguenots face à la Couronne (1600-1629)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Amalric; Thierry Le Roy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Saint-Antonin, ville protestante. Le Siège de 1622</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis du Vieux Saint-Antonin, pp.27-47, 2023, 978 2 9529 9441 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les guerres de Religion dans la France du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Le Roux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les guerres de Religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Humensis, 2023, 978-2-3793-3415-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyage à Montauban Monluc et le désarmement d'une place protestante en 1565</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CALLARD Caroline; DEBAGGI-BARANOVA Tatiana; LE ROUX Nicolas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un tragique XVIe siècle. Mélanges offerts à Denis Crouzet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champ Vallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Histoire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Bournat-Querat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fraude et contrebande à Lyon et dans le Lyonnais (1674-1791)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, p. 11-15, 2022, 978-2-14-028992-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chopelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul Chopelin ; Pierre-Jean-Souriac. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle histoire de Lyon et de la métropole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Privat, pp.15-19, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05012101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un collège au temps de la Renaissance lyonnaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lyon. Du collège de la Trinité au lycée Ampère.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mémoire de Paolo Sarpi au prisme de l’Histoire à l’occasion du quatrième centenaire de sa mort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+                <w:t xml:space="preserve">Devenir une place huguenote au cours des guerres de Religion (1562-1600)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gautier Mingous et Aurélien Roulet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouverner les villes en temps de crise. Urgences militaires et sanitaires aux XVIe et XVIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUL, p. 33-49, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyon à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul Chopelin et Pierre-Jean Souriac. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle histoire de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Privat, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sécurité militaire et révolte chez les protestants français dans les années 1620</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Horst CARL, Rainer BABEL, Christoph KAMPMANN. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sicherheitsprobleme im 16. und 17. Jahrhundert. Bedrohungen, Konzepte, Ambivalenzen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nomos, p. 467-487, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toulouse à la Renaissance ou la deuxième ville du royaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Olivier et Rémy Pech. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle histoire de Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Privat, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’une prospérité à l’autre : le XVIIe siècle toulousain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Olivier et Rémy Pech. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle histoire de Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Privat, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humanisme, religion et intransigeance au XVIe siècle : des heures de gloire au temps des guerres de Religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Olivier et Rémy Pech. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle histoire de Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Privat, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrière les coulisses : l'histoire de Lyon en chantier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chopelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvio de Franceschi</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul Chopelin ; Pierre-Jean-Souriac. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle histoire de Lyon et de la métropole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Privat, pp.857-896, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05012096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tenter de préserver un royaume catholique : la politique religieuse d'Henri II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Henri II, 1519-1559, Quand Saint-Germain était capitale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Amis du Vieux Saint-Germain, p. 60-76, 2019, Les amis du Vieux Saint-Germain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise religieuse, affrontements et reconstruction (v. 1560-v.1650)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul Chopelin et Pierre-Jean Souriac. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle histoire de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Privat, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catholiques et huguenots à Toulouse au XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Julien. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toulouse Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre dans la région toulousaine au temps de Germaine Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Galinier-Pallerola. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sainte Germaine de Pibrac. 150e anniversaire de la canonisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de l'Institut Catholique de Toulouse, pp.39-58, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La paix par les armes. Négocier l’octroi de places de sûreté au temps des guerres de Religion française (1562-1629)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivia Carpi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guerres et paix civiles de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses du Septentrion, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La comédie de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louis Faivre d'Arcier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mariages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Olivétan, pp.79-81, 2017, 978-2-35479-370-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fêter le prince</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louis Faivre d'Arcier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mariages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Olivetan, pp.63-77, 2017, 978-2-35479-370-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Vabres : un homme sur les frontières intérieures du royaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">Lyon et la charte sapaudine (XIVe-XVIIIe siècle). Traduction et analyse</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'affaire Bernard de Vabres, 1561-1562 : violences religieuses à Grenade et à Toulouse : édition de la procédure menée par le Parlement contre Bernard de Vabres, sénéchal de Toulouse, à la suite des événements de Grenade et de Toulouse de 1561-1562</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, les Amis des Archives de la Haute Garonne, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prédication protestante dans un contexte de révolte contre le roi au temps de Louis XIII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Béthouart et Jean-François Galinier-Pallerola. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La prédication chrétienne à travers l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16, pp.115-132, 2017, Les Cahiers du Littoral</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les premiers lieux de culte calvinistes dans le temps du récit historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Christin; Yves Krumenacker. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les protestants à l'époque moderne. Une approche anthropologique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.265-278, 2017, 978-2-7535-5465-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les registres de baptêmes, mariages, sépultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louis Faivre d'Arcier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mariages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Olivétan, pp.85-89, 2017, 978-2-35479-370-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chartes de mariage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louis Faivre d'Arcier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mariages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Olivétan, pp.91-93, 2017, 978-2-35479-370-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidélité et conversion chez les chefs de guerre protestants au début du xviie siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Martin; Eric Suire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Convertis : parcours religieux, parcours politiques. Tome I, époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.23-37, 2016, 9782406057949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05796-3.p.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'engagement des laïcs ligueurs au temps des guerres de Religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Béthouart et Laurent Ducerf. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les laïcs dans les religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, pp.53-71, 2015, Les Cahiers du Littoral</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux mémoriels de la croisade albigeoise au temps des guerres de Religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Le Pottier, Jacques Poumarède, Christophe Marquez, René Souriac. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le temps de la bataille de Muret. 12 septembre 1213</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Etudes de Comminges, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'anecdote à l'événement historique : l'affaire Jean Tanquerel (1561)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvio de Franceschi; Franz-Xaver Bischof. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoires antiromaines. II, L'antiromanisme dans l'historiographie ecclésiastique catholique, XVIe-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chrétiens et Sociétés, 2014, 979-10-91592-08-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La double fidélité des places protestantes sous Louis XIII : au roi et au parti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ASTOUL, Guy, CHAREYRE, Philippe (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le protestantisme et la cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SMERP, pp.89-107, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00942957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fantasmes d'une menace. La peur d'une frontière intérieure à Toulouse au temps des guerres de Religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BETHANCOURT, Francisco, CROUZET, Denis (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les frontières religieuses dans le monde moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUPS, pp.31-52, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00942958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quatre-vingt-trois jours décisifs. La Savoie, de la signature du traité de Turin à la prise de possession par la France (24 mars-14 juin 1860)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Consentement des populations, plébiscites et changements de souveraineté à l'occasion du 150e anniversaire de l'annexion de la Savoie et de Nice à la France, Actes du colloque international de Nice et Chambéry (27 septembre-1er octobre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Serre éditeur, pp.301-311, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00828919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'adversaire religieux à celui du contraire parti. Désigner son adversaire durant les guerres de religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Énoncer / dénoncer l'autre. Discours et représentations du différend confessionnel à l'époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.223-242, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.BEHE-EB.4.00346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00828410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capitaines et brigands face à l'ordre public en temps de guerre civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Houllemare et Philippe Nivet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justice et guerre de l'Antiquité à la Première Guerre Mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Encrage, pp.40-61, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00688981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cathédrale dans les guerres de Religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lyon : primatiale des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Nuée bleue, 2011, La Grâce d'une cathédrale</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00639228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoir pontifical et pouvoir monarchique dans les écrits historiques d'Étienne Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoires antiromaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARHRA-RESEA, pp.11-35, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00642807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choix confessionnel et engagement partisan d'une place de sûreté protestante : Le cas de Castres durant les guerres de Rohan (1620-1629)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Dumons et Bernard Hours. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ville et religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.325-343, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une solution armée de coexistence. Les places de sûreté protestantes comme élément de pacification des guerres de Religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La coexistence confessionnelle à l'épreuve. Études sur les relations entre protestants et catholiques dans la France moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, resea, pp.51-69, 2009, Chrétiens et Sociétés, Documents et Mémoires n° 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00434222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre capitale protestante et citadelle catholique, Lyon de 1563 à 1594</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Krumenacker. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lyon 1562, capitale protestante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivetan, pp.221-270, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00491558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommes de guerre dans le Midi toulousain au temps des guerres de Religion : essai d'identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Contamine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et terres du Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, pp.74-96, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00491569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affrontements religieux, révoltes et guerres civiles. Formes et moyens d'une société divisée, XVIe-XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les affrontements religieux en Europe, XVIe-XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUPS, pp.10-25, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00434221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Financer sa cause. Argent et pouvoir municipal à Toulouse au cours des guerres de Religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernadette Suau, Jean-Pierre Amalric, Jean-Marc Olivier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toulouse, une métropole méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Framespa, pp.vol. 1 355-370, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00491568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puissance publique et guerre civile : les échecs du baron de Terride en pays toulousain au temps des guerres de Religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabienne Bock, Geneviève Bührer-Thierry,Stéphanie Alexandre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'échec en politique, objet d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.17-33, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00491573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'engagement militaire des campagnes toulousaines durant les guerres de Religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annie Antoine, Julian Mischi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociabilité et politique en milieu rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.341-355, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.4296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00491572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecrits historiques et excommunication sous Henri III et Henri IV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvio De Franceschi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antiromanisme doctrinal et romanité ecclésiale dans le catholicisme posttridentin (XVIe-XXe siècles).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RESEA, pp.11-44, 2008, Chrétiens et Sociétés Documents et Mémoires n°7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00491570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du corps à corps au combat fictif. Quand les catholiques toulousains affrontaient leurs homologues protestants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédérique Pitou, Jacqueline Sainclivier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les affrontements. Usages, discours et rituels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.23-43, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.4737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00491571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique urbaine et engagement militaire. Toulouse et Amiens face à la proximité de la guerre au XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivia Carpi, Philippe Nivet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guerre et politique en Picardie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Encrage, pp.12-30, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00492402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique urbaine et engagement militaire. Toulouse et Amiens face à la proximité de la guerre au XVI e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oliviar Carpi; Philippe Nivet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guerre et politique en Picardie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Encrage, p. 25-40, 2007, Guerre et politique en Picardie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01585162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foules et guerres civiles. Mobilisation , présence militaire dans la région toulousaine durant la première décennie des guerres de Religion (1562-1570)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'effort de guerre. Actes du 127e congrès du C.T.H.S. - Nancy, 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, pp.31-51, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00095536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les places de sûreté protestantes : îlots de refuge ou réseau militaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...2357 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eckart Birnstiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Edit de Nantes, sûreté et éducation. Colloque international de Montauban, 14-17 octobre 1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Montalbanaise d'Etudes et de Recherches sur le Protestantisme, pp.127-152, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhu.003.0039⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-00095533v1</w:t>
+                <w:t xml:space="preserve">hal-01587091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7302,51 +7302,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BEEC1B59"/>
+    <w:nsid w:val="AC32F0D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7533,51 +7533,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-jean-souriac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7856-7523" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111096332" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/56946299" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000041612143" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003067v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Souriac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16980-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003081v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.194271" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004030v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284069v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04465892v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chadier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002986v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284056v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003003v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.larhra.9445" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757497v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.champ-vallon.com/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003015v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056940v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056943v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056941v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895589v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895591v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056935v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895593v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05012096v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chopelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056937v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05012101v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056930v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895538v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056955v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056951v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895520v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Pottier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585991v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585984v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4434" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056957v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056959v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056960v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056958v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585996v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05796-3.p.0023" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586005v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586397v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586371v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942957v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942958v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828919v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828410v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BEHE-EB.4.00346" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639228v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642807v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688981v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587030v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491558v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491569v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434221v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491568v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434222v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491570v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491571v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.4737" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491572v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.4296" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492402v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491573v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585162v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095536v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587091v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckart Birnstiel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04902366v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002976v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio de Franceschi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Viallon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895513v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Faivre d'Arcier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galland" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895509v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281974v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056927v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056946v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587103v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Turrel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587098v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491511v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Souriac" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491507v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733380v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Diest" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie d'Orgeix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vissi&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faucherre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056963v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056961v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056962v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075067v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Bernat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525512v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095535v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003032v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003049v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056924v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chretienssocietes.4590" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095541v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chretienssocietes.4152" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586000v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586386v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586413v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chretienssocietes.3536" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586426v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688985v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492394v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587085v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/more.2006.43.2-3.8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095534v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095532v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095531v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.044.0787" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228479v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095533v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.003.0039" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-CNP9Q37F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04829809v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-jean-souriac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7856-7523" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111096332" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/56946299" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000041612143" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003032v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Souriac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003049v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056924v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chretienssocietes.4590" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095541v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chretienssocietes.4152" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586000v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586386v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586413v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chretienssocietes.3536" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688985v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586426v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492394v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587085v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/more.2006.43.2-3.8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095534v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095532v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095531v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.044.0787" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228479v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095533v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.003.0039" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-CNP9Q37F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002976v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio de Franceschi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Viallon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16980-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895513v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Faivre d'Arcier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galland" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895509v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281974v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chopelin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056927v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056946v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587103v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Turrel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587098v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491511v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Souriac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491507v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733380v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Diest" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie d'Orgeix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vissi&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faucherre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056963v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056961v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056962v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075067v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Bernat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525512v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095535v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04902366v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003081v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.194271" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003067v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284056v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003003v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chadier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.larhra.9445" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04465892v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004030v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284069v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002986v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757497v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.champ-vallon.com/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003015v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05012101v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056930v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895591v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056935v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895589v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056940v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056943v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056941v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05012096v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895593v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056937v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895538v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056955v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056951v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056958v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056957v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895520v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Pottier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585991v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585984v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4434" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056959v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056960v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585996v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05796-3.p.0023" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586005v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586371v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586397v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942957v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942958v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828919v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828410v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BEHE-EB.4.00346" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688981v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639228v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642807v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587030v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434222v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491558v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491569v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434221v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491568v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491573v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491572v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.4296" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491570v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491571v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.4737" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492402v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585162v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095536v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587091v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckart Birnstiel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04829809v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>