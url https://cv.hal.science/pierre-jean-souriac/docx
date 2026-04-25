--- v1 (2026-04-24)
+++ v2 (2026-04-25)
@@ -746,165 +746,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La citadelle Saint-Sébastien de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société historique, archéologique et littéraire de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.241-261</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réparer les dommages de guerre en Haut Languedoc au temps des troubles de religion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liame :Histoire et histoire de l'art des époques moderne et contemporaine de l’Europe méditerranéenne et de ses périphéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21, pp.10-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00688985v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01586426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juger la guerre civile. Ecrire l'histoire des troubles religieux dans la deuxième moitié du XVIe siècle</w:t>
               </w:r>
@@ -1544,181 +1544,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Henri HOURS, Le retour de Lyon sous l’autorité royale à la fin des guerres de Religion (1593-1597)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lyon et la charte sapaudine (XIVe-XVIIIe siècle). Traduction et analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Faivre d'Arcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archives municipales de Lyon, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Faivre d'Arcier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03895513v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">halshs-03895509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle Histoire de Lyon et de la Métropole</w:t>
               </w:r>
@@ -3065,3850 +3065,3850 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les huguenots face à la Couronne (1600-1629)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Amalric; Thierry Le Roy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Saint-Antonin, ville protestante. Le Siège de 1622</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis du Vieux Saint-Antonin, pp.27-47, 2023, 978 2 9529 9441 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le parti protestant et ses places fortes : outil de guerre et outil de paix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Andrei Constantin Salavastru; Ioan-Augustin Gurita; Sorin Gricoruta. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Power, aristocracies and propaganda. Forms of legitimizing and challenging rulership in France and Moldavia (XVIe-XVIIe centuries),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hartung-Gorre Verlag, p. 73-91, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mettre en liste les hommes et les territoires chez les protestants français du XVIe et XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julien Léonard; Noémie Recous. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UN PARCOURS EN PROTESTANTISME II – Compagnons de route</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARHRA UMR 5190, pp.243-265, 2023, 979-10-91592-33-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04465892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les guerres de Religion dans la France du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Le Roux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les guerres de Religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Humensis, 2023, 978-2-3793-3415-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parti protestant et ses places fortes : outil de guerre et outil de paix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Andrei Constantin SALAVASTRU; Ioan-Augustin GURITA; Sorin GRICORUTA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Power, aristocracies and propaganda. Forms of legitimizing and challenging rulership in France and Moldavia (XVIe-XVIIe centuries)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hartung-Gorre Verlag, pp.73-91, 2023, 978-3-86628-767-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre en liste les hommes et les territoires chez les protestants français au XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Léonard; Noémie Recous. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un parcours en protestantisme. II. Compagnons de route</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LARHRA, 2023, 979-10-91592-42-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.larhra.9445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Christine Chadier</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyage à Montauban Monluc et le désarmement d'une place protestante en 1565</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CALLARD Caroline; DEBAGGI-BARANOVA Tatiana; LE ROUX Nicolas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un tragique XVIe siècle. Mélanges offerts à Denis Crouzet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champ Vallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Histoire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Bournat-Querat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fraude et contrebande à Lyon et dans le Lyonnais (1674-1791)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, p. 11-15, 2022, 978-2-14-028992-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devenir une place huguenote au cours des guerres de Religion (1562-1600)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gautier Mingous et Aurélien Roulet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouverner les villes en temps de crise. Urgences militaires et sanitaires aux XVIe et XVIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUL, p. 33-49, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyon à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul Chopelin et Pierre-Jean Souriac. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle histoire de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Privat, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sécurité militaire et révolte chez les protestants français dans les années 1620</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Horst CARL, Rainer BABEL, Christoph KAMPMANN. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sicherheitsprobleme im 16. und 17. Jahrhundert. Bedrohungen, Konzepte, Ambivalenzen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nomos, p. 467-487, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toulouse à la Renaissance ou la deuxième ville du royaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Olivier et Rémy Pech. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle histoire de Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Privat, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’une prospérité à l’autre : le XVIIe siècle toulousain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Olivier et Rémy Pech. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle histoire de Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Privat, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humanisme, religion et intransigeance au XVIe siècle : des heures de gloire au temps des guerres de Religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Olivier et Rémy Pech. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle histoire de Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Privat, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrière les coulisses : l'histoire de Lyon en chantier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chopelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Julien Léonard; Noémie Recous. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, LARHRA UMR 5190, pp.243-265, 2023, 979-10-91592-33-8</w:t>
+              <w:t xml:space="preserve">Paul Chopelin ; Pierre-Jean-Souriac. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle histoire de Lyon et de la métropole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Privat, pp.857-896, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Hartung-Gorre Verlag, p. 73-91, 2023</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05012096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tenter de préserver un royaume catholique : la politique religieuse d'Henri II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Henri II, 1519-1559, Quand Saint-Germain était capitale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Amis du Vieux Saint-Germain, p. 60-76, 2019, Les amis du Vieux Saint-Germain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Société des Amis du Vieux Saint-Antonin, pp.27-47, 2023, 978 2 9529 9441 5</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise religieuse, affrontements et reconstruction (v. 1560-v.1650)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul Chopelin et Pierre-Jean Souriac. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle histoire de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Privat, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Humensis, 2023, 978-2-3793-3415-3</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chopelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul Chopelin ; Pierre-Jean-Souriac. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle histoire de Lyon et de la métropole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Privat, pp.15-19, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Un tragique XVIe siècle. Mélanges offerts à Denis Crouzet</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05012101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un collège au temps de la Renaissance lyonnaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lyon. Du collège de la Trinité au lycée Ampère.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catholiques et huguenots à Toulouse au XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Julien. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toulouse Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre dans la région toulousaine au temps de Germaine Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Galinier-Pallerola. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sainte Germaine de Pibrac. 150e anniversaire de la canonisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de l'Institut Catholique de Toulouse, pp.39-58, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La paix par les armes. Négocier l’octroi de places de sûreté au temps des guerres de Religion française (1562-1629)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivia Carpi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guerres et paix civiles de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses du Septentrion, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prédication protestante dans un contexte de révolte contre le roi au temps de Louis XIII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Béthouart et Jean-François Galinier-Pallerola. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La prédication chrétienne à travers l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16, pp.115-132, 2017, Les Cahiers du Littoral</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les premiers lieux de culte calvinistes dans le temps du récit historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Christin; Yves Krumenacker. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les protestants à l'époque moderne. Une approche anthropologique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Histoire</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.265-278, 2017, 978-2-7535-5465-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, p. 11-15, 2022, 978-2-14-028992-7</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Vabres : un homme sur les frontières intérieures du royaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'affaire Bernard de Vabres, 1561-1562 : violences religieuses à Grenade et à Toulouse : édition de la procédure menée par le Parlement contre Bernard de Vabres, sénéchal de Toulouse, à la suite des événements de Grenade et de Toulouse de 1561-1562</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, les Amis des Archives de la Haute Garonne, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Privat, pp.15-19, 2019</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fêter le prince</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louis Faivre d'Arcier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mariages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Olivetan, pp.63-77, 2017, 978-2-35479-370-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les registres de baptêmes, mariages, sépultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louis Faivre d'Arcier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mariages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Olivétan, pp.85-89, 2017, 978-2-35479-370-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, PUL, p. 33-49, 2019</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chartes de mariage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louis Faivre d'Arcier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mariages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Olivétan, pp.91-93, 2017, 978-2-35479-370-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Privat, 2019</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La comédie de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louis Faivre d'Arcier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mariages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Olivétan, pp.79-81, 2017, 978-2-35479-370-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidélité et conversion chez les chefs de guerre protestants au début du xviie siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Martin; Eric Suire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Convertis : parcours religieux, parcours politiques. Tome I, époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.23-37, 2016, 9782406057949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05796-3.p.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Privat, 2019</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'engagement des laïcs ligueurs au temps des guerres de Religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Béthouart et Laurent Ducerf. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les laïcs dans les religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, pp.53-71, 2015, Les Cahiers du Littoral</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Privat, 2019</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'anecdote à l'événement historique : l'affaire Jean Tanquerel (1561)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvio de Franceschi; Franz-Xaver Bischof. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoires antiromaines. II, L'antiromanisme dans l'historiographie ecclésiastique catholique, XVIe-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chrétiens et Sociétés, 2014, 979-10-91592-08-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Privat, 2019</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux mémoriels de la croisade albigeoise au temps des guerres de Religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Le Pottier, Jacques Poumarède, Christophe Marquez, René Souriac. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le temps de la bataille de Muret. 12 septembre 1213</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Etudes de Comminges, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Privat, pp.857-896, 2019</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La double fidélité des places protestantes sous Louis XIII : au roi et au parti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ASTOUL, Guy, CHAREYRE, Philippe (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le protestantisme et la cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SMERP, pp.89-107, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Les Amis du Vieux Saint-Germain, p. 60-76, 2019, Les amis du Vieux Saint-Germain</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00942957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fantasmes d'une menace. La peur d'une frontière intérieure à Toulouse au temps des guerres de Religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BETHANCOURT, Francisco, CROUZET, Denis (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les frontières religieuses dans le monde moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUPS, pp.31-52, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Privat, 2019</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00942958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quatre-vingt-trois jours décisifs. La Savoie, de la signature du traité de Turin à la prise de possession par la France (24 mars-14 juin 1860)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Consentement des populations, plébiscites et changements de souveraineté à l'occasion du 150e anniversaire de l'annexion de la Savoie et de Nice à la France, Actes du colloque international de Nice et Chambéry (27 septembre-1er octobre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Serre éditeur, pp.301-311, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00828919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'adversaire religieux à celui du contraire parti. Désigner son adversaire durant les guerres de religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Énoncer / dénoncer l'autre. Discours et représentations du différend confessionnel à l'époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.223-242, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.BEHE-EB.4.00346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de l'Institut Catholique de Toulouse, pp.39-58, 2018</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00828410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cathédrale dans les guerres de Religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lyon : primatiale des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Nuée bleue, 2011, La Grâce d'une cathédrale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses du Septentrion, 2018</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00639228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoir pontifical et pouvoir monarchique dans les écrits historiques d'Étienne Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoires antiromaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARHRA-RESEA, pp.11-35, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions Olivétan, pp.79-81, 2017, 978-2-35479-370-8</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00642807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capitaines et brigands face à l'ordre public en temps de guerre civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Houllemare et Philippe Nivet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justice et guerre de l'Antiquité à la Première Guerre Mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Encrage, pp.40-61, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions Olivetan, pp.63-77, 2017, 978-2-35479-370-8</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00688981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choix confessionnel et engagement partisan d'une place de sûreté protestante : Le cas de Castres durant les guerres de Rohan (1620-1629)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Dumons et Bernard Hours. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ville et religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.325-343, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, les Amis des Archives de la Haute Garonne, 2017</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre capitale protestante et citadelle catholique, Lyon de 1563 à 1594</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Krumenacker. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lyon 1562, capitale protestante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivetan, pp.221-270, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 16, pp.115-132, 2017, Les Cahiers du Littoral</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00491558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommes de guerre dans le Midi toulousain au temps des guerres de Religion : essai d'identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Contamine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et terres du Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, pp.74-96, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.265-278, 2017, 978-2-7535-5465-8</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00491569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affrontements religieux, révoltes et guerres civiles. Formes et moyens d'une société divisée, XVIe-XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les affrontements religieux en Europe, XVIe-XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUPS, pp.10-25, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions Olivétan, pp.85-89, 2017, 978-2-35479-370-8</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00434221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Financer sa cause. Argent et pouvoir municipal à Toulouse au cours des guerres de Religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernadette Suau, Jean-Pierre Amalric, Jean-Marc Olivier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toulouse, une métropole méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Framespa, pp.vol. 1 355-370, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions Olivétan, pp.91-93, 2017, 978-2-35479-370-8</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00491568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une solution armée de coexistence. Les places de sûreté protestantes comme élément de pacification des guerres de Religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La coexistence confessionnelle à l'épreuve. Études sur les relations entre protestants et catholiques dans la France moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, resea, pp.51-69, 2009, Chrétiens et Sociétés, Documents et Mémoires n° 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...68 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05796-3.p.0023⟩</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00434222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'engagement militaire des campagnes toulousaines durant les guerres de Religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annie Antoine, Julian Mischi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociabilité et politique en milieu rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.341-355, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.4296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 13, pp.53-71, 2015, Les Cahiers du Littoral</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00491572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecrits historiques et excommunication sous Henri III et Henri IV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvio De Franceschi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antiromanisme doctrinal et romanité ecclésiale dans le catholicisme posttridentin (XVIe-XXe siècles).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RESEA, pp.11-44, 2008, Chrétiens et Sociétés Documents et Mémoires n°7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00491570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du corps à corps au combat fictif. Quand les catholiques toulousains affrontaient leurs homologues protestants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédérique Pitou, Jacqueline Sainclivier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les affrontements. Usages, discours et rituels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.23-43, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.4737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Chrétiens et Sociétés, 2014, 979-10-91592-08-6</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00491571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique urbaine et engagement militaire. Toulouse et Amiens face à la proximité de la guerre au XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivia Carpi, Philippe Nivet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guerre et politique en Picardie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Encrage, pp.12-30, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, SMERP, pp.89-107, 2013</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00492402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puissance publique et guerre civile : les échecs du baron de Terride en pays toulousain au temps des guerres de Religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabienne Bock, Geneviève Bührer-Thierry,Stéphanie Alexandre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'échec en politique, objet d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.17-33, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...933 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00491573v1</w:t>
-              </w:r>
-[...308 lines deleted...]
-                <w:t xml:space="preserve">halshs-00492402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique urbaine et engagement militaire. Toulouse et Amiens face à la proximité de la guerre au XVI e siècle</w:t>
               </w:r>
@@ -7302,51 +7302,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC32F0D1"/>
+    <w:nsid w:val="6D7A6072"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7533,51 +7533,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-jean-souriac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7856-7523" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111096332" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/56946299" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000041612143" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003032v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Souriac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003049v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056924v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chretienssocietes.4590" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095541v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chretienssocietes.4152" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586000v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586386v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586413v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chretienssocietes.3536" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688985v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586426v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492394v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587085v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/more.2006.43.2-3.8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095534v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095532v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095531v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.044.0787" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228479v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095533v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.003.0039" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-CNP9Q37F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002976v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio de Franceschi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Viallon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16980-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895513v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Faivre d'Arcier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galland" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895509v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281974v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chopelin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056927v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056946v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587103v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Turrel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587098v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491511v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Souriac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491507v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733380v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Diest" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie d'Orgeix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vissi&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faucherre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056963v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056961v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056962v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075067v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Bernat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525512v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095535v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04902366v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003081v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.194271" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003067v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284056v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003003v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chadier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.larhra.9445" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04465892v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004030v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284069v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002986v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757497v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.champ-vallon.com/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003015v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05012101v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056930v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895591v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056935v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895589v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056940v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056943v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056941v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05012096v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895593v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056937v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895538v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056955v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056951v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056958v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056957v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895520v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Pottier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585991v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585984v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4434" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056959v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056960v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585996v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05796-3.p.0023" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586005v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586371v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586397v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942957v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942958v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828919v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828410v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BEHE-EB.4.00346" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688981v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639228v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642807v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587030v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434222v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491558v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491569v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434221v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491568v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491573v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491572v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.4296" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491570v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491571v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.4737" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492402v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585162v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095536v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587091v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckart Birnstiel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04829809v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-jean-souriac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7856-7523" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111096332" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/56946299" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000041612143" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003032v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Souriac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003049v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056924v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chretienssocietes.4590" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095541v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chretienssocietes.4152" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586000v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586386v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586413v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chretienssocietes.3536" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586426v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688985v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492394v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587085v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/more.2006.43.2-3.8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095534v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095532v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095531v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.044.0787" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228479v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095533v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.003.0039" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-CNP9Q37F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002976v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio de Franceschi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Viallon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16980-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895509v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895513v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Faivre d'Arcier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281974v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chopelin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056927v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056946v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587103v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Turrel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587098v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491511v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Souriac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491507v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733380v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Diest" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie d'Orgeix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vissi&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faucherre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056963v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056961v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056962v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075067v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Bernat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525512v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095535v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04902366v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003081v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.194271" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003067v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284069v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004030v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04465892v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chadier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002986v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284056v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003003v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.larhra.9445" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757497v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.champ-vallon.com/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003015v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895591v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056935v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895589v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056940v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056943v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056941v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05012096v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895593v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056937v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05012101v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056930v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895538v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056955v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056951v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585991v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585984v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4434" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895520v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Pottier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056957v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056959v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056960v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056958v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585996v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05796-3.p.0023" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586005v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586397v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586371v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942957v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942958v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828919v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828410v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BEHE-EB.4.00346" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639228v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642807v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688981v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587030v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491558v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491569v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434221v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491568v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434222v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491572v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.4296" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491570v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491571v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.4737" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492402v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491573v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585162v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095536v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587091v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckart Birnstiel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04829809v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>