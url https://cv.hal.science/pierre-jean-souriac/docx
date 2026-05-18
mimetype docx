--- v2 (2026-04-25)
+++ v3 (2026-05-18)
@@ -198,1238 +198,1339 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dossier : retours d'expérience en édition numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théia. Revue d’histoire et d’histoire de l’art </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (1), 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04902366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les accords passé entre communautés lors des guerres de Religion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Montalbanaise d’Étude et de Recherche sur le Protestantisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capituler&amp;quot; avec son roi pour défendre sa &amp;quot;seureté&amp;quot;. Les protestants français et leur souverain à l'épreuve des guerres civiles (années 1560-1570)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éthique, politique, religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 139, p. 280-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour des mémoires de recherche soutenus à Lyon sur le thème des affrontements religieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chrétiens et Sociétés XVIe - XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/chretienssocietes.4590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/chretienssocietes.4590⟩</w:t>
+                <w:t xml:space="preserve">halshs-02056924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : « Jacky Provence, Mémoires et mémorialistes à l’époque des guerres de Religion. Actes du colloque de Montiéramey et Bar-sur-Seine 24-25 avril 2003, Paris, Honoré Champion, 2015, 325 p. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chrétiens et Sociétés XVIe - XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.214-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/chretienssocietes.4152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu : « Jacky Provence, Mémoires et mémorialistes à l’époque des guerres de Religion. Actes du colloque de Montiéramey et Bar-sur-Seine 24-25 avril 2003, Paris, Honoré Champion, 2015, 325 p. »</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyon et les soldats étrangers a la ville du XVIe au XVIIIe siècle. La question des privilèges militaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’histoire de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communautés d'habitants et choix de la guerre civile en région toulousaine au début des guerres de Religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 126 (286), pp.195-215</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerres religieuses, histoire et expiation : autour de l'émeute toulousaine de mai 1562</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chrétiens et Sociétés XVIe - XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, pp.214-216. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/chretienssocietes.4152⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 20, pp.31-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/chretienssocietes.3536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La citadelle Saint-Sébastien de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société historique, archéologique et littéraire de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.241-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 126 (286), pp.195-215</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réparer les dommages de guerre en Haut Languedoc au temps des troubles de religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liame :Histoire et histoire de l'art des époques moderne et contemporaine de l’Europe méditerranéenne et de ses périphéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21, pp.10-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00688985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juger la guerre civile. Ecrire l'histoire des troubles religieux dans la deuxième moitié du XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du GRHis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20, pp.13-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00492394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chemins de l'intransigeance. Radicalité catholique et engagement politique à Toulouse lors des guerres de religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moreana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 43, pp.82 - 114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3366/more.2006.43.2-3.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 21, pp.10-31</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noblesse commingeoise et service armé du roi de France. 1560-1600</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Comminges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 121 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 20, pp.13-38</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00095534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre une société confrontée à la guerre civile : le Midi toulousain entre 1562 et 1596</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, économie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2, pp.261-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3366/more.2006.43.2-3.8⟩</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00095532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloigner le soldat du civil en temps de guerre. Les expériences de trêve en Midi toulousain dans les dernières années des guerres de Religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 306/4, pp.788-818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhis.044.0787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00095531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ÉLOIGNER LE SOLDAT DU CIVIL EN TEMPS DE GUERRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4 (306), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhis.044.0787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01228479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;urgeans&amp;quot; affaires de la ville. Défendre Toulouse durant la première guerre de religion, 1562-1563</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 3, pp.39-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhu.003.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...213 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00095533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1439,766 +1540,766 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire de Paolo Sarpi au prisme de l’Histoire à l’occasion du quatrième centenaire de sa mort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvio de Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classique Garnier, 2024, Constitution de la modernité, 978-2-406-16978-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16980-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvio de Franceschi</w:t>
+                <w:t xml:space="preserve">hal-05002976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri HOURS, Le retour de Lyon sous l’autorité royale à la fin des guerres de Religion (1593-1597)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyon et la charte sapaudine (XIVe-XVIIIe siècle). Traduction et analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Faivre d'Arcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archives municipales de Lyon, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle Histoire de Lyon et de la Métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chopelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Privat, 2019, Histoire Des Villes, 978-2-7089-8378-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Lyon et la charte sapaudine (XIVe-XVIIIe siècle). Traduction et analyse</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du collège de la Trinité au lycée Ampère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Lyonnaises d'Art et d'Histoire, pp.160, 2019, 2841473473</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences religieuses à Grenade et à Toulouse. L’affaire Bernard de Vabres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Amis des Archives de la Haute-Garonne, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de France. Edition critique de Lancelot Voisin de La Popelinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis Faivre d'Arcier</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Turrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droz, 2, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de France par Lancelot Voisin de La Popelinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Archives municipales de Lyon, 2020</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Turrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droz, 1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Paul Chopelin</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les affrontements religieux en Europe, du début du XVIe siècle au milieu du XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Éditions Privat, 2019, Histoire Des Villes, 978-2-7089-8378-6</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Belin, pp.447, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Éditions Lyonnaises d'Art et d'Histoire, pp.160, 2019, 2841473473</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00491511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une guerre civile. Affrontements religieux et militaires dans le Midi toulousain (1562-1596)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champ Vallon, pp.441, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...348 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00491507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2208,688 +2309,587 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’accommoder du mur, s’approprier le mur dans la ville (XIVe-XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Diest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rendez-vous de l'histoire de Blois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Diest</w:t>
+                <w:t xml:space="preserve">hal-04733380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire l'histoire des guerres de Religion : historiens et libellistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'Etudes - Les sources du savoir à l'époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre ou la paix ? Le synode national des Églises réformées de France tenu à Castres sous le regard du roi, du parti protestant et des catholiques méridionaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Fédération des sociétés savantes de Midi-Pyrénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Castres, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devenir une place huguenote au cours des guerres de Religion (1562-1600)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'Etudes - Les pratiques du gouvernement urbain en temps de crise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaboration et application de la loi dans les parlements au XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Blois, France</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Bernat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche "Parlement(s) et cours souveraines en France et en Europe sous l'Ancien Régime. Discours, pratiques judiciaires, sociabilité et théories politiques", séance "Parlements, législation et confession", LabEx Constitution de la Modernité, Université de Lyon, Saint-Etienne, 13 décembre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Lyon, France</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non point que nostre foy soit au Romain suspecte. / La France de tout temps le Sainct Siège respecte : pouvoir pontifical et pouvoir monarchique dans les écrits historiques d'Étienne Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'antiromanisme dans l'historiographie ecclésiastique catholique (XVIe XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Castres, France</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00525512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Etats de Languedoc face à la guerre dans la première moitié du XVI° siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...288 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00095535v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">halshs-04902366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3016,2582 +3016,2582 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Viallon; Sylvio des Franceschi; Pierre-Jean Souriac; Bernard Dompnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mémoire de Paolo Sarpi au prisme de l’Histoire à l’occasion du quatrième centenaire de sa mort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classique Garnier, p. 107-130, 2024, 978-2-406-16978-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16980-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mettre en liste les hommes et les territoires chez les protestants français du XVIe et XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julien Léonard; Noémie Recous. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UN PARCOURS EN PROTESTANTISME II – Compagnons de route</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARHRA UMR 5190, pp.243-265, 2023, 979-10-91592-33-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04465892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parti protestant et ses places fortes : outil de guerre et outil de paix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andrei Constantin Salavastru; Ioan-Augustin Gurita; Sorin Gricoruta. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Power, aristocracies and propaganda. Forms of legitimizing and challenging rulership in France and Moldavia (XVIe-XVIIe centuries),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hartung-Gorre Verlag, p. 73-91, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les huguenots face à la Couronne (1600-1629)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Amalric; Thierry Le Roy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saint-Antonin, ville protestante. Le Siège de 1622</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société des Amis du Vieux Saint-Antonin, pp.27-47, 2023, 978 2 9529 9441 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les guerres de Religion dans la France du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Le Roux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les guerres de Religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Humensis, 2023, 978-2-3793-3415-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parti protestant et ses places fortes : outil de guerre et outil de paix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andrei Constantin SALAVASTRU; Ioan-Augustin GURITA; Sorin GRICORUTA. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Power, aristocracies and propaganda. Forms of legitimizing and challenging rulership in France and Moldavia (XVIe-XVIIe centuries)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hartung-Gorre Verlag, pp.73-91, 2023, 978-3-86628-767-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mettre en liste les hommes et les territoires chez les protestants français au XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...36 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chadier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julien Léonard; Noémie Recous. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un parcours en protestantisme. II. Compagnons de route</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARHRA, 2023, 979-10-91592-42-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.larhra.9445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Christine Chadier</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyage à Montauban Monluc et le désarmement d'une place protestante en 1565</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CALLARD Caroline; DEBAGGI-BARANOVA Tatiana; LE ROUX Nicolas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un tragique XVIe siècle. Mélanges offerts à Denis Crouzet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champ Vallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Histoire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Bournat-Querat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fraude et contrebande à Lyon et dans le Lyonnais (1674-1791)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, p. 11-15, 2022, 978-2-14-028992-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sécurité militaire et révolte chez les protestants français dans les années 1620</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Horst CARL, Rainer BABEL, Christoph KAMPMANN. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sicherheitsprobleme im 16. und 17. Jahrhundert. Bedrohungen, Konzepte, Ambivalenzen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nomos, p. 467-487, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devenir une place huguenote au cours des guerres de Religion (1562-1600)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gautier Mingous et Aurélien Roulet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouverner les villes en temps de crise. Urgences militaires et sanitaires aux XVIe et XVIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUL, p. 33-49, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyon à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul Chopelin et Pierre-Jean Souriac. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle histoire de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Privat, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toulouse à la Renaissance ou la deuxième ville du royaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Olivier et Rémy Pech. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle histoire de Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Privat, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’une prospérité à l’autre : le XVIIe siècle toulousain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Olivier et Rémy Pech. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle histoire de Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Privat, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humanisme, religion et intransigeance au XVIe siècle : des heures de gloire au temps des guerres de Religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Olivier et Rémy Pech. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle histoire de Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Privat, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrière les coulisses : l'histoire de Lyon en chantier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chopelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Julien Léonard; Noémie Recous. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, LARHRA UMR 5190, pp.243-265, 2023, 979-10-91592-33-8</w:t>
+              <w:t xml:space="preserve">Paul Chopelin ; Pierre-Jean-Souriac. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle histoire de Lyon et de la métropole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Privat, pp.857-896, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Humensis, 2023, 978-2-3793-3415-3</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05012096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tenter de préserver un royaume catholique : la politique religieuse d'Henri II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Henri II, 1519-1559, Quand Saint-Germain était capitale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Amis du Vieux Saint-Germain, p. 60-76, 2019, Les amis du Vieux Saint-Germain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Hartung-Gorre Verlag, pp.73-91, 2023, 978-3-86628-767-9</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise religieuse, affrontements et reconstruction (v. 1560-v.1650)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul Chopelin et Pierre-Jean Souriac. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle histoire de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Privat, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chopelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...34 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul Chopelin ; Pierre-Jean-Souriac. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle histoire de Lyon et de la métropole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Privat, pp.15-19, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Un tragique XVIe siècle. Mélanges offerts à Denis Crouzet</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05012101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un collège au temps de la Renaissance lyonnaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lyon. Du collège de la Trinité au lycée Ampère.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catholiques et huguenots à Toulouse au XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Julien. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toulouse Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre dans la région toulousaine au temps de Germaine Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Galinier-Pallerola. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sainte Germaine de Pibrac. 150e anniversaire de la canonisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de l'Institut Catholique de Toulouse, pp.39-58, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La paix par les armes. Négocier l’octroi de places de sûreté au temps des guerres de Religion française (1562-1629)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivia Carpi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guerres et paix civiles de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses du Septentrion, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fêter le prince</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louis Faivre d'Arcier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mariages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Olivetan, pp.63-77, 2017, 978-2-35479-370-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Vabres : un homme sur les frontières intérieures du royaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'affaire Bernard de Vabres, 1561-1562 : violences religieuses à Grenade et à Toulouse : édition de la procédure menée par le Parlement contre Bernard de Vabres, sénéchal de Toulouse, à la suite des événements de Grenade et de Toulouse de 1561-1562</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, les Amis des Archives de la Haute Garonne, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prédication protestante dans un contexte de révolte contre le roi au temps de Louis XIII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Béthouart et Jean-François Galinier-Pallerola. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La prédication chrétienne à travers l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16, pp.115-132, 2017, Les Cahiers du Littoral</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les premiers lieux de culte calvinistes dans le temps du récit historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Christin; Yves Krumenacker. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les protestants à l'époque moderne. Une approche anthropologique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Histoire</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.265-278, 2017, 978-2-7535-5465-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, p. 11-15, 2022, 978-2-14-028992-7</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les registres de baptêmes, mariages, sépultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louis Faivre d'Arcier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mariages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Olivétan, pp.85-89, 2017, 978-2-35479-370-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, PUL, p. 33-49, 2019</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chartes de mariage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louis Faivre d'Arcier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mariages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Olivétan, pp.91-93, 2017, 978-2-35479-370-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Privat, 2019</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La comédie de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louis Faivre d'Arcier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mariages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Olivétan, pp.79-81, 2017, 978-2-35479-370-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidélité et conversion chez les chefs de guerre protestants au début du xviie siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Martin; Eric Suire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Convertis : parcours religieux, parcours politiques. Tome I, époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.23-37, 2016, 9782406057949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05796-3.p.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Privat, 2019</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'engagement des laïcs ligueurs au temps des guerres de Religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Béthouart et Laurent Ducerf. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les laïcs dans les religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, pp.53-71, 2015, Les Cahiers du Littoral</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Privat, 2019</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux mémoriels de la croisade albigeoise au temps des guerres de Religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Le Pottier, Jacques Poumarède, Christophe Marquez, René Souriac. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le temps de la bataille de Muret. 12 septembre 1213</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Etudes de Comminges, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Privat, 2019</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'anecdote à l'événement historique : l'affaire Jean Tanquerel (1561)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvio de Franceschi; Franz-Xaver Bischof. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoires antiromaines. II, L'antiromanisme dans l'historiographie ecclésiastique catholique, XVIe-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chrétiens et Sociétés, 2014, 979-10-91592-08-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...1362 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586397v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01586371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La double fidélité des places protestantes sous Louis XIII : au roi et au parti</w:t>
               </w:r>
@@ -7302,51 +7302,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D7A6072"/>
+    <w:nsid w:val="2850DF9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7533,51 +7533,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-jean-souriac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7856-7523" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111096332" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/56946299" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000041612143" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003032v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Souriac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003049v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056924v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chretienssocietes.4590" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095541v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chretienssocietes.4152" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586000v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586386v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586413v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chretienssocietes.3536" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586426v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688985v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492394v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587085v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/more.2006.43.2-3.8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095534v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095532v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095531v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.044.0787" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228479v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095533v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.003.0039" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-CNP9Q37F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002976v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio de Franceschi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Viallon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16980-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895509v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895513v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Faivre d'Arcier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281974v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chopelin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056927v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056946v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587103v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Turrel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587098v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491511v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Souriac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491507v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733380v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Diest" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie d'Orgeix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vissi&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faucherre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056963v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056961v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056962v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075067v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Bernat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525512v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095535v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04902366v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003081v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.194271" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003067v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284069v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004030v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04465892v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chadier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002986v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284056v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003003v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.larhra.9445" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757497v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.champ-vallon.com/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003015v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895591v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056935v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895589v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056940v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056943v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056941v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05012096v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895593v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056937v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05012101v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056930v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895538v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056955v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056951v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585991v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585984v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4434" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895520v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Pottier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056957v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056959v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056960v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056958v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585996v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05796-3.p.0023" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586005v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586397v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586371v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942957v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942958v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828919v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828410v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BEHE-EB.4.00346" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639228v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642807v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688981v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587030v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491558v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491569v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434221v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491568v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434222v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491572v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.4296" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491570v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491571v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.4737" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492402v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491573v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585162v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095536v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587091v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckart Birnstiel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04829809v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-jean-souriac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7856-7523" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111096332" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/56946299" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000041612143" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04902366v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Souriac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003032v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003049v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056924v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chretienssocietes.4590" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095541v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chretienssocietes.4152" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586000v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586386v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586413v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chretienssocietes.3536" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586426v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688985v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492394v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587085v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/more.2006.43.2-3.8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095534v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095532v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095531v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.044.0787" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228479v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095533v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.003.0039" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-CNP9Q37F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002976v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio de Franceschi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Viallon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16980-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895509v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895513v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Faivre d'Arcier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281974v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chopelin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056927v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056946v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587103v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Turrel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587098v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491511v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Souriac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491507v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733380v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Diest" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie d'Orgeix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vissi&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faucherre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056963v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056961v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056962v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075067v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Bernat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525512v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095535v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003081v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.194271" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003067v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04465892v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chadier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004030v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284069v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002986v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284056v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003003v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.larhra.9445" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757497v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.champ-vallon.com/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003015v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895589v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895591v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056935v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056940v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056943v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056941v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05012096v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895593v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056937v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05012101v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056930v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895538v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056955v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056951v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056957v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895520v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Pottier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585991v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585984v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4434" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056959v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056960v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056958v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585996v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05796-3.p.0023" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586005v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586371v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586397v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942957v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942958v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828919v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828410v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BEHE-EB.4.00346" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639228v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642807v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688981v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587030v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491558v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491569v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434221v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491568v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434222v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491572v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.4296" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491570v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491571v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.4737" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492402v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491573v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585162v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095536v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587091v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckart Birnstiel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04829809v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>