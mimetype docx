--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -1821,217 +1821,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure haute fréquence en rivière : explication biogéochimique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Billon</w:t>
+                <w:t xml:space="preserve">Analyse avancée des sous-produits de désinfection dans l'eau par HPSEC-ICP-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Shalak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Criquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Echos des Labos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGN, Dec 2024, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Spectr'Atom 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Pau (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824390v1</w:t>
+                <w:t xml:space="preserve">hal-04630134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse avancée des sous-produits de désinfection dans l'eau par HPSEC-ICP-MS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Dumoulin</w:t>
+                <w:t xml:space="preserve">Mesure haute fréquence en rivière : explication biogéochimique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Criquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectr'Atom 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Pau (FRA), France</w:t>
+              <w:t xml:space="preserve">Echos des Labos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGN, Dec 2024, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04630134v1</w:t>
+                <w:t xml:space="preserve">hal-04824390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study cases of high frequency monitoring for explaining biogeochemical processes in water bodies</w:t>
               </w:r>
@@ -4063,320 +4063,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the geochemical behaviour of trace metals in the surface water of the Belgian Coastal Zone</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Willy Baeyens</w:t>
+                <w:t xml:space="preserve">Temporal integration of diurnal variations of metals and mercury concentrations by passive sampling method in a highly polluted site on the Deûle River, northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Grisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">SETAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889291v1</w:t>
+                <w:t xml:space="preserve">hal-01889298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal integration of diurnal variations of metals and mercury concentrations by passive sampling method in a highly polluted site on the Deûle River, northern France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Dabrin</w:t>
+                <w:t xml:space="preserve">On the geochemical behaviour of trace metals in the surface water of the Belgian Coastal Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gaulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Grisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rome, France</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889298v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal integration of diurnal variations of metals and mercury concentrations by passive sampling method in a highly polluted site on the Deûle River, northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4546,342 +4546,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical risk assessment of two treatment plants on a natural watercourse: The case study of the Marque River (northern France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Dumoulin</w:t>
+                <w:t xml:space="preserve">Interest of high-frequency monitoring on trace metal behavior in freshwaters: the case study of the Marque River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Superville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Defourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Prygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gorny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Billon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> TraceSpec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Aberdeen, United Kingdom</w:t>
+              <w:t xml:space="preserve">Première rencontre scientifique de la foundation Rovaltain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Alixan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590898v1</w:t>
+                <w:t xml:space="preserve">hal-01137022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of high-frequency monitoring on trace metal behavior in freshwaters: the case study of the Marque River</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Defourne</w:t>
+                <w:t xml:space="preserve">Chemical risk assessment of two treatment plants on a natural watercourse: The case study of the Marque River (northern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ivanovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Prygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première rencontre scientifique de la foundation Rovaltain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Alixan, France</w:t>
+              <w:t xml:space="preserve"> TraceSpec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137022v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High frequency monitoring of water body: technical aspects and application to a river impacted by anthropogenic imputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ivanovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Prygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4936,77 +4936,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the water quality of a natural watercourse (La Marque) in Lille metropolitan area, receiving urban and storm waters. A research project integrating the citizen community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ivanovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Superville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5467,51 +5467,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05288415v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Shalak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumoulin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Superville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Criquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.5c00751" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715742v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mougin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ruckebusch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118750" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455034v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gaulier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Falantin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113601" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294254v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Zhou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Guo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Bratkic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.07.314" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912434v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Baeyens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Gao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Davison" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Galceran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leermakers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34465-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699117v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Superville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Ivanovsky" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratima Bhurtun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Prygiel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.189" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels de Winter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Phung" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Proix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.12.142" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128316v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Prygiel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dumoulin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lizon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.11.022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168364v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Superville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prygiel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mikkelsen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.11.044" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08NS6XK2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077306v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnier Aur&#233;lie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prygiel Emilie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077266v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanka Pi&#382;eta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Omanovi&#263;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.03.045" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD0SRBFV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446980v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077263v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Louis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2011.09.045" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824390v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630134v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848240v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775817v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05288658v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05288596v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176802v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Maruejouls" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vuillaume" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Said" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925642v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925660v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920888v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayida Ali Said" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925684v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cornard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-1969" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278674v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junias Adusei-Gyamfi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904714v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billon Gabriel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889236v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919283v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Heijman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280835v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivanovsky" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Defourne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590889v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590907v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pizeta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418257v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alaimo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penda Nelly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Margus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904682v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889291v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889298v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bretier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Grisot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607502v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bretier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesven" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grisot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280858v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falantin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cornard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Person" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590898v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Criquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumoulin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137022v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297742v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590912v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446947v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prygiel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446936v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lourino-Cabana" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sabbe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05288415v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Shalak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumoulin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Superville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Criquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.5c00751" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715742v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mougin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ruckebusch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118750" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455034v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gaulier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Falantin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113601" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294254v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Zhou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Guo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Bratkic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.07.314" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912434v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Baeyens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Gao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Davison" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Galceran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leermakers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34465-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699117v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Superville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Ivanovsky" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratima Bhurtun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Prygiel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.189" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels de Winter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Phung" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Proix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.12.142" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128316v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Prygiel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dumoulin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lizon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.11.022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168364v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Superville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prygiel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mikkelsen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.11.044" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08NS6XK2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077306v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnier Aur&#233;lie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prygiel Emilie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077266v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanka Pi&#382;eta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Omanovi&#263;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.03.045" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD0SRBFV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446980v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077263v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Louis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2011.09.045" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630134v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824390v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848240v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775817v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05288658v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05288596v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176802v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Maruejouls" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vuillaume" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Said" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925642v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925660v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920888v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayida Ali Said" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925684v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cornard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-1969" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278674v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junias Adusei-Gyamfi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904714v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billon Gabriel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889236v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919283v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Heijman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280835v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivanovsky" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Defourne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590889v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590907v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pizeta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418257v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alaimo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penda Nelly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Margus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904682v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889298v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bretier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Grisot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889291v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607502v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bretier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesven" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grisot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280858v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falantin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cornard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Person" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137022v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590898v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Criquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumoulin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297742v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590912v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446947v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prygiel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446936v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lourino-Cabana" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sabbe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>