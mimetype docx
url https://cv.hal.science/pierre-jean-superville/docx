--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1821,51 +1821,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse avancée des sous-produits de désinfection dans l'eau par HPSEC-ICP-MS</w:t>
+                <w:t xml:space="preserve">Advanced Analysis of Water Disinfection By-Products: HPSEC-ICP-MS organic matter characterization method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Shalak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dumoulin</w:t>
@@ -1883,535 +1883,535 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Criquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectr'Atom 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Pau (FRA), France</w:t>
+              <w:t xml:space="preserve">4th IWA Specialized International Conference on Disinfection and DBPs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Almeria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04630134v1</w:t>
+                <w:t xml:space="preserve">hal-05288596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure haute fréquence en rivière : explication biogéochimique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Billon</w:t>
+                <w:t xml:space="preserve">Analyse avancée des sous-produits de désinfection dans l'eau par HPSEC-ICP-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Shalak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Criquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Echos des Labos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGN, Dec 2024, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Spectr'Atom 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Pau (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824390v1</w:t>
+                <w:t xml:space="preserve">hal-04630134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study cases of high frequency monitoring for explaining biogeochemical processes in water bodies</w:t>
+                <w:t xml:space="preserve">Mesure haute fréquence en rivière : explication biogéochimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited seminar at Ghent University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Gand (Belgique), Belgium</w:t>
+              <w:t xml:space="preserve">Echos des Labos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGN, Dec 2024, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848240v1</w:t>
+                <w:t xml:space="preserve">hal-04824390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The scientific story of high frequency measurements at U-Lille (France)</w:t>
+                <w:t xml:space="preserve">Study cases of high frequency monitoring for explaining biogeochemical processes in water bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Going dynamic – the potential of online water quality monitoring tools</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecotox Centre (Dubendrof, Switzerland), Nov 2024, Dubendorf, Switzerland</w:t>
+              <w:t xml:space="preserve">Invited seminar at Ghent University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Gand (Belgique), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775817v1</w:t>
+                <w:t xml:space="preserve">hal-04848240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substitution vs. oxidation: Insights on mechanism of halide incorporation to aqueous organic matter and new methodology of quantification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Shalak</w:t>
+                <w:t xml:space="preserve">The scientific story of high frequency measurements at U-Lille (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Fall 2024 Oxidation Processes in Water and Wastewater: A Symposium in Honor of Professor Urs von Gunten</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Denver (Colorado), United States</w:t>
+              <w:t xml:space="preserve">Going dynamic – the potential of online water quality monitoring tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecotox Centre (Dubendrof, Switzerland), Nov 2024, Dubendorf, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288658v1</w:t>
+                <w:t xml:space="preserve">hal-04775817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Analysis of Water Disinfection By-Products: HPSEC-ICP-MS organic matter characterization method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Substitution vs. oxidation: Insights on mechanism of halide incorporation to aqueous organic matter and new methodology of quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Shalak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dumoulin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Justine Criquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IWA Specialized International Conference on Disinfection and DBPs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Almeria, Spain</w:t>
+              <w:t xml:space="preserve">ACS Fall 2024 Oxidation Processes in Water and Wastewater: A Symposium in Honor of Professor Urs von Gunten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Denver (Colorado), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288596v1</w:t>
+                <w:t xml:space="preserve">hal-05288658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIFE RUBIES – Contrôle en temps réel basé sur la qualité des systèmes d’assainissement pour préserver les milieux récepteurs</w:t>
               </w:r>
@@ -2516,325 +2516,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un algorithme de prélèvement optimisé pour le suivi haute fréquence des masses d'eau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi de la qualité des eaux naturelles de surface : optimisation et limites des suivis temporels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayida Ali Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Analyse &amp; Environnement : air, eaux, sols, co-produit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Mesure Instrumntation et Robotique pour les Réseaux d'Eau (MIRR'Eau)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Enseignement, de Recherche et d’Innovation (CERI) Systèmes Numériques (SN) de l’IMT Nord Europe, Oct 2022, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925642v1</w:t>
+                <w:t xml:space="preserve">hal-03920888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d'une méthodologie de suivi adaptée aux systèmes aquatiques dynamiques par le biais d'un algorithme de prélèvement optimisé</w:t>
+                <w:t xml:space="preserve">Développement d'un algorithme de prélèvement optimisé pour le suivi haute fréquence des masses d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès : 25ème Journées Information Eaux (JIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Colloque Analyse &amp; Environnement : air, eaux, sols, co-produit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03925660v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de la qualité des eaux naturelles de surface : optimisation et limites des suivis temporels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en place d'une méthodologie de suivi adaptée aux systèmes aquatiques dynamiques par le biais d'un algorithme de prélèvement optimisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fayida Ali Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mesure Instrumntation et Robotique pour les Réseaux d'Eau (MIRR'Eau)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’Enseignement, de Recherche et d’Innovation (CERI) Systèmes Numériques (SN) de l’IMT Nord Europe, Oct 2022, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Congrès : 25ème Journées Information Eaux (JIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03920888v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond high frequency monitoring: an optimised automatic sampling</w:t>
               </w:r>
@@ -5467,51 +5467,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05288415v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Shalak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumoulin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Superville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Criquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.5c00751" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715742v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mougin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ruckebusch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118750" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455034v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gaulier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Falantin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113601" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294254v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Zhou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Guo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Bratkic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.07.314" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912434v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Baeyens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Gao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Davison" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Galceran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leermakers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34465-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699117v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Superville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Ivanovsky" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratima Bhurtun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Prygiel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.189" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels de Winter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Phung" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Proix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.12.142" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128316v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Prygiel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dumoulin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lizon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.11.022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168364v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Superville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prygiel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mikkelsen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.11.044" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08NS6XK2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077306v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnier Aur&#233;lie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prygiel Emilie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077266v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanka Pi&#382;eta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Omanovi&#263;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.03.045" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD0SRBFV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446980v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077263v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Louis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2011.09.045" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630134v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824390v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848240v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775817v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05288658v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05288596v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176802v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Maruejouls" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vuillaume" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Said" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925642v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925660v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920888v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayida Ali Said" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925684v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cornard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-1969" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278674v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junias Adusei-Gyamfi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904714v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billon Gabriel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889236v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919283v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Heijman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280835v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivanovsky" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Defourne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590889v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590907v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pizeta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418257v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alaimo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penda Nelly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Margus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904682v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889298v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bretier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Grisot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889291v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607502v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bretier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesven" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grisot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280858v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falantin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cornard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Person" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137022v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590898v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Criquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumoulin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297742v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590912v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446947v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prygiel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446936v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lourino-Cabana" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sabbe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05288415v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Shalak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumoulin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Superville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Criquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.5c00751" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715742v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mougin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ruckebusch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118750" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455034v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gaulier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Falantin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113601" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294254v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Zhou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Guo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Bratkic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.07.314" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912434v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Baeyens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Gao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Davison" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Galceran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leermakers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34465-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699117v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Superville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Ivanovsky" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratima Bhurtun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Prygiel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.189" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels de Winter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Phung" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Proix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.12.142" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128316v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Prygiel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dumoulin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lizon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.11.022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168364v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Superville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prygiel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mikkelsen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.11.044" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08NS6XK2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077306v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnier Aur&#233;lie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prygiel Emilie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077266v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanka Pi&#382;eta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Omanovi&#263;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.03.045" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD0SRBFV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446980v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077263v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Louis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2011.09.045" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05288596v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630134v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824390v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848240v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775817v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05288658v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176802v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Maruejouls" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vuillaume" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Said" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920888v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayida Ali Said" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925642v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925660v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925684v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cornard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-1969" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278674v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junias Adusei-Gyamfi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904714v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billon Gabriel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889236v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919283v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Heijman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280835v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivanovsky" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Defourne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590889v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590907v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pizeta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418257v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alaimo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penda Nelly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Margus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904682v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889298v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bretier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Grisot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889291v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607502v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bretier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesven" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grisot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280858v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falantin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cornard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Person" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137022v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590898v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Criquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumoulin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297742v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590912v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446947v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prygiel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446936v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lourino-Cabana" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sabbe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>