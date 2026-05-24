--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1821,51 +1821,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Analysis of Water Disinfection By-Products: HPSEC-ICP-MS organic matter characterization method</w:t>
+                <w:t xml:space="preserve">Analyse avancée des sous-produits de désinfection dans l'eau par HPSEC-ICP-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Shalak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dumoulin</w:t>
@@ -1883,263 +1883,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Criquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IWA Specialized International Conference on Disinfection and DBPs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Almeria, Spain</w:t>
+              <w:t xml:space="preserve">Spectr'Atom 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Pau (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288596v1</w:t>
+                <w:t xml:space="preserve">hal-04630134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse avancée des sous-produits de désinfection dans l'eau par HPSEC-ICP-MS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Dumoulin</w:t>
+                <w:t xml:space="preserve">Mesure haute fréquence en rivière : explication biogéochimique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Criquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectr'Atom 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Pau (FRA), France</w:t>
+              <w:t xml:space="preserve">Echos des Labos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGN, Dec 2024, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04630134v1</w:t>
+                <w:t xml:space="preserve">hal-04824390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure haute fréquence en rivière : explication biogéochimique</w:t>
+                <w:t xml:space="preserve">The scientific story of high frequency measurements at U-Lille (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Echos des Labos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGN, Dec 2024, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Going dynamic – the potential of online water quality monitoring tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecotox Centre (Dubendrof, Switzerland), Nov 2024, Dubendorf, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824390v1</w:t>
+                <w:t xml:space="preserve">hal-04775817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study cases of high frequency monitoring for explaining biogeochemical processes in water bodies</w:t>
               </w:r>
@@ -2201,217 +2175,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The scientific story of high frequency measurements at U-Lille (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Billon</w:t>
+                <w:t xml:space="preserve">Substitution vs. oxidation: Insights on mechanism of halide incorporation to aqueous organic matter and new methodology of quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Shalak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Going dynamic – the potential of online water quality monitoring tools</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecotox Centre (Dubendrof, Switzerland), Nov 2024, Dubendorf, Switzerland</w:t>
+              <w:t xml:space="preserve">ACS Fall 2024 Oxidation Processes in Water and Wastewater: A Symposium in Honor of Professor Urs von Gunten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Denver (Colorado), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775817v1</w:t>
+                <w:t xml:space="preserve">hal-05288658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substitution vs. oxidation: Insights on mechanism of halide incorporation to aqueous organic matter and new methodology of quantification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advanced Analysis of Water Disinfection By-Products: HPSEC-ICP-MS organic matter characterization method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Shalak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Criquet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Fall 2024 Oxidation Processes in Water and Wastewater: A Symposium in Honor of Professor Urs von Gunten</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Denver (Colorado), United States</w:t>
+              <w:t xml:space="preserve">4th IWA Specialized International Conference on Disinfection and DBPs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Almeria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288658v1</w:t>
+                <w:t xml:space="preserve">hal-05288596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIFE RUBIES – Contrôle en temps réel basé sur la qualité des systèmes d’assainissement pour préserver les milieux récepteurs</w:t>
               </w:r>
@@ -2516,325 +2516,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de la qualité des eaux naturelles de surface : optimisation et limites des suivis temporels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d'un algorithme de prélèvement optimisé pour le suivi haute fréquence des masses d'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fayida Ali Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mesure Instrumntation et Robotique pour les Réseaux d'Eau (MIRR'Eau)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’Enseignement, de Recherche et d’Innovation (CERI) Systèmes Numériques (SN) de l’IMT Nord Europe, Oct 2022, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Colloque Analyse &amp; Environnement : air, eaux, sols, co-produit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03920888v1</w:t>
+                <w:t xml:space="preserve">hal-03925642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un algorithme de prélèvement optimisé pour le suivi haute fréquence des masses d'eau</w:t>
+                <w:t xml:space="preserve">Mise en place d'une méthodologie de suivi adaptée aux systèmes aquatiques dynamiques par le biais d'un algorithme de prélèvement optimisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Analyse &amp; Environnement : air, eaux, sols, co-produit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Congrès : 25ème Journées Information Eaux (JIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03925642v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d'une méthodologie de suivi adaptée aux systèmes aquatiques dynamiques par le biais d'un algorithme de prélèvement optimisé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi de la qualité des eaux naturelles de surface : optimisation et limites des suivis temporels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayida Ali Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès : 25ème Journées Information Eaux (JIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Mesure Instrumntation et Robotique pour les Réseaux d'Eau (MIRR'Eau)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Enseignement, de Recherche et d’Innovation (CERI) Systèmes Numériques (SN) de l’IMT Nord Europe, Oct 2022, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03925660v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond high frequency monitoring: an optimised automatic sampling</w:t>
               </w:r>
@@ -4546,342 +4546,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of high-frequency monitoring on trace metal behavior in freshwaters: the case study of the Marque River</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Defourne</w:t>
+                <w:t xml:space="preserve">Chemical risk assessment of two treatment plants on a natural watercourse: The case study of the Marque River (northern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ivanovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Prygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première rencontre scientifique de la foundation Rovaltain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Alixan, France</w:t>
+              <w:t xml:space="preserve"> TraceSpec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137022v1</w:t>
+                <w:t xml:space="preserve">hal-01590898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical risk assessment of two treatment plants on a natural watercourse: The case study of the Marque River (northern France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Dumoulin</w:t>
+                <w:t xml:space="preserve">Interest of high-frequency monitoring on trace metal behavior in freshwaters: the case study of the Marque River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Superville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Defourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Prygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gorny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Billon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> TraceSpec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Aberdeen, United Kingdom</w:t>
+              <w:t xml:space="preserve">Première rencontre scientifique de la foundation Rovaltain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Alixan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590898v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High frequency monitoring of water body: technical aspects and application to a river impacted by anthropogenic imputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ivanovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Prygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4936,77 +4936,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the water quality of a natural watercourse (La Marque) in Lille metropolitan area, receiving urban and storm waters. A research project integrating the citizen community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ivanovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Superville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5467,51 +5467,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05288415v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Shalak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumoulin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Superville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Criquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.5c00751" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715742v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mougin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ruckebusch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118750" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455034v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gaulier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Falantin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113601" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294254v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Zhou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Guo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Bratkic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.07.314" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912434v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Baeyens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Gao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Davison" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Galceran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leermakers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34465-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699117v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Superville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Ivanovsky" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratima Bhurtun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Prygiel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.189" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels de Winter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Phung" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Proix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.12.142" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128316v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Prygiel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dumoulin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lizon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.11.022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168364v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Superville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prygiel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mikkelsen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.11.044" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08NS6XK2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077306v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnier Aur&#233;lie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prygiel Emilie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077266v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanka Pi&#382;eta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Omanovi&#263;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.03.045" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD0SRBFV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446980v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077263v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Louis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2011.09.045" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05288596v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630134v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824390v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848240v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775817v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05288658v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176802v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Maruejouls" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vuillaume" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Said" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920888v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayida Ali Said" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925642v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925660v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925684v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cornard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-1969" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278674v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junias Adusei-Gyamfi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904714v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billon Gabriel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889236v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919283v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Heijman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280835v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivanovsky" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Defourne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590889v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590907v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pizeta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418257v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alaimo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penda Nelly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Margus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904682v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889298v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bretier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Grisot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889291v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607502v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bretier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesven" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grisot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280858v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falantin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cornard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Person" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137022v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590898v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Criquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumoulin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297742v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590912v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446947v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prygiel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446936v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lourino-Cabana" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sabbe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05288415v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Shalak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumoulin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Superville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Criquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.5c00751" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715742v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mougin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ruckebusch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118750" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455034v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gaulier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Falantin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113601" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294254v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Zhou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Guo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Bratkic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.07.314" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912434v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Baeyens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Gao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Davison" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Galceran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leermakers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34465-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699117v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Superville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Ivanovsky" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratima Bhurtun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Prygiel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.189" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels de Winter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Phung" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Proix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.12.142" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128316v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Prygiel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dumoulin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lizon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.11.022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168364v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Superville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prygiel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mikkelsen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.11.044" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08NS6XK2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077306v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnier Aur&#233;lie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prygiel Emilie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077266v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanka Pi&#382;eta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Omanovi&#263;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.03.045" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD0SRBFV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446980v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077263v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Louis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2011.09.045" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630134v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824390v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775817v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848240v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05288658v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05288596v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176802v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Maruejouls" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vuillaume" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Said" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925642v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925660v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920888v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayida Ali Said" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925684v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cornard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-1969" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278674v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junias Adusei-Gyamfi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904714v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billon Gabriel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889236v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919283v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Heijman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280835v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivanovsky" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Defourne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590889v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590907v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pizeta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418257v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alaimo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penda Nelly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Margus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904682v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889298v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bretier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Grisot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889291v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607502v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bretier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesven" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grisot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280858v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falantin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cornard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Person" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590898v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Criquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumoulin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137022v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297742v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590912v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446947v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prygiel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446936v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lourino-Cabana" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sabbe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>