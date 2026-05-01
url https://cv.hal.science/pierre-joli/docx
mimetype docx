--- v0 (2026-03-18)
+++ v1 (2026-05-01)
@@ -2991,243 +2991,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HapCo: a real-time simulator with haptic device for problems with multiple contacts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new approach to solve constraint forces of virtual fixtures in haptic rendering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahram Payandeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bayart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
+              <w:t xml:space="preserve">The 12th World Congressin Mechanism and Machine Science in conjunction with IFToMM&amp;apos;07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Besançon, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492449v1</w:t>
+                <w:t xml:space="preserve">hal-00342940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to solve constraint forces of virtual fixtures in haptic rendering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HapCo: a real-time simulator with haptic device for problems with multiple contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjet Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bayart</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th World Congressin Mechanism and Machine Science in conjunction with IFToMM&amp;apos;07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Besançon, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342940v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation d'un prototype de robot à 6 DDL appliqué à la chirurgie mini-invasive</w:t>
               </w:r>
@@ -3252,51 +3252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Riboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Payandeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SURGETICA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3518,230 +3518,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Dissipation by Friction in Dynamic Multibody Contact Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constrained mechanics, virtual fixtures and haptic rendering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahram Payandeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Joli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Joli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th World Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Pékin, China</w:t>
+              <w:t xml:space="preserve">IFAC symposium on robot control SYROCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Bologna, Italy. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825985v1</w:t>
+                <w:t xml:space="preserve">hal-00342982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained mechanics, virtual fixtures and haptic rendering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shahram Payandeh</w:t>
+                <w:t xml:space="preserve">Energy Dissipation by Friction in Dynamic Multibody Contact Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Magnain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC symposium on robot control SYROCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Bologna, Italy. pp.n.a</w:t>
+              <w:t xml:space="preserve">6th World Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342982v1</w:t>
+                <w:t xml:space="preserve">hal-01825985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation adaptée pour une simulation interactive d'un actionneur hydraulique</w:t>
               </w:r>
@@ -4492,51 +4492,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839008v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunfa Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moubin Liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.119962" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05103273v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Feng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10483-025-3262-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04678259v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijin Cheng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Cong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S175882512450087X" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04546069v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijian Chen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0197088" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04530815v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Azouz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ben Wezdou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Neji" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/ejcm2642-2085.3141" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03749491v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Tao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qiang Feng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10409-022-22126-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481049v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B. Hu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.114478" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055189v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Peng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Renaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Yun Xu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01672-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110125v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Hua Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang-Jing Zhou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2019.03.010" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055185v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31614/cmes.2018.04556" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803486v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2018.05.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176096v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuowei Chen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.915082" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176093v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo-Wei Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Rahim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pirr&#243;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.11.039" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342939v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2073" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CMMF07W4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342945v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2815331" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342922v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Magnain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijsmdo:2007002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342923v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zei" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2006.05.018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ6RKVMF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342925v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-nm6050" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342921v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-005-0663-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179535v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2003.10.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V934861J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176126v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raffin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daniel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.907463" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592691v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176127v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14515-5_132" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4556B5B50A00822B19174AF353276AE532917CB4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342986v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Talbi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001095900550061" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492449v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342940v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Payandeh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bayart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342941v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riboulet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493724v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342947v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825985v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342982v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812967v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179534v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Pascal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2003/VIB-48311" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342997v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tromas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verdier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fivel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Aubert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Labdi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72993-8_8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RS7WVC7X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342924v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342995v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839008v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunfa Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moubin Liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.119962" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05103273v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Feng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10483-025-3262-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04678259v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijin Cheng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Cong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S175882512450087X" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04546069v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijian Chen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0197088" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04530815v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Azouz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ben Wezdou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Neji" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/ejcm2642-2085.3141" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03749491v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Tao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qiang Feng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10409-022-22126-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481049v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B. Hu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.114478" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055189v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Peng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Renaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Yun Xu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01672-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110125v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Hua Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang-Jing Zhou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2019.03.010" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055185v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31614/cmes.2018.04556" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803486v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2018.05.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176096v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuowei Chen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.915082" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176093v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo-Wei Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Rahim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pirr&#243;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.11.039" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342939v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2073" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CMMF07W4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342945v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2815331" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342922v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Magnain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijsmdo:2007002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342923v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zei" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2006.05.018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ6RKVMF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342925v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-nm6050" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342921v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-005-0663-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179535v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2003.10.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V934861J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176126v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raffin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daniel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.907463" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592691v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176127v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14515-5_132" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4556B5B50A00822B19174AF353276AE532917CB4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342986v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Talbi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001095900550061" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342940v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Payandeh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bayart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492449v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342941v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riboulet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493724v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342947v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342982v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825985v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812967v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179534v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Pascal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2003/VIB-48311" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342997v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tromas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verdier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fivel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Aubert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Labdi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72993-8_8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RS7WVC7X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342924v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342995v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>