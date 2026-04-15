--- v0 (2026-03-20)
+++ v1 (2026-04-15)
@@ -1766,447 +1766,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00344937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work and dissipation fluctuations near the stochastic resonance of a colloidal particle</w:t>
+                <w:t xml:space="preserve">Brownian Motion in a Colloidal Glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artyom Petrosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ciliberto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Artyom Petrosyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 88 (33-35), pp.4205-4211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430802459537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00189499v2</w:t>
+                <w:t xml:space="preserve">hal-00513970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probability density functions of work and heat near the stochastic resonance of a colloidal particle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective Temperature in a Colloidal Glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artyom Petrosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ciliberto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/2008/10/P10017⟩</w:t>
+              <w:t xml:space="preserve">Phylosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 88 (33), pp.4205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430802459537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00332642v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00315777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Temperature in a Colloidal Glass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probability density functions of work and heat near the stochastic resonance of a colloidal particle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Imparato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artyom Petrosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ciliberto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phylosophical Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 88 (33), pp.4205. </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (10), pp.P10017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786430802459537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2008/10/P10017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00315777v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00332642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brownian Motion in a Colloidal Glass</w:t>
+                <w:t xml:space="preserve">Work and dissipation fluctuations near the stochastic resonance of a colloidal particle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ciliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artyom Petrosyan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergio Ciliberto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 81 (50005), pp.6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00513970v1</w:t>
+                <w:t xml:space="preserve">ensl-00189499v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation of granular surface flows in a narrow channel</w:t>
               </w:r>
@@ -2239,78 +2239,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 19, pp.088102. </w:t>
+              <w:t xml:space="preserve">, 2007, 19, pp.88102 - 88102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2753111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00163292v1</w:t>
+                <w:t xml:space="preserve">hal-01432144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation of granular surface flows in a narrow channel</w:t>
               </w:r>
@@ -2343,428 +2343,428 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 19, pp.88102 - 88102. </w:t>
+              <w:t xml:space="preserve">, 2007, 19, pp.088102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2753111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432144v1</w:t>
+                <w:t xml:space="preserve">hal-00163292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A constitutive law for dense granular flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow of dense granular material: towards simple constitutive laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoel Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature04801⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2006, pp.7020 - 7020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2006/07/P07020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00118375v1</w:t>
+                <w:t xml:space="preserve">hal-01432168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow of dense granular material: towards simple constitutive laws</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A constitutive law for dense granular flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoel Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maxime Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 441, pp.727 - 730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature04801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/2006/07/P07020⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01432168v1</w:t>
+                <w:t xml:space="preserve">hal-01432178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A constitutive law for dense granular flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yoel Forterre</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoël Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 441, pp.727 - 730. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+              <w:t xml:space="preserve">, 2006, 441, pp.727-730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature04801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432178v1</w:t>
+                <w:t xml:space="preserve">hal-00118375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crucial role of side walls for granular surface flows: consequences for the rheology</w:t>
               </w:r>
@@ -2867,51 +2867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crucial role of sidewalls in granular surface flows: consequences for the rheology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoel Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3447,191 +3447,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecoulements à surface libre de matériau granulaire partiellement cohésif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamique et mécanisme d'accrétion granulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saingier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465455v1</w:t>
+                <w:t xml:space="preserve">hal-03465769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique et mécanisme d'accrétion granulaire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecoulements à surface libre de matériau granulaire partiellement cohésif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465769v1</w:t>
+                <w:t xml:space="preserve">hal-03465455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INSTABILITY DURING THE EROSION OF A COHESIVE GRANULAR PILE</w:t>
               </w:r>
@@ -4357,177 +4357,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on ''Measurement of Effective Temperatures in an Aging Colloidal Glass</w:t>
+                <w:t xml:space="preserve">Hydrodynamic modeling of granular flows in a modified Couette cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jop</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00145416v1</w:t>
+                <w:t xml:space="preserve">hal-00199769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic modeling of granular flows in a modified Couette cell</w:t>
+                <w:t xml:space="preserve">Comment on ''Measurement of Effective Temperatures in an Aging Colloidal Glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jop</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artyom Petrosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ciliberto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00199769v1</w:t>
+                <w:t xml:space="preserve">ensl-00145416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4785,51 +4785,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578821v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouteille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T Fonn&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gouillart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0079056" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166692v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saingier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Sauret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jop" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.131" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554088v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Troger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.044004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268464v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Merceron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-019-0936-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744697v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Herbert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Morize" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Louis-Napol&#233;on" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goupil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.141" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796920v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/121/34005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526194v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.208001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360390v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila Boujlel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pigeonneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gouillart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.031301" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274966v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Lefebvre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.068002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337265v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.062904" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133113v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2014.12.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059035v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin G&#233;raud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren J&#248;rgensen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Petit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delano&#235;-Ayari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/107/58002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2G2MRL0K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876964v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Wendell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.023024" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.032205" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00344937v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ruben Gomez-Solano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artyom Petrosyan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ciliberto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00189499v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00332642v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Imparato" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/10/P10017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00315777v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802459537" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513970v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163292v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo&#235;l Forterre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouliquen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2753111" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432144v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118375v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04801" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432168v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cassar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Forterre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nicolas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2006/07/P07020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F59EA66DB671F3E8CB0F8A0B800291CA6BB5ABC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432178v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004500v4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112005005987" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432190v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161894v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Goubault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermigier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baudry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Bertrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405287v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klebbert Andrade" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Kolb" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deboeuf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202534002017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419568v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124909012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwami Adem Mayeden" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kolb" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Deboeuf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124903045" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465455v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465769v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293090v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444595v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293084v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293029v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293057v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812096" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293781v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422887v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Voivret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162508v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00145416v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199769v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00106185v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578821v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouteille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T Fonn&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gouillart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0079056" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166692v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saingier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Sauret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jop" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.131" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554088v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Troger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.044004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268464v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Merceron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-019-0936-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744697v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Herbert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Morize" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Louis-Napol&#233;on" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goupil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.141" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796920v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/121/34005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526194v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.208001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360390v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila Boujlel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pigeonneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gouillart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.031301" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274966v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Lefebvre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.068002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337265v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.062904" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133113v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2014.12.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059035v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin G&#233;raud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren J&#248;rgensen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Petit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delano&#235;-Ayari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/107/58002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2G2MRL0K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876964v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Wendell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.023024" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.032205" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00344937v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ruben Gomez-Solano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artyom Petrosyan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ciliberto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513970v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802459537" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00315777v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00332642v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Imparato" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/10/P10017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00189499v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo&#235;l Forterre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouliquen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2753111" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163292v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432168v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cassar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Forterre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nicolas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2006/07/P07020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F59EA66DB671F3E8CB0F8A0B800291CA6BB5ABC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432178v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04801" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118375v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004500v4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112005005987" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432190v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161894v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Goubault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermigier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baudry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Bertrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405287v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klebbert Andrade" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Kolb" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deboeuf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202534002017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419568v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124909012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwami Adem Mayeden" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kolb" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Deboeuf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124903045" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465769v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465455v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293090v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444595v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293084v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293029v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293057v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812096" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293781v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422887v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Voivret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162508v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199769v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00145416v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00106185v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>