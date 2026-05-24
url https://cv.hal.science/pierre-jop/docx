--- v1 (2026-04-15)
+++ v2 (2026-05-24)
@@ -901,248 +901,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate of chaotic mixing in localized flows</w:t>
+                <w:t xml:space="preserve">Interfacial Instability during Granular Erosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalila Boujlel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Gouillart</w:t>
+                <w:t xml:space="preserve">Gautier Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.1.031301⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (6), pp.068002 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.068002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01360390v1</w:t>
+                <w:t xml:space="preserve">hal-01274966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial Instability during Granular Erosion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rate of chaotic mixing in localized flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalila Boujlel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pigeonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Lefebvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Merceron</w:t>
+                <w:t xml:space="preserve">Emmanuelle Gouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 116 (6), pp.068002 </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (3), pp.031301(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.068002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.1.031301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274966v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reorganization of a granular medium around a localized transformation</w:t>
               </w:r>
@@ -1469,64 +1469,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermittent flow in yield-stress fluids slows down chaotic mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. M. Wendell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1573,51 +1573,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion dynamics of a wet granular medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1766,147 +1766,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00344937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brownian Motion in a Colloidal Glass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probability density functions of work and heat near the stochastic resonance of a colloidal particle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Imparato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artyom Petrosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ciliberto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786430802459537⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (10), pp.P10017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2008/10/P10017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00513970v1</w:t>
+                <w:t xml:space="preserve">ensl-00332642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective Temperature in a Colloidal Glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1925,193 +1938,180 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ciliberto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phylosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 88 (33), pp.4205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14786430802459537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00315777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probability density functions of work and heat near the stochastic resonance of a colloidal particle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brownian Motion in a Colloidal Glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artyom Petrosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ciliberto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 88 (33-35), pp.4205-4211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430802459537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/2008/10/P10017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ensl-00332642v1</w:t>
+                <w:t xml:space="preserve">hal-00513970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Work and dissipation fluctuations near the stochastic resonance of a colloidal particle</w:t>
               </w:r>
@@ -2394,377 +2394,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00163292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow of dense granular material: towards simple constitutive laws</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A constitutive law for dense granular flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoël Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maxime Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/2006/07/P07020⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 441, pp.727-730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature04801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432168v1</w:t>
+                <w:t xml:space="preserve">hal-00118375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A constitutive law for dense granular flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoel Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 441, pp.727 - 730. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature04801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A constitutive law for dense granular flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow of dense granular material: towards simple constitutive laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoel Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 441, pp.727-730. </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2006, pp.7020 - 7020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature04801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2006/07/P07020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00118375v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crucial role of side walls for granular surface flows: consequences for the rheology</w:t>
               </w:r>
@@ -2867,51 +2867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crucial role of sidewalls in granular surface flows: consequences for the rheology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoel Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3630,51 +3630,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INSTABILITY DURING THE EROSION OF A COHESIVE GRANULAR PILE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Merceron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3807,51 +3807,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion of a wet/dry granular interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3876,51 +3876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilité d'érosion d'une interface granulaire sèche-humide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3958,51 +3958,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion rate and instability of a wet/dry granular interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4049,51 +4049,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion dynamics of a wet granular medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4357,177 +4357,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic modeling of granular flows in a modified Couette cell</w:t>
+                <w:t xml:space="preserve">Comment on ''Measurement of Effective Temperatures in an Aging Colloidal Glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jop</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artyom Petrosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ciliberto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00199769v1</w:t>
+                <w:t xml:space="preserve">ensl-00145416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on ''Measurement of Effective Temperatures in an Aging Colloidal Glass</w:t>
+                <w:t xml:space="preserve">Hydrodynamic modeling of granular flows in a modified Couette cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jop</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00145416v1</w:t>
+                <w:t xml:space="preserve">hal-00199769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4785,51 +4785,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578821v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouteille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T Fonn&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gouillart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0079056" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166692v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saingier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Sauret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jop" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.131" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554088v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Troger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.044004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268464v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Merceron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-019-0936-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744697v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Herbert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Morize" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Louis-Napol&#233;on" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goupil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.141" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796920v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/121/34005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526194v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.208001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360390v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila Boujlel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pigeonneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gouillart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.031301" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274966v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Lefebvre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.068002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337265v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.062904" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133113v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2014.12.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059035v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin G&#233;raud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren J&#248;rgensen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Petit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delano&#235;-Ayari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/107/58002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2G2MRL0K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876964v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Wendell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.023024" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.032205" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00344937v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ruben Gomez-Solano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artyom Petrosyan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ciliberto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513970v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802459537" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00315777v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00332642v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Imparato" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/10/P10017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00189499v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo&#235;l Forterre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouliquen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2753111" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163292v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432168v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cassar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Forterre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nicolas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2006/07/P07020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F59EA66DB671F3E8CB0F8A0B800291CA6BB5ABC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432178v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04801" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118375v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004500v4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112005005987" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432190v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161894v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Goubault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermigier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baudry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Bertrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405287v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klebbert Andrade" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Kolb" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deboeuf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202534002017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419568v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124909012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwami Adem Mayeden" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kolb" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Deboeuf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124903045" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465769v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465455v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293090v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444595v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293084v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293029v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293057v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812096" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293781v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422887v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Voivret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162508v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199769v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00145416v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00106185v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578821v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouteille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T Fonn&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gouillart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0079056" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166692v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saingier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Sauret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jop" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.131" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554088v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Troger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.044004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268464v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Merceron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-019-0936-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744697v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Herbert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Morize" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Louis-Napol&#233;on" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goupil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.141" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796920v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/121/34005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526194v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.208001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274966v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Lefebvre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.068002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360390v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila Boujlel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pigeonneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gouillart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.031301" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337265v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.062904" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133113v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2014.12.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059035v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin G&#233;raud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren J&#248;rgensen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Petit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delano&#235;-Ayari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/107/58002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2G2MRL0K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876964v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Wendell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.023024" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.032205" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00344937v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ruben Gomez-Solano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artyom Petrosyan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ciliberto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00332642v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Imparato" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/10/P10017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00315777v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802459537" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513970v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00189499v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo&#235;l Forterre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouliquen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2753111" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163292v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118375v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04801" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432178v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Forterre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432168v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cassar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nicolas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2006/07/P07020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F59EA66DB671F3E8CB0F8A0B800291CA6BB5ABC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004500v4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112005005987" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432190v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161894v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Goubault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermigier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baudry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Bertrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405287v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klebbert Andrade" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Kolb" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deboeuf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202534002017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419568v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124909012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwami Adem Mayeden" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kolb" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Deboeuf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124903045" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465769v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465455v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293090v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444595v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293084v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293029v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293057v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812096" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293781v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422887v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Voivret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162508v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00145416v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199769v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00106185v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>