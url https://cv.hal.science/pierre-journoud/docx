--- v0 (2026-03-06)
+++ v1 (2026-04-04)
@@ -283,247 +283,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Viêtnam non-aligné à l’heure des recompositions géopolitiques mondiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Eglinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Journoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Asie du Sud-Est 2024 Bilan, enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un âge d’or politico-humanitaire ? La diplomatie française et la crise des réfugiés vietnamiens, cambodgiens et laotiens entre 1975 et 1980</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Journoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre décolonisation et guerre froide. Administrer l'asile (1960-1990</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dien Bien Phu. bataille pour la paix ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Journoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La bataille de Diên Biên Phu, 13 mars – 7 mai 1954</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-2-9583990-8-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991710v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-04475248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face à la résurgence de la guerre, à la crise du multilatéralisme et de la mondialisation : des réajustements nécessaires</w:t>
               </w:r>
@@ -594,187 +594,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Việt Nam résilient, de la « guérilla » anticovid à la recherche d’une nouvelle dynamique postpandémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Eglinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Journoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Asie du Sud-Est 2022 - Bilan, enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de recherche sur l’Asie du Sud-Est contemporaine, 2022, 978-2-35596-073-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.irasec.4599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les guerres coloniales des &amp;quot;soldats perdus”, 1945-1962</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Journoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire militaire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-2262099930</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992336v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-04475192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émergence d'une puissance régionale</w:t>
               </w:r>
@@ -1042,259 +1042,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stratégies francophones au Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Journoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bagayoko-Penone Niagalé; Ramel Frédéric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francophonie et profondeur stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 26, IRSEM, pp.99-138, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le relais américain en Indochine, 1950-1957</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Journoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Christophe; Herbelin Caroline; Klein Jean-François. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indochine. Des territoires et des hommes, 1856-1956</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard; Musée de l'Armée, pp.138-141, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Militaires et politique en Asie du Sud-Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Journoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Tertrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jammes Jérémy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Asie du Sud-Est 2013 : bilan, enjeux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Indes savantes; Irasec, pp.69-84, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057450v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-02926564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1422,51 +1422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Tertrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lechervy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1765,165 +1765,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour une révolution asiatique dans l'histoire des relations internationales contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Journoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GIS ASIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction: Les relations franco-vietnamiennes au prisme de la mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Journoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives France Vietnam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 100, pp.9-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063161v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03077427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pensée stratégique vietnamienne</w:t>
               </w:r>
@@ -2841,579 +2841,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pennsylvania 1967 : une ‘filière de paix’ secrète en pleine guerre du Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Journoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "La fabrique de la paix : Acteurs, Processus et Mémoires", CRISES, Université Paul Valéry Montpellier 3, Montpellier, 2-4 octobre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montpellier, France. pp.285-297</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les acteurs privés et le conflit en mer de Chine méridionale: pistes de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Journoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de clôture de la chaire: "Grands enjeux stratégiques contemporains", Université Paris 1 Panthéon-Sorbonne, 6 avril 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France. pp.16-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Pennsylvania 1967 : une ‘filière de paix’ secrète en pleine guerre du Vietnam</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Vietnam et l’Algérie : les guerres d’indépendance au cœur d’une “relation spéciale”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Journoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "La fabrique de la paix : Acteurs, Processus et Mémoires", CRISES, Université Paul Valéry Montpellier 3, Montpellier, 2-4 octobre 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Montpellier, France. pp.285-297</w:t>
+              <w:t xml:space="preserve">Colloque « L’indépendance de l’Algérie 50 ans après », Lyon, 30-31 mars 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lyon, France. pp.153-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Private actors in the South China Sea dispute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Journoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixième South China Sea International Conference, "Cooperation for Regional Security and Development", la Diplomacy Academy of Vietnam (DAV) la Vietnam Lawyers’ Association (VLA) et la Foundation for East Sea Studies (FESS), Danang, Vietnam, 17 et 18 novembre 2014.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Danang, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le Vietnam et l’Algérie : les guerres d’indépendance au cœur d’une “relation spéciale”</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schwartz et le Vietnam : la “perte de l’innocence”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Journoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « L’indépendance de l’Algérie 50 ans après », Lyon, 30-31 mars 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lyon, France. pp.153-167</w:t>
+              <w:t xml:space="preserve">Colloque « Les mathématiciens, la guerre et la paix », à l'Institut des sciences de la communication du CNRS (ISCC) le 8 février 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France. pp.81-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">De la guerre à la paix. Les relations vietnamo-coréennes depuis 1950</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Journoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international: "La guerre de Corée, 60 ans après", Paris, IRSEM (Institut de recherche stratégique de l'École militaire), 3-4 juin 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France. pp.13-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la guerre à la paix. Les relations vietnamo-coréennes depuis 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Journoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international: "La guerre de Corée, 60 ans après", Paris, IRSEM (Institut de recherche stratégique de l'École militaire), 3-4 juin 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, France. pp.319-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La puissance navale dans les musées nord-vietnamiens : vers la réhabilitation d'un héritage oublié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Journoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "les présents des passées, Neptune au musée", Université Montpellier 3, 20-21 octobre 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Montpellier, France. pp.39-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069862v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03069863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NƯỚC PHAP, NGƯỜI PHAP VA HIỆP ĐỊNH PARI, GIỮA CAM KẾT MANG TINH XAY DỰNG VA KỲ VỌNG QUA MỨC</w:t>
               </w:r>
@@ -3775,51 +3775,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Irasec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Eglinger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Journoud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978078v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991710v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991572v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475248v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475215v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irasec.6227" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992336v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475192v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irasec.4599" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058201v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058202v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057448v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057447v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057450v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Tertrais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057449v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926564v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04699789v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/un-triangle-strategique-a-l-epreuve.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051288v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lesparre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bratton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lechervy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053895v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051289v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306739v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dubosclard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grison" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Okret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063161v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077427v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068309v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067683v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068308v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063160v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.168.0029" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063194v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067671v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064317v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067684v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925736v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064316v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069859v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069858v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069861v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069868v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073256v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069867v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069865v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069862v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069864v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069863v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069866v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075160v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069860v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Irasec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Eglinger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Journoud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978078v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475248v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991572v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991710v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475215v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irasec.6227" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475192v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irasec.4599" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992336v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058201v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058202v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057448v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057447v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926564v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057449v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057450v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Tertrais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04699789v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/un-triangle-strategique-a-l-epreuve.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051288v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lesparre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bratton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lechervy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053895v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051289v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306739v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dubosclard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grison" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Okret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077427v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063161v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068309v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067683v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068308v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063160v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.168.0029" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063194v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067671v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064317v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067684v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925736v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064316v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069859v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069858v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069868v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069861v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069867v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073256v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069863v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069864v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069865v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069862v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069866v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075160v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069860v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>