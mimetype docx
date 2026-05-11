--- v1 (2026-04-04)
+++ v2 (2026-05-11)
@@ -283,50 +283,188 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dien Bien Phu. bataille pour la paix ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Journoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La bataille de Diên Biên Phu, 13 mars – 7 mai 1954</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-9583990-8-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un âge d’or politico-humanitaire ? La diplomatie française et la crise des réfugiés vietnamiens, cambodgiens et laotiens entre 1975 et 1980</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Journoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre décolonisation et guerre froide. Administrer l'asile (1960-1990</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Viêtnam non-aligné à l’heure des recompositions géopolitiques mondiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Eglinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -335,195 +473,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Asie du Sud-Est 2024 Bilan, enjeux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475248v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04991710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face à la résurgence de la guerre, à la crise du multilatéralisme et de la mondialisation : des réajustements nécessaires</w:t>
               </w:r>
@@ -594,187 +594,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les guerres coloniales des &amp;quot;soldats perdus”, 1945-1962</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Journoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire militaire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2262099930</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Việt Nam résilient, de la « guérilla » anticovid à la recherche d’une nouvelle dynamique postpandémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Eglinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Journoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Asie du Sud-Est 2022 - Bilan, enjeux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de recherche sur l’Asie du Sud-Est contemporaine, 2022, 978-2-35596-073-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.irasec.4599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.irasec.4599⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04475192v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04992336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émergence d'une puissance régionale</w:t>
               </w:r>
@@ -1042,259 +1042,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Militaires et politique en Asie du Sud-Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Journoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Tertrais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jammes Jérémy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Asie du Sud-Est 2013 : bilan, enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Indes savantes; Irasec, pp.69-84, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stratégies francophones au Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Journoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bagayoko-Penone Niagalé; Ramel Frédéric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francophonie et profondeur stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26, IRSEM, pp.99-138, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le relais américain en Indochine, 1950-1957</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Journoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertrand Christophe; Herbelin Caroline; Klein Jean-François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indochine. Des territoires et des hommes, 1856-1956</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gallimard; Musée de l'Armée, pp.138-141, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057449v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03057450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1422,51 +1422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Tertrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lechervy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1765,165 +1765,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction: Les relations franco-vietnamiennes au prisme de la mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Journoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives France Vietnam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100, pp.9-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pour une révolution asiatique dans l'histoire des relations internationales contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Journoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GIS ASIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077427v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03063161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pensée stratégique vietnamienne</w:t>
               </w:r>
@@ -2041,174 +2041,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03067683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la naissance de l'OTASE à l'accord de paix sur le Cambodge : la France, la Grande-Bretagne et la sécurité en Asie du Sud-Est pendant la Guerre froide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Journoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 168, pp.29-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ri.168.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">France - Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Journoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asie Pacifique News</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068308v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03063160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations ambivalentes entre l'État-parti vietnamien et les Vietnamiens de l'étranger</w:t>
               </w:r>
@@ -3775,51 +3775,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Irasec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Eglinger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Journoud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978078v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475248v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991572v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991710v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475215v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irasec.6227" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475192v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irasec.4599" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992336v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058201v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058202v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057448v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057447v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926564v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057449v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057450v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Tertrais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04699789v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/un-triangle-strategique-a-l-epreuve.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051288v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lesparre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bratton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lechervy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053895v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051289v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306739v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dubosclard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grison" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Okret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077427v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063161v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068309v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067683v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068308v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063160v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.168.0029" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063194v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067671v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064317v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067684v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925736v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064316v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069859v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069858v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069868v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069861v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069867v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073256v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069863v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069864v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069865v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069862v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069866v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075160v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069860v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Irasec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Eglinger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Journoud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978078v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991710v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991572v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475248v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475215v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irasec.6227" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992336v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475192v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irasec.4599" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058201v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058202v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057448v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057447v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057450v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Tertrais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926564v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057449v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04699789v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/un-triangle-strategique-a-l-epreuve.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051288v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lesparre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bratton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lechervy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053895v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051289v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306739v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dubosclard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grison" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Okret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063161v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077427v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068309v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067683v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063160v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.168.0029" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068308v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063194v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067671v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064317v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067684v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925736v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064316v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069859v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069858v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069868v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069861v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069867v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073256v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069863v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069864v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069865v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069862v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069866v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075160v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069860v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>