--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -337,239 +337,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La preuve de théorèmes pour les masses (soniques)</w:t>
+                <w:t xml:space="preserve">Usability assessment of interaction management support in LOUISE, an ECA-based user interface for elders with cognitive impairment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
+                <w:t xml:space="preserve">Pierre Wargnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Pin</w:t>
+                <w:t xml:space="preserve">Samuel Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone d'Informatique et Musique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Technology and Disability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (3), pp.105-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/TAD-180189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877004v1</w:t>
+                <w:t xml:space="preserve">hal-01939799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usability assessment of interaction management support in LOUISE, an ECA-based user interface for elders with cognitive impairment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Benveniste</w:t>
+                <w:t xml:space="preserve">La preuve de théorèmes pour les masses (soniques)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technology and Disability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Francophone d'Informatique et Musique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N°6, 14 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939799v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter Sensitivity Analysis of the Energy/Frequency Convexity Rule for Nanometer-scale Application Processors</w:t>
               </w:r>
@@ -1070,51 +1070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hughes-Jehan Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Open Access to Law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (1), pp 1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1139,77 +1139,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MINWii project: Renarcissization of patients suffering from Alzheimer's disease through video game-based music therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Péquignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1281,51 +1281,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pilot Usability Study of MINWii, a Music Therapy Game for Demented Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1583,51 +1583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Wiimprovisation en musicothérapie analytique de groupe : design participatif avec des enfants atteints de troubles du comportement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1799,351 +1799,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IRRAD Proton Irradiation Facility Data Management, Analytics, Control and Beam Diagnostic systems: current performance and outlook beyond the CERN LS3</w:t>
+                <w:t xml:space="preserve">Characterization of an IRRAD beam profile monitor at the CERN T8 beamline and possible improvements via cross-analysis with multiwire proportional chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Ravotti</w:t>
+                <w:t xml:space="preserve">Jaroslaw Szumega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Gkotse</w:t>
+                <w:t xml:space="preserve">Lamine Bougueroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blerina Gkotse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Matli</w:t>
+                <w:t xml:space="preserve">Nicola Minafra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALEPCS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Chicago, United States. </w:t>
+              <w:t xml:space="preserve">16th International Particle Accelerator Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Taiwan, Taiwan. pp.2921-2923, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18429/JACoW-ICALEPCS2025-TUMG003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2025-THPM111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05465647v1</w:t>
+                <w:t xml:space="preserve">hal-05334451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of an IRRAD beam profile monitor at the CERN T8 beamline and possible improvements via cross-analysis with multiwire proportional chamber</w:t>
+                <w:t xml:space="preserve">The IRRAD Proton Irradiation Facility Data Management, Analytics, Control and Beam Diagnostic systems: current performance and outlook beyond the CERN LS3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaroslaw Szumega</w:t>
+                <w:t xml:space="preserve">F Ravotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamine Bougueroua</w:t>
+                <w:t xml:space="preserve">B Gkotse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blerina Gkotse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Jouvelot</w:t>
+                <w:t xml:space="preserve">M Malkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Minafra</w:t>
+                <w:t xml:space="preserve">E Matli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Particle Accelerator Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Taiwan, Taiwan. pp.2921-2923, </w:t>
+              <w:t xml:space="preserve">ICALEPCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Chicago, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2025-THPM111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18429/JACoW-ICALEPCS2025-TUMG003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334451v1</w:t>
+                <w:t xml:space="preserve">hal-05465647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning for the anomaly detection and characterization of the 24 GeV/c proton beam at CERN IRRAD Facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslaw Szumega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Bougueroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blerina Gkotse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2653,51 +2653,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CERN PROTON IRRADIATION FACILITY (IRRAD) DATA MANAGEMENT, CONTROL AND MONITORING SYSTEM INFRASTRUCTURE FOR POST-LS2 EXPERIMENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blerina Gkotse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Pezzullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2843,51 +2843,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UPGRADING THE IRRAD CONTROL SYSTEM GUIs USING OPEN-LICENSE AND CROSS-PLATFORM TECHNOLOGIES *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blerina Gkotse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulhalim Aysel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3059,51 +3059,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The W-calculus: A Synchronous Framework for the Verified Modelling of Digital Signal Processing Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3202,51 +3202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Massoni Sguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Memmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3297,51 +3297,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upgrades for the CERN EP Irradiation Facilities (IRRAD, Gif++) and plans beyond the Long Shutdown 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blerina Gkotse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin R. Jaekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3416,295 +3416,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IRRAD Proton Irradiation Facility Control, Data Management and Beam Diagnostic Systems: An Outlook of the Major Upgrades Beyond the CERN Long Shutdown 2</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TIME-REVERSAL MIRRORING FOR NEAR-ULTRASONIC INDOOR COMMUNICATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Glaser</w:t>
+                <w:t xml:space="preserve">Arthur Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Rosny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Accelerator and Large Experimental Physics Control Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, New York, United States. pp.WEPHA127, </w:t>
+              <w:t xml:space="preserve">e-Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18429/JACoW-ICALEPCS2019-WEPHA127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011049v1</w:t>
+                <w:t xml:space="preserve">hal-02959013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIME-REVERSAL MIRRORING FOR NEAR-ULTRASONIC INDOOR COMMUNICATION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The IRRAD Proton Irradiation Facility Control, Data Management and Beam Diagnostic Systems: An Outlook of the Major Upgrades Beyond the CERN Long Shutdown 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ravotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blerina Gkotse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Aubertin</w:t>
+                <w:t xml:space="preserve">Maurice Glaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien de Rosny</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isidre Mateu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Forum Acusticum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. </w:t>
+              <w:t xml:space="preserve">17th International Conference on Accelerator and Large Experimental Physics Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, New York, United States. pp.WEPHA127, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18429/JACoW-ICALEPCS2019-WEPHA127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02959013v1</w:t>
+                <w:t xml:space="preserve">hal-03011049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Web Application Generation From an Irradiation Experiment Data Management Ontology (IEDM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blerina Gkotse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3758,398 +3758,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03022709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IRRAD Proton Irradiation Facility Control, Data Management and Beam Diagnostic systems: an outlook of the major upgrades beyond the LHC Long Shutdown 2</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Unscented Hound for Working Memory&amp;quot; and the Cognitive Adaptation of User Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktoria Meskova</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Massoni Sguerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Accelerator and Large Experimental Physics Control Systems, ICALEPCS 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 27th ACM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Larnaca, France. pp.78-85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3320435.3320443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436923v1</w:t>
+                <w:t xml:space="preserve">hal-02445970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Unscented Hound for Working Memory&amp;quot; and the Cognitive Adaptation of User Interfaces</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The CERN Proton Irradiation Facility IRRAD during and after the CERN Long Shutdown 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Brethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Bronuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blerina Gkotse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Glaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgi Gorine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 27th ACM Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th Beam Telescopesans Test Beams Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERN, Jan 2019, Genève, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445970v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CERN Proton Irradiation Facility IRRAD during and after the CERN Long Shutdown 2</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">The IRRAD Proton Irradiation Facility Control, Data Management and Beam Diagnostic systems: an outlook of the major upgrades beyond the LHC Long Shutdown 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ravotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blerina Gkotse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Glaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidre Mateu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgi Gorine</w:t>
+                <w:t xml:space="preserve">Viktoria Meskova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Beam Telescopesans Test Beams Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERN, Jan 2019, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">17th International Conference on Accelerator and Large Experimental Physics Control Systems, ICALEPCS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054241v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IRRAD Data Manager (IDM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blerina Gkotse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4213,51 +4213,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Web Application Generation from an Irradiation Experiment Data Management Ontology (IEDM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blerina Gkotse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4308,51 +4308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IEDM, an Ontology for Irradiation Experiment Data Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blerina Gkotse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4485,77 +4485,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting Human-Computer Interfaces to Working Memory Limitations Using MATCHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Massoni Sguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4701,77 +4701,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oblivion Tracking: Towards a Probabilistic Working Memory Model for the Adaptation of Systems to Alzheimer Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Massoni Sguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Benveniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The first International Conference on User Modeling, Adaptation and Personnalization (UMAP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Bratislava, Slovakia. pp.253-256 </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4805,64 +4805,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jsCoq: Towards Hybrid Theorem Proving Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5056,51 +5056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Amaury Grumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5138,51 +5138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Unified Environmental Monitoring, Control and Data Management System for Irradiation Facilities: the CERN IRRAD Use Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blerina Gkotse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Glaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5332,90 +5332,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field Evaluation with Cognitively-Impaired Older Adults of Attention Management in the Embodied Conversational Agent Louise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wargnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Carletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Laurent-Corniquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5548,77 +5548,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Promenade : vers le traitement du syndrome post-chute par la réalité virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wargnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Phuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5768,103 +5768,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rehabilitation of the psychomotor consequences of elderly fallers: A pilot study to evaluate the feasibility and tolerability of virtual reality training using a user-centered designed serious game.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wargnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Emile Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th World Conference of Gerontechnology (ISG 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Nice, France. </w:t>
@@ -5902,51 +5902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adventures in the (not so) Complex Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5984,51 +5984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification of Faust Signal Processing Programs in COQ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6079,90 +6079,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Attention Monitoring of Older Adults with Cognitive Impairment During Interaction with an Embodied Conversational Agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wargnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Malaisé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6213,51 +6213,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Taste of Sound Reasoning in Faust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6432,217 +6432,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aligning Legivoc Legal Vocabularies by Crowdsourcing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Pin</w:t>
+                <w:t xml:space="preserve">Towards refinement types for time-dependent data-flow networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Talpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Kumar Shukla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language and Semantics Technology for Legal Domain (LST4LD) Workshop, 10th Recent Advances in Natural Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Hissar, Bulgaria</w:t>
+              <w:t xml:space="preserve">ACM-IEEE Conference on Methods and Models for System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251086v1</w:t>
+                <w:t xml:space="preserve">hal-01241806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards refinement types for time-dependent data-flow networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Talpin</w:t>
+                <w:t xml:space="preserve">Aligning Legivoc Legal Vocabularies by Crowdsourcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes-Jehan Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandeep Kumar Shukla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM-IEEE Conference on Methods and Models for System Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Austin, United States</w:t>
+              <w:t xml:space="preserve">Language and Semantics Technology for Legal Domain (LST4LD) Workshop, 10th Recent Advances in Natural Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hissar, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241806v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LLVM parallel intermediate representation: design and evaluation using OpenSHMEM communications</w:t>
               </w:r>
@@ -6784,51 +6784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imré Frotier de La Messelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Talpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constraint Programming meets Verification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The 20th International Conference on Principles and Practice of Constraint Programming, Sep 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6847,241 +6847,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Temperature Bias of Power Consumption for Nanometer-Scale CPUs in Application Processors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Memmi</w:t>
+                <w:t xml:space="preserve">Author Retrospective for Semantical Interprocedural Parallelization: An Overview of the PIPS Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...21 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SAMOS.2014.6893209⟩</w:t>
+                <w:t xml:space="preserve">Rémi Triolet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. pp.12-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2591635.2591645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01111647v1</w:t>
+                <w:t xml:space="preserve">hal-00984684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Retrospective for Semantical Interprocedural Parallelization: An Overview of the PIPS Project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Irigoin</w:t>
+                <w:t xml:space="preserve">Modeling the Temperature Bias of Power Consumption for Nanometer-Scale CPUs in Application Processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel de Vogeleer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Memmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Embedded Computer Systems: Architectures, Modeling, and Simulation (SAMOS XIV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Samos, Greece. pp 172-180, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SAMOS.2014.6893209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Triolet</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-00984684v1</w:t>
+                <w:t xml:space="preserve">hal-01111647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine: a Vector Faust Interpreter Test Bed for Multimedia Signal Processing</w:t>
               </w:r>
@@ -7165,293 +7165,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task Parallelism and Data Distribution: An Overview of Explicit Parallel Programming Languages</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation en EHPAD de MINDs, un jeu vidéo musical développé pour et avec des personnes souffrant de la maladie d'Alzheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Benveniste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maribel Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Stefanucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Pisica-Donose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Workshop on Languages and Compilers for Parallel Computing (LCPC 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès national Alzheimer 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Issy-les-Moulineaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742536v1</w:t>
+                <w:t xml:space="preserve">hal-00940161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation en EHPAD de MINDs, un jeu vidéo musical développé pour et avec des personnes souffrant de la maladie d'Alzheimer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Energy/Frequency Convexity Rule: Modeling and Experimental Validation on Mobile Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel de Vogeleer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Memmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national Alzheimer 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Power and Energy Aspects of Computation, In conjunction with the 10th International Conference on Parallel Processing and Applied Mathematics (PPAM'2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Varsovie, Poland. pp 793-803, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-55224-3_74⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00940161v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPIRE: A Methodology for Sequential to Parallel Intermediate Representation Extension</w:t>
+                <w:t xml:space="preserve">SPIRE : A Methodology for Sequential to Parallel Intermediate Representation Extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
@@ -7469,298 +7469,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Workshop on Compilers for Parallel Computing (CPC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">HiPEAC Computing Systems Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00823324v1</w:t>
+                <w:t xml:space="preserve">hal-00828744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Energy/Frequency Convexity Rule: Modeling and Experimental Validation on Mobile Devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gerard Memmi</w:t>
+                <w:t xml:space="preserve">SPIRE: A Methodology for Sequential to Parallel Intermediate Representation Extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Coelho</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Irigoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Power and Energy Aspects of Computation, In conjunction with the 10th International Conference on Parallel Processing and Applied Mathematics (PPAM'2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th Workshop on Compilers for Parallel Computing (CPC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919414v1</w:t>
+                <w:t xml:space="preserve">hal-00823324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPIRE : A Methodology for Sequential to Parallel Intermediate Representation Extension</w:t>
+                <w:t xml:space="preserve">Task Parallelism and Data Distribution: An Overview of Explicit Parallel Programming Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Ancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HiPEAC Computing Systems Week</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Workshop on Languages and Compilers for Parallel Computing (LCPC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Tokyo, Japan. pp 174-189, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-37658-0_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828744v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPIRE : A Methodology for Sequential to Parallel Intermediate Representation Extension</w:t>
               </w:r>
@@ -7848,260 +7848,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data and Process Abstraction in PIPS Internal Representation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PIPS Is not (just) Polyhedral Software Adding GPU Code Generation in PIPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Creusillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisièmes Rencontres de la Communauté Française de Compilation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Dinard, France</w:t>
+              <w:t xml:space="preserve">First International Workshop on Polyhedral Compilation Techniques (IMPACT 2011) in conjonction with CGO 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744294v1</w:t>
+                <w:t xml:space="preserve">hal-00744312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIPS Is not (just) Polyhedral Software Adding GPU Code Generation in PIPS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Amini</w:t>
+                <w:t xml:space="preserve">Data and Process Abstraction in PIPS Internal Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Irigoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Workshop on Polyhedral Compilation Techniques (IMPACT 2011) in conjonction with CGO 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Chamonix, France</w:t>
+              <w:t xml:space="preserve">Troisièmes Rencontres de la Communauté Française de Compilation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744312v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data and Process Abstraction in PIPS Internal Representation</w:t>
               </w:r>
@@ -8416,51 +8416,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MINWii Project : Renarcissization of Patients Suffering from Alzheimer's Disease Through Video Game-Based Music Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8615,51 +8615,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Wiimprovisation for Mediation in Group Music Therapy with Children Suffering from Behavioral Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8732,51 +8732,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wii GAME TECHNOLOGY FOR MUSIC THERAPY : A FIRST EXPERIMENT WITH CHILDREN SUFFERING FROM BEHAVIORAL DISORDERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8961,299 +8961,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning and Data-Driven Tools for Automatic Evaluation of RADNEXT Experiments Proposals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">CERN PROTON IRRADIATION FACILITY (IRRAD) DATA MANAGEMENT, CONTROL AND MONITORING SYSTEM INFRASTRUCTURE FOR POST-LS2 EXPERIMENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blerina Gkotse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Pezzullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ravotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Workshop for Industry on Radiation Hardness Testing of Semiconductor Devices and Systems at the RADNEXT Facilities (G-RADNEXT Workshop 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Meyrin, Switzerland</w:t>
+              <w:t xml:space="preserve">The 19th Biennial International Conference on Accelerator and Large Experimental Physics Control Systems (ICALEPCS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Cape Town, South Africa, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283238v1</w:t>
+                <w:t xml:space="preserve">hal-04271482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CERN PROTON IRRADIATION FACILITY (IRRAD) DATA MANAGEMENT, CONTROL AND MONITORING SYSTEM INFRASTRUCTURE FOR POST-LS2 EXPERIMENTS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Machine Learning and Data-Driven Tools for Automatic Evaluation of RADNEXT Experiments Proposals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslaw Szumega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Bougueroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blerina Gkotse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Pezzullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ravotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 19th Biennial International Conference on Accelerator and Large Experimental Physics Control Systems (ICALEPCS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Cape Town, South Africa, South Africa</w:t>
+              <w:t xml:space="preserve">The Workshop for Industry on Radiation Hardness Testing of Semiconductor Devices and Systems at the RADNEXT Facilities (G-RADNEXT Workshop 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Meyrin, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04271482v1</w:t>
+                <w:t xml:space="preserve">hal-04283238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Foundational Framework for the Specification and Verification of Mechanism Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EC'22 - Twenty-Third ACM Conference on Economics and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Colorado, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9442,64 +9442,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIMO Telecommunications with Near Ultrasounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Rosny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9537,64 +9537,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software Upgrades of Beam and Irradiation Test Infrastructures in AIDA-2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blerina Gkotse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgi Gorine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9658,51 +9658,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Unified Environmental Monitoring, Control and Data Management System for Irradiation Facilities: the CERN IRRAD Use Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blerina Gkotse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Glaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9809,51 +9809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Amaury Grumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10276,51 +10276,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Aligning legivoc Legal Vocabularies by Crowdsourcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hughes-Jehan Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10358,77 +10358,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bringing Theorem Proving to the (Sonic) Masses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Pottier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Tools and Methods to Teach Music and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Mines, In press</w:t>
@@ -10489,77 +10489,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Open Review-Based (ORB) dataset: Towards Automatic Assessment of Scientific Papers and Experiment Proposals in High-Energy Physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslaw Szumega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Bougueroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blerina Gkotse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10758,51 +10758,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“An Unscented Hound forWorking Memory” and the Cognitive Adaptation of User Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Massoni Sguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10827,259 +10827,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La communauté d'écoute de sonorités indiennes : une expérimentation de design sonore dans une institution paramédicale en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Perera</w:t>
+                <w:t xml:space="preserve">Building the Case for Temperature Awareness in Energy Consumption Models: an Application of the Energy-Frequency Convexity Rule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kameswar Vaddina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Brandner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Memmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950848v1</w:t>
+                <w:t xml:space="preserve">hal-01939768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building the Case for Temperature Awareness in Energy Consumption Models: an Application of the Energy-Frequency Convexity Rule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La communauté d'écoute de sonorités indiennes : une expérimentation de design sonore dans une institution paramédicale en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kameswar Vaddina</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Jouvelot</w:t>
+                <w:t xml:space="preserve">Patrick Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939768v1</w:t>
+                <w:t xml:space="preserve">hal-01950848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bringing Theorem Proving to the (sonic) Masses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11181,51 +11181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Memmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11273,51 +11273,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Foundational Framework for the Specification and Verification of Mechanism Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] E-458.PDF, MINES ParisTech - PSL Research University. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11335,51 +11335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology Embeddings with ontowalk2vec: an Application to UI Personalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blerina Gkotse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11427,77 +11427,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-Ultrasonic Time-Reversal Indoor Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Rosny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stimshop; Mines Paris - PSL; ESPCI - PSL. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11673,51 +11673,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude WCET de programmes Faust avec a3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11870,77 +11870,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid Clocks - Refinement Types for Time-Dependent Stream Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Talpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandeep Kumar Shukla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8747, INRIA Rennes - Bretagne Atlantique; INRIA. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12210,51 +12210,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764936v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Hannou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Charpenay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3699954" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137520v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Perera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01877004v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Jes&#250;s Gallego Arias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01939799v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wargnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Benveniste" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Rigaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/TAD-180189" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01531295v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel de Vogeleer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Memmi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2017.05.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287590v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Memmi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01531341v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01097328v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Khaldi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ancourt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2014.11.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01540047v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2543581.2543591" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00937740v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes-Jehan Vibert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00831327v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud P&#233;quignot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcom.2011.12.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32MBR7XT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00628624v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Boulay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Boespflug" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rigaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/THC-2011-0628" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00628564v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Orlarey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2011.03.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN7W9VFL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00628600v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829753v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Michel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Lecourt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05493994v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Jing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05465647v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ravotti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gkotse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Malkin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Matli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-ICALEPCS2025-TUMG003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05334451v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Szumega" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Bougueroua" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blerina Gkotse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Minafra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2025-THPM111" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322700v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ravotti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2025-THPM110" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05322660v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Quispe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBC64466.2025.11114708" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322681v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06155-3_12" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04604958v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kameswar Rao Vaddina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brandner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04071711v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Sa&#324;chez-Gir&#243;n Coca" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Boiteau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Costanza" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grison" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3580252.3589413" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04271463v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pezzullo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04071809v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03819579v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhalim Aysel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Smith M&#248;lholm" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03662794v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Le Conte Des Floris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dalmasso" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03322174v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ribstein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Desblancs" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3471872.3472970" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03210222v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Massoni Sguerra" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coelho" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03107380v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Jaekel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Smith Moelholm" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Maria Nunez Herrero Nunez Herrero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011049v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Glaser" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidre Mateu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-ICALEPCS2019-WEPHA127" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959013v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Aubertin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0063" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022709v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-ICALEPCS2019-TUBPL01" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02436923v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Meskova" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02445970v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Massoni Sguerra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3320435.3320443" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02054241v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brethoux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Bronuzzi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Gorine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02436878v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02436850v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01950879v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02122249v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01857859v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benamara" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01625409v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01678895v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3099023.3099052" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01425752v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.239.2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01622778v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01710232v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Amaury Grumiaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Michon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01650131v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glaser" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Matli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01430875v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01266477v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Carletti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurent-Corniquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01364119v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3064899.3064902" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431263v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Phuong" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bloch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kemoun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01531505v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410205v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Fauquet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2016.15.s.714.00" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251147v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01108173v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hermant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01137307v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Malais&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacquemot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAAT.2015.7155406" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251069v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251185v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Eachempati" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyao Ge" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Chapman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2015.67" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251086v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241806v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar Shukla" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254368v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Irigoin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2833157.2833158" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094998v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imr&#233; Frotier de La Messeli&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01111647v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMOS.2014.6893209" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00984684v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Triolet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2591635.2591645" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00959351v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haisheng Wang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07151-0_5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00742536v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37658-0_12" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00940161v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Pino" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Stefanucci" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pisica-Donose" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00823324v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00919414v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55224-3_74" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00828744v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00828772v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744294v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744312v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Amini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Creusillet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guelton" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744291v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00659339v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiao Pais" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dias" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Wegrzyn-Wolska" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahl" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2011.10.606" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751490v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00831340v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15399-0_8" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00915979v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pop" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Andr&#233; Silber" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00917975v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1551788.1551793" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00830279v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257285v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cohen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Andr&#233; Silber" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04283238v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04271482v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03715847v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03245110v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475656v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02437001v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02122878v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01622872v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01526607v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01430904v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410123v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752617v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte d'Andr&#233;a-Novel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883741v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01951041v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01702717v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622657v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2312.04576" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159987v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02011002v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01950848v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Renaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01939768v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kameswar Vaddina" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254456v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04702045v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03666871v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03565114v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05413229v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02020168v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02020183v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01691614v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251172v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01166350v3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158991v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764936v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Hannou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Charpenay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3699954" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137520v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Perera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01939799v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wargnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Benveniste" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Rigaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/TAD-180189" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01877004v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Jes&#250;s Gallego Arias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01531295v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel de Vogeleer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Memmi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2017.05.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287590v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Memmi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01531341v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01097328v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Khaldi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ancourt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2014.11.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01540047v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2543581.2543591" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00937740v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes-Jehan Vibert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00831327v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud P&#233;quignot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcom.2011.12.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32MBR7XT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00628624v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Boulay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Boespflug" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rigaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/THC-2011-0628" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00628564v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Orlarey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2011.03.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN7W9VFL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00628600v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829753v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Michel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Lecourt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05493994v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Jing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05334451v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Szumega" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Bougueroua" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blerina Gkotse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Minafra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2025-THPM111" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05465647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ravotti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gkotse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Malkin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Matli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-ICALEPCS2025-TUMG003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322700v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ravotti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2025-THPM110" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05322660v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Quispe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBC64466.2025.11114708" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322681v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06155-3_12" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04604958v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kameswar Rao Vaddina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brandner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04071711v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Sa&#324;chez-Gir&#243;n Coca" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Boiteau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Costanza" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grison" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3580252.3589413" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04271463v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pezzullo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04071809v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03819579v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhalim Aysel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Smith M&#248;lholm" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03662794v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Le Conte Des Floris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dalmasso" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03322174v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ribstein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Desblancs" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3471872.3472970" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03210222v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Massoni Sguerra" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coelho" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03107380v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Jaekel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Smith Moelholm" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Maria Nunez Herrero Nunez Herrero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959013v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Aubertin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0063" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011049v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Glaser" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidre Mateu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-ICALEPCS2019-WEPHA127" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022709v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-ICALEPCS2019-TUBPL01" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02445970v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Massoni Sguerra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3320435.3320443" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02054241v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brethoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Bronuzzi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Gorine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02436923v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Meskova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02436878v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02436850v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01950879v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02122249v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01857859v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benamara" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01625409v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01678895v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3099023.3099052" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01425752v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.239.2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01622778v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01710232v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Amaury Grumiaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Michon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01650131v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glaser" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Matli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01430875v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01266477v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Carletti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurent-Corniquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01364119v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3064899.3064902" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431263v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Phuong" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bloch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kemoun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01531505v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410205v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Fauquet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2016.15.s.714.00" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251147v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01108173v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hermant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01137307v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Malais&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacquemot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAAT.2015.7155406" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251069v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251185v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Eachempati" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyao Ge" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Chapman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2015.67" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241806v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar Shukla" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251086v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254368v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Irigoin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2833157.2833158" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094998v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imr&#233; Frotier de La Messeli&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00984684v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Triolet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2591635.2591645" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01111647v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMOS.2014.6893209" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00959351v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haisheng Wang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07151-0_5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00940161v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Pino" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Stefanucci" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pisica-Donose" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00919414v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55224-3_74" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00828744v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00823324v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00742536v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37658-0_12" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00828772v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744312v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Amini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Creusillet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guelton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744294v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744291v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00659339v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiao Pais" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dias" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Wegrzyn-Wolska" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahl" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2011.10.606" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751490v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00831340v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15399-0_8" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00915979v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pop" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Andr&#233; Silber" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00917975v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1551788.1551793" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00830279v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257285v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cohen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Andr&#233; Silber" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04271482v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04283238v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03715847v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03245110v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475656v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02437001v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02122878v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01622872v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01526607v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01430904v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410123v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752617v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte d'Andr&#233;a-Novel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883741v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01951041v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01702717v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622657v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2312.04576" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159987v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02011002v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01939768v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kameswar Vaddina" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01950848v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Renaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254456v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04702045v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03666871v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03565114v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05413229v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02020168v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02020183v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01691614v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251172v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01166350v3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158991v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>