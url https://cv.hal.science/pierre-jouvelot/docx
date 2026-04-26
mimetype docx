--- v1 (2026-04-06)
+++ v2 (2026-04-26)
@@ -337,239 +337,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usability assessment of interaction management support in LOUISE, an ECA-based user interface for elders with cognitive impairment</w:t>
+                <w:t xml:space="preserve">La preuve de théorèmes pour les masses (soniques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Wargnier</w:t>
+                <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Benveniste</w:t>
+                <w:t xml:space="preserve">Benoît Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technology and Disability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Francophone d'Informatique et Musique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N°6, 14 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939799v1</w:t>
+                <w:t xml:space="preserve">hal-01877004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La preuve de théorèmes pour les masses (soniques)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usability assessment of interaction management support in LOUISE, an ECA-based user interface for elders with cognitive impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wargnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Benveniste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Jouvelot</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone d'Informatique et Musique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Technology and Disability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (3), pp.105-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/TAD-180189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877004v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter Sensitivity Analysis of the Energy/Frequency Convexity Rule for Nanometer-scale Application Processors</w:t>
               </w:r>
@@ -1070,51 +1070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hughes-Jehan Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Open Access to Law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (1), pp 1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1139,77 +1139,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MINWii project: Renarcissization of patients suffering from Alzheimer's disease through video game-based music therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Benveniste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Péquignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1281,51 +1281,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pilot Usability Study of MINWii, a Music Therapy Game for Demented Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1583,51 +1583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Wiimprovisation en musicothérapie analytique de groupe : design participatif avec des enfants atteints de troubles du comportement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1683,51 +1683,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (66)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (67)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3059,51 +3059,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The W-calculus: A Synchronous Framework for the Verified Modelling of Digital Signal Processing Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3202,51 +3202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Massoni Sguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Memmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3849,480 +3849,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CERN Proton Irradiation Facility IRRAD during and after the CERN Long Shutdown 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The IRRAD Proton Irradiation Facility Control, Data Management and Beam Diagnostic systems: an outlook of the major upgrades beyond the LHC Long Shutdown 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ravotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blerina Gkotse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Glaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidre Mateu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Brethoux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Georgi Gorine</w:t>
+                <w:t xml:space="preserve">Viktoria Meskova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Beam Telescopesans Test Beams Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERN, Jan 2019, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">17th International Conference on Accelerator and Large Experimental Physics Control Systems, ICALEPCS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02054241v1</w:t>
+                <w:t xml:space="preserve">hal-02436923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IRRAD Proton Irradiation Facility Control, Data Management and Beam Diagnostic systems: an outlook of the major upgrades beyond the LHC Long Shutdown 2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federico Ravotti</w:t>
+                <w:t xml:space="preserve">The CERN Proton Irradiation Facility IRRAD during and after the CERN Long Shutdown 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Brethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Bronuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blerina Gkotse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Glaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktoria Meskova</w:t>
+                <w:t xml:space="preserve">Georgi Gorine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Accelerator and Large Experimental Physics Control Systems, ICALEPCS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, New-York, United States</w:t>
+              <w:t xml:space="preserve">7th Beam Telescopesans Test Beams Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERN, Jan 2019, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436923v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IRRAD Data Manager (IDM)</w:t>
+                <w:t xml:space="preserve">Automatic Web Application Generation from an Irradiation Experiment Data Management Ontology (IEDM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blerina Gkotse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ravotti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Pezzullo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Accelerator and Large Experimental Physics Control Systems, ICALEPCS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436878v1</w:t>
+                <w:t xml:space="preserve">hal-02436850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Web Application Generation from an Irradiation Experiment Data Management Ontology (IEDM)</w:t>
+                <w:t xml:space="preserve">The IRRAD Data Manager (IDM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blerina Gkotse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ravotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Pezzullo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Accelerator and Large Experimental Physics Control Systems, ICALEPCS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436850v1</w:t>
+                <w:t xml:space="preserve">hal-02436878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IEDM, an Ontology for Irradiation Experiment Data Management</w:t>
               </w:r>
@@ -4511,51 +4511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Massoni Sguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4727,51 +4727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Massoni Sguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Benveniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The first International Conference on User Modeling, Adaptation and Personnalization (UMAP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Bratislava, Slovakia. pp.253-256 </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4805,64 +4805,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jsCoq: Towards Hybrid Theorem Proving Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5056,51 +5056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Amaury Grumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5332,90 +5332,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field Evaluation with Cognitively-Impaired Older Adults of Attention Management in the Embodied Conversational Agent Louise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wargnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Carletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Laurent-Corniquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5548,77 +5548,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Promenade : vers le traitement du syndrome post-chute par la réalité virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wargnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Phuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5667,1320 +5667,1357 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal behavior and Energy/Frequency Convexity Rule of Energy Consumption for Programs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karel de Vogeleer</w:t>
+                <w:t xml:space="preserve">Field evaluation with cognitively-impaired older adults of attention management in the Embodied Conversational Agent Louise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wargnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Carletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Laurent-Corniquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Software &amp; Systems Engineering and their Applications (ICSSEA'16) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Serious Games and Applications for Health (SeGAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Orlando, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SEGAH.2016.7586282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531505v1</w:t>
+                <w:t xml:space="preserve">hal-05593227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rehabilitation of the psychomotor consequences of elderly fallers: A pilot study to evaluate the feasibility and tolerability of virtual reality training using a user-centered designed serious game.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Benveniste</w:t>
+                <w:t xml:space="preserve">Thermal behavior and Energy/Frequency Convexity Rule of Energy Consumption for Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel de Vogeleer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Memmi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th World Conference of Gerontechnology (ISG 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Software &amp; Systems Engineering and their Applications (ICSSEA'16) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01410205v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adventures in the (not so) Complex Space</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rehabilitation of the psychomotor consequences of elderly fallers: A pilot study to evaluate the feasibility and tolerability of virtual reality training using a user-centered designed serious game.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wargnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Emile Fauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Benveniste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Sophie Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th Coq Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 10th World Conference of Gerontechnology (ISG 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4017/gt.2016.15.s.714.00⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251147v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification of Faust Signal Processing Programs in COQ</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Adventures in the (not so) Complex Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 1st International Workshop on Coq for PL (Co-located with POPL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Mumbai, India</w:t>
+              <w:t xml:space="preserve">The 7th Coq Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108173v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Attention Monitoring of Older Adults with Cognitive Impairment During Interaction with an Embodied Conversational Agent</w:t>
+                <w:t xml:space="preserve">Verification of Faust Signal Processing Programs in COQ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Wargnier</w:t>
+                <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Malaisé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samuel Benveniste</w:t>
+                <w:t xml:space="preserve">Olivier Hermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third International Workshop on Virtual and Augmented Assistive Technology (VAAT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 1st International Workshop on Coq for PL (Co-located with POPL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Mumbai, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137307v1</w:t>
+                <w:t xml:space="preserve">hal-01108173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Taste of Sound Reasoning in Faust</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hermant</w:t>
+                <w:t xml:space="preserve">Towards Attention Monitoring of Older Adults with Cognitive Impairment During Interaction with an Embodied Conversational Agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wargnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Malaisé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Linux Audio Conference (LAC 2015) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Third International Workshop on Virtual and Augmented Assistive Technology (VAAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Arles, France. pp 23-28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VAAT.2015.7155406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251069v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Team-Based Methodology of Memory Hierarchy-Aware Runtime Support in Coarray Fortran</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shiyao Ge</w:t>
+                <w:t xml:space="preserve">A Taste of Sound Reasoning in Faust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Chapman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Cluster 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Linux Audio Conference (LAC 2015) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Johannes Gutenberg University (JGU), Apr 2015, Mainz, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251185v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards refinement types for time-dependent data-flow networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Talpin</w:t>
+                <w:t xml:space="preserve">A Team-Based Methodology of Memory Hierarchy-Aware Runtime Support in Coarray Fortran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepak Eachempati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiyao Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandeep Kumar Shukla</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Chapman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM-IEEE Conference on Methods and Models for System Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Cluster 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Chicago, United States. p.448-451, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLUSTER.2015.67⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241806v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aligning Legivoc Legal Vocabularies by Crowdsourcing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Pin</w:t>
+                <w:t xml:space="preserve">Towards refinement types for time-dependent data-flow networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Talpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Kumar Shukla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language and Semantics Technology for Legal Domain (LST4LD) Workshop, 10th Recent Advances in Natural Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Hissar, Bulgaria</w:t>
+              <w:t xml:space="preserve">ACM-IEEE Conference on Methods and Models for System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251086v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LLVM parallel intermediate representation: design and evaluation using OpenSHMEM communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dounia Khaldi</w:t>
+                <w:t xml:space="preserve">Aligning Legivoc Legal Vocabularies by Crowdsourcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes-Jehan Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Barbara Chapman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LLVM '15 Proceedings of the Second Workshop on the LLVM Compiler Infrastructure in HPC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Language and Semantics Technology for Legal Domain (LST4LD) Workshop, 10th Recent Advances in Natural Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hissar, Bulgaria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254368v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A constraint-solving approach to Faust program type checking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imré Frotier de La Messelière</w:t>
+                <w:t xml:space="preserve">LLVM parallel intermediate representation: design and evaluation using OpenSHMEM communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Talpin</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Irigoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Chapman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constraint Programming meets Verification</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LLVM '15 Proceedings of the Second Workshop on the LLVM Compiler Infrastructure in HPC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Austin, United States. pp.2:1--2:8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2833157.2833158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094998v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Retrospective for Semantical Interprocedural Parallelization: An Overview of the PIPS Project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Irigoin</w:t>
+                <w:t xml:space="preserve">A constraint-solving approach to Faust program type checking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imré Frotier de La Messelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Talpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constraint Programming meets Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The 20th International Conference on Principles and Practice of Constraint Programming, Sep 2014, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00984684v1</w:t>
+                <w:t xml:space="preserve">hal-01094998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Temperature Bias of Power Consumption for Nanometer-Scale CPUs in Application Processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel de Vogeleer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7012,1112 +7049,1101 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coelho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Embedded Computer Systems: Architectures, Modeling, and Simulation (SAMOS XIV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Samos, Greece. pp 172-180, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SAMOS.2014.6893209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faustine: a Vector Faust Interpreter Test Bed for Multimedia Signal Processing</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Author Retrospective for Semantical Interprocedural Parallelization: An Overview of the PIPS Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Irigoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Triolet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. pp.12-14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haisheng Wang</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-07151-0_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2591635.2591645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959351v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation en EHPAD de MINDs, un jeu vidéo musical développé pour et avec des personnes souffrant de la maladie d'Alzheimer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faustine: a Vector Faust Interpreter Test Bed for Multimedia Signal Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haisheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national Alzheimer 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Twelfth International Symposium on Functional and Logic Programming (FLOPS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Kanazawa, Japan. pp 69-85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07151-0_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00940161v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Energy/Frequency Convexity Rule: Modeling and Experimental Validation on Mobile Devices</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation en EHPAD de MINDs, un jeu vidéo musical développé pour et avec des personnes souffrant de la maladie d'Alzheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Benveniste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maribel Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Stefanucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Pisica-Donose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Power and Energy Aspects of Computation, In conjunction with the 10th International Conference on Parallel Processing and Applied Mathematics (PPAM'2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès national Alzheimer 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Issy-les-Moulineaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919414v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPIRE : A Methodology for Sequential to Parallel Intermediate Representation Extension</w:t>
+                <w:t xml:space="preserve">Task Parallelism and Data Distribution: An Overview of Explicit Parallel Programming Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Ancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HiPEAC Computing Systems Week</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Workshop on Languages and Compilers for Parallel Computing (LCPC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Tokyo, Japan. pp 174-189, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-37658-0_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00828744v1</w:t>
+                <w:t xml:space="preserve">hal-00742536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPIRE: A Methodology for Sequential to Parallel Intermediate Representation Extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Workshop on Compilers for Parallel Computing (CPC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task Parallelism and Data Distribution: An Overview of Explicit Parallel Programming Languages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dounia Khaldi</w:t>
+                <w:t xml:space="preserve">The Energy/Frequency Convexity Rule: Modeling and Experimental Validation on Mobile Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel de Vogeleer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Memmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Irigoin</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coelho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Workshop on Languages and Compilers for Parallel Computing (LCPC 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Power and Energy Aspects of Computation, In conjunction with the 10th International Conference on Parallel Processing and Applied Mathematics (PPAM'2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Varsovie, Poland. pp 793-803, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-55224-3_74⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-37658-0_12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00742536v1</w:t>
+                <w:t xml:space="preserve">hal-00919414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPIRE : A Methodology for Sequential to Parallel Intermediate Representation Extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème rencontre de la communauté française de compilation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Annecy, France</w:t>
+              <w:t xml:space="preserve">HiPEAC Computing Systems Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828772v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIPS Is not (just) Polyhedral Software Adding GPU Code Generation in PIPS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Amini</w:t>
+                <w:t xml:space="preserve">SPIRE : A Methodology for Sequential to Parallel Intermediate Representation Extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ancourt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Workshop on Polyhedral Compilation Techniques (IMPACT 2011) in conjonction with CGO 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Chamonix, France</w:t>
+              <w:t xml:space="preserve">6ème rencontre de la communauté française de compilation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744312v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data and Process Abstraction in PIPS Internal Representation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PIPS Is not (just) Polyhedral Software Adding GPU Code Generation in PIPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Creusillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisièmes Rencontres de la Communauté Française de Compilation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Dinard, France</w:t>
+              <w:t xml:space="preserve">First International Workshop on Polyhedral Compilation Techniques (IMPACT 2011) in conjonction with CGO 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744294v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data and Process Abstraction in PIPS Internal Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8126,824 +8152,932 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Workshop on Intermediate Representations (WIR-1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Chamonix, France</w:t>
+              <w:t xml:space="preserve">Troisièmes Rencontres de la Communauté Française de Compilation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744291v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textual entailment by generality</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Robert Mahl</w:t>
+                <w:t xml:space="preserve">Data and Process Abstraction in PIPS Internal Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Pacific Association for Computational Lingustics, PACLING 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">First Workshop on Intermediate Representations (WIR-1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Chamonix, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659339v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronous Programming in Audio Processing: A Lookup Table Oscillator Case Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Barkati</w:t>
+                <w:t xml:space="preserve">Textual entailment by generality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiao Pais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Wegrzyn-Wolska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Mahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Synchronous Programming (SYNCHRON 2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2543581.2543591⟩</w:t>
+              <w:t xml:space="preserve">Conference on Pacific Association for Computational Lingustics, PACLING 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Kuala Lumpur, Malaysia. pp.258-266, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2011.10.606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00751490v2</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MINWii Project : Renarcissization of Patients Suffering from Alzheimer's Disease Through Video Game-Based Music Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Benveniste</w:t>
+                <w:t xml:space="preserve">Synchronous Programming in Audio Processing: A Lookup Table Oscillator Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Péquignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Entertainment Computing (ICEC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Synchronous Programming (SYNCHRON 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Dammarie-les-Lys, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2543581.2543591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-15399-0_8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00831340v1</w:t>
+                <w:t xml:space="preserve">hal-00751490v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In and Out of SSA : a Denotational Specification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Pop</w:t>
+                <w:t xml:space="preserve">The MINWii Project : Renarcissization of Patients Suffering from Alzheimer's Disease Through Video Game-Based Music Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">George André Silber</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Péquignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Static Single-Assignment Form Seminar,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Entertainment Computing (ICEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Seoul, South Korea. pp.79-90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15399-0_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915979v1</w:t>
+                <w:t xml:space="preserve">hal-00831340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Wiimprovisation for Mediation in Group Music Therapy with Children Suffering from Behavioral Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Benveniste</w:t>
+                <w:t xml:space="preserve">In and Out of SSA : a Denotational Specification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Renaud Michel</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George André Silber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 8th International Conference on Interaction Design and Children</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop Static Single-Assignment Form Seminar,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Autrans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917975v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wii GAME TECHNOLOGY FOR MUSIC THERAPY : A FIRST EXPERIMENT WITH CHILDREN SUFFERING FROM BEHAVIORAL DISORDERS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Designing Wiimprovisation for Mediation in Group Music Therapy with Children Suffering from Behavioral Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multi Conference on Computer Science and Information Systems, MCCIS'08 (Gaming)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 8th International Conference on Interaction Design and Children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Como, France. pp. 18-26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1551788.1551793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830279v1</w:t>
+                <w:t xml:space="preserve">hal-00917975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Wii GAME TECHNOLOGY FOR MUSIC THERAPY : A FIRST EXPERIMENT WITH CHILDREN SUFFERING FROM BEHAVIORAL DISORDERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Benveniste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multi Conference on Computer Science and Information Systems, MCCIS'08 (Gaming)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Amsterdam, Netherlands. pp.133-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The New Framework for Loop Nest Optimization in GCC: from Prototyping to Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-André Silber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of the 12th Workshop on Compilers for Parallel Computers (CPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, A Coruña, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8953,362 +9087,362 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CERN PROTON IRRADIATION FACILITY (IRRAD) DATA MANAGEMENT, CONTROL AND MONITORING SYSTEM INFRASTRUCTURE FOR POST-LS2 EXPERIMENTS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine Learning and Data-Driven Tools for Automatic Evaluation of RADNEXT Experiments Proposals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslaw Szumega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Bougueroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blerina Gkotse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Pezzullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ravotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 19th Biennial International Conference on Accelerator and Large Experimental Physics Control Systems (ICALEPCS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Cape Town, South Africa, South Africa</w:t>
+              <w:t xml:space="preserve">The Workshop for Industry on Radiation Hardness Testing of Semiconductor Devices and Systems at the RADNEXT Facilities (G-RADNEXT Workshop 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Meyrin, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271482v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning and Data-Driven Tools for Automatic Evaluation of RADNEXT Experiments Proposals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CERN PROTON IRRADIATION FACILITY (IRRAD) DATA MANAGEMENT, CONTROL AND MONITORING SYSTEM INFRASTRUCTURE FOR POST-LS2 EXPERIMENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blerina Gkotse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Pezzullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ravotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Workshop for Industry on Radiation Hardness Testing of Semiconductor Devices and Systems at the RADNEXT Facilities (G-RADNEXT Workshop 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Meyrin, Switzerland</w:t>
+              <w:t xml:space="preserve">The 19th Biennial International Conference on Accelerator and Large Experimental Physics Control Systems (ICALEPCS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Cape Town, South Africa, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283238v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Foundational Framework for the Specification and Verification of Mechanism Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EC'22 - Twenty-Third ACM Conference on Economics and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Colorado, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esprits critiques : application au projet Tala Sound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Perera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9324,73 +9458,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème édition du Printemps de la Recherche en Éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, PARIS, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TALA SOUND</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Perera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9406,73 +9540,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Neurosciences and Music - VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475656v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIMO Telecommunications with Near Ultrasounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9501,100 +9635,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère édition des Journées Jeunes Chercheurs en Acoustique Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software Upgrades of Beam and Irradiation Test Infrastructures in AIDA-2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blerina Gkotse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgi Gorine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9622,73 +9756,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop ESWC, ESWC2019-EUProjectNetworking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Unified Environmental Monitoring, Control and Data Management System for Irradiation Facilities: the CERN IRRAD Use Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blerina Gkotse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9747,297 +9881,297 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RADECS 2017, RADiation Effects on Components and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impulse-Response and CAD-Model-Based Physical Modeling in FAUST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Amaury Grumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linux Audio Conférence 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint Etienne, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526607v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEEVER : Faust Environment Everyware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rencontres du numérique de l'ANR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise : ECA pour Alzheimer et troubles liés à l’âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées rencontre entre partenaires industriels et chercheurs de l’Institut Mines-Télécom "Santé, autonomie et qualité de vie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Paris, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10047,117 +10181,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustique-Informatique-Musique : outils scientifiques pour la musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presse des Mines. Presse des Mines, pp.400, 2012, Les cours, 978-2911256-60-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00752617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10167,51 +10301,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'axiologie gestuelle du dispositif sonore TalaBox pour l'apaisement des patients Alzheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10227,245 +10361,245 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valeurs et usages du son</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Delatour France, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Aligning legivoc Legal Vocabularies by Crowdsourcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hughes-Jehan Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AI Approaches to the Complexity of Legal Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.Pages 220-232, 2018, 978-3-030-00178-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bringing Theorem Proving to the (Sonic) Masses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Pottier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Tools and Methods to Teach Music and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Mines, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10475,51 +10609,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Open Review-Based (ORB) dataset: Towards Automatic Assessment of Scientific Papers and Experiment Proposals in High-Energy Physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslaw Szumega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10557,70 +10691,70 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ravotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arXiv.2312.04576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10630,51 +10764,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey on IoT Programming Platforms: A Business-Domain Experts Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma-Zohra Hannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10722,73 +10856,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“An Unscented Hound forWorking Memory” and the Cognitive Adaptation of User Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Massoni Sguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10797,87 +10931,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building the Case for Temperature Awareness in Energy Consumption Models: an Application of the Energy-Frequency Convexity Rule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kameswar Vaddina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Brandner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10898,227 +11032,227 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communauté d'écoute de sonorités indiennes : une expérimentation de design sonore dans une institution paramédicale en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Perera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bringing Theorem Proving to the (sonic) Masses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11128,51 +11262,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Price of Smart Contract Privacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Massoni Sguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11181,191 +11315,191 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Memmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E/465/CRI, Mines Paris - PSL. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Foundational Framework for the Specification and Verification of Mechanism Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] E-458.PDF, MINES ParisTech - PSL Research University. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03666871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology Embeddings with ontowalk2vec: an Application to UI Personalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blerina Gkotse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11391,73 +11525,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ravotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] MINES ParisTech - PSL Research University; CERN - Suisse. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03565114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-Ultrasonic Time-Reversal Indoor Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11479,73 +11613,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Rosny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stimshop; Mines Paris - PSL; ESPCI - PSL. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émergence d'une nouvelle méthodologie de recherche sonore dans le domaine de la santé : la ``designo-thérapie''?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Perera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11558,73 +11692,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre de recherche en informatique - MINES ParisTech - PSL Research University. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une méthodologie en design sonore médical : de l'interdisciplinarité au design social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Perera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11637,362 +11771,362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre de recherche en informatique - MINES ParisTech - PSL Research University. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude WCET de programmes Faust avec a3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] E-420, Mines ParisTech - PSL Research University - Centre de Recherche en Informatique (CRI). 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SPIRE Methodology of Compiler Parallel Intermediate Representation Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Chapman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] A/613/CRI, Centre de Recherche en Informatique - MINES ParisTech - PSL Research University. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid Clocks - Refinement Types for Time-Dependent Stream Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Talpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandeep Kumar Shukla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8747, INRIA Rennes - Bretagne Atlantique; INRIA. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166350v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantics for multirate Faust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12005,65 +12139,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Orlarey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] GRAME. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId261"/>
+      <w:footerReference w:type="default" r:id="rId263"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12210,51 +12344,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764936v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Hannou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Charpenay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3699954" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137520v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Perera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01939799v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wargnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Benveniste" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Rigaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/TAD-180189" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01877004v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Jes&#250;s Gallego Arias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01531295v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel de Vogeleer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Memmi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2017.05.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287590v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Memmi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01531341v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01097328v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Khaldi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ancourt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2014.11.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01540047v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2543581.2543591" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00937740v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes-Jehan Vibert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00831327v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud P&#233;quignot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcom.2011.12.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32MBR7XT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00628624v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Boulay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Boespflug" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rigaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/THC-2011-0628" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00628564v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Orlarey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2011.03.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN7W9VFL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00628600v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829753v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Michel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Lecourt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05493994v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Jing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05334451v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Szumega" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Bougueroua" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blerina Gkotse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Minafra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2025-THPM111" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05465647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ravotti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gkotse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Malkin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Matli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-ICALEPCS2025-TUMG003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322700v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ravotti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2025-THPM110" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05322660v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Quispe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBC64466.2025.11114708" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322681v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06155-3_12" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04604958v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kameswar Rao Vaddina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brandner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04071711v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Sa&#324;chez-Gir&#243;n Coca" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Boiteau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Costanza" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grison" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3580252.3589413" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04271463v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pezzullo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04071809v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03819579v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhalim Aysel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Smith M&#248;lholm" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03662794v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Le Conte Des Floris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dalmasso" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03322174v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ribstein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Desblancs" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3471872.3472970" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03210222v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Massoni Sguerra" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coelho" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03107380v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Jaekel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Smith Moelholm" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Maria Nunez Herrero Nunez Herrero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959013v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Aubertin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0063" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011049v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Glaser" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidre Mateu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-ICALEPCS2019-WEPHA127" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022709v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-ICALEPCS2019-TUBPL01" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02445970v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Massoni Sguerra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3320435.3320443" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02054241v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brethoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Bronuzzi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Gorine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02436923v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Meskova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02436878v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02436850v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01950879v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02122249v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01857859v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benamara" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01625409v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01678895v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3099023.3099052" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01425752v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.239.2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01622778v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01710232v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Amaury Grumiaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Michon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01650131v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glaser" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Matli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01430875v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01266477v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Carletti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurent-Corniquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01364119v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3064899.3064902" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431263v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Phuong" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bloch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kemoun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01531505v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410205v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Fauquet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2016.15.s.714.00" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251147v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01108173v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hermant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01137307v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Malais&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacquemot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAAT.2015.7155406" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251069v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251185v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Eachempati" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyao Ge" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Chapman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2015.67" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241806v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar Shukla" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251086v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254368v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Irigoin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2833157.2833158" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094998v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imr&#233; Frotier de La Messeli&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00984684v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Triolet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2591635.2591645" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01111647v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMOS.2014.6893209" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00959351v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haisheng Wang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07151-0_5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00940161v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Pino" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Stefanucci" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pisica-Donose" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00919414v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55224-3_74" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00828744v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00823324v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00742536v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37658-0_12" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00828772v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744312v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Amini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Creusillet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guelton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744294v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744291v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00659339v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiao Pais" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dias" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Wegrzyn-Wolska" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahl" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2011.10.606" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751490v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00831340v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15399-0_8" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00915979v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pop" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Andr&#233; Silber" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00917975v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1551788.1551793" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00830279v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257285v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cohen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Andr&#233; Silber" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04271482v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04283238v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03715847v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03245110v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475656v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02437001v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02122878v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01622872v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01526607v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01430904v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410123v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752617v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte d'Andr&#233;a-Novel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883741v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01951041v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01702717v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622657v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2312.04576" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159987v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02011002v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01939768v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kameswar Vaddina" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01950848v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Renaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254456v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04702045v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03666871v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03565114v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05413229v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02020168v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02020183v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01691614v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251172v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01166350v3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158991v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764936v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Hannou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Charpenay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3699954" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137520v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Perera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01877004v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Jes&#250;s Gallego Arias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01939799v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wargnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Benveniste" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Rigaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/TAD-180189" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01531295v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel de Vogeleer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Memmi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2017.05.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287590v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Memmi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01531341v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01097328v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Khaldi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ancourt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2014.11.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01540047v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2543581.2543591" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00937740v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes-Jehan Vibert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00831327v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud P&#233;quignot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcom.2011.12.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32MBR7XT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00628624v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Boulay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Boespflug" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rigaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/THC-2011-0628" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00628564v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Orlarey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2011.03.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN7W9VFL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00628600v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829753v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Michel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Lecourt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05493994v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Jing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05334451v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Szumega" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Bougueroua" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blerina Gkotse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Minafra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2025-THPM111" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05465647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ravotti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gkotse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Malkin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Matli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-ICALEPCS2025-TUMG003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322700v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ravotti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2025-THPM110" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05322660v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Quispe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBC64466.2025.11114708" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322681v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06155-3_12" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04604958v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kameswar Rao Vaddina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brandner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04071711v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Sa&#324;chez-Gir&#243;n Coca" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Boiteau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Costanza" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grison" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3580252.3589413" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04271463v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pezzullo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04071809v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03819579v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhalim Aysel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Smith M&#248;lholm" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03662794v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Le Conte Des Floris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dalmasso" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03322174v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ribstein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Desblancs" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3471872.3472970" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03210222v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Massoni Sguerra" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coelho" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03107380v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Jaekel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Smith Moelholm" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Maria Nunez Herrero Nunez Herrero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959013v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Aubertin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0063" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011049v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Glaser" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidre Mateu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-ICALEPCS2019-WEPHA127" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022709v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-ICALEPCS2019-TUBPL01" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02445970v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Massoni Sguerra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3320435.3320443" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02436923v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Meskova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02054241v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brethoux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Bronuzzi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Gorine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02436850v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02436878v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01950879v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02122249v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01857859v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benamara" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01625409v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01678895v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3099023.3099052" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01425752v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.239.2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01622778v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01710232v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Amaury Grumiaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Michon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01650131v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glaser" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Matli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01430875v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01266477v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Carletti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurent-Corniquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01364119v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3064899.3064902" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431263v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Phuong" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bloch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kemoun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593227v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEGAH.2016.7586282" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01531505v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410205v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Fauquet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2016.15.s.714.00" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251147v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01108173v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hermant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01137307v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Malais&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacquemot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAAT.2015.7155406" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251069v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251185v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Eachempati" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyao Ge" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Chapman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2015.67" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241806v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar Shukla" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251086v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254368v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Irigoin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2833157.2833158" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094998v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imr&#233; Frotier de La Messeli&#232;re" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01111647v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMOS.2014.6893209" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00984684v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Triolet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2591635.2591645" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00959351v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haisheng Wang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07151-0_5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00940161v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Pino" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Stefanucci" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pisica-Donose" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00742536v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37658-0_12" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00823324v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00919414v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55224-3_74" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00828744v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00828772v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744312v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Amini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Creusillet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guelton" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744294v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744291v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00659339v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiao Pais" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dias" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Wegrzyn-Wolska" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahl" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2011.10.606" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751490v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00831340v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15399-0_8" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00915979v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pop" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Andr&#233; Silber" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00917975v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1551788.1551793" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00830279v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257285v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cohen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Andr&#233; Silber" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04283238v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04271482v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03715847v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03245110v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475656v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02437001v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02122878v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01622872v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01526607v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01430904v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410123v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752617v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte d'Andr&#233;a-Novel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883741v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01951041v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01702717v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622657v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2312.04576" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159987v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02011002v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01939768v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kameswar Vaddina" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01950848v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Renaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254456v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04702045v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03666871v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03565114v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05413229v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02020168v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02020183v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01691614v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251172v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01166350v3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158991v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>