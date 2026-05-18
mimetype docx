--- v2 (2026-04-26)
+++ v3 (2026-05-18)
@@ -337,239 +337,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La preuve de théorèmes pour les masses (soniques)</w:t>
+                <w:t xml:space="preserve">Usability assessment of interaction management support in LOUISE, an ECA-based user interface for elders with cognitive impairment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
+                <w:t xml:space="preserve">Pierre Wargnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Pin</w:t>
+                <w:t xml:space="preserve">Samuel Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone d'Informatique et Musique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Technology and Disability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (3), pp.105-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/TAD-180189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877004v1</w:t>
+                <w:t xml:space="preserve">hal-01939799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usability assessment of interaction management support in LOUISE, an ECA-based user interface for elders with cognitive impairment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Benveniste</w:t>
+                <w:t xml:space="preserve">La preuve de théorèmes pour les masses (soniques)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technology and Disability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Francophone d'Informatique et Musique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N°6, 14 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939799v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter Sensitivity Analysis of the Energy/Frequency Convexity Rule for Nanometer-scale Application Processors</w:t>
               </w:r>
@@ -1070,51 +1070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hughes-Jehan Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Open Access to Law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (1), pp 1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1139,77 +1139,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MINWii project: Renarcissization of patients suffering from Alzheimer's disease through video game-based music therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Péquignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1281,51 +1281,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pilot Usability Study of MINWii, a Music Therapy Game for Demented Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1583,51 +1583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Wiimprovisation en musicothérapie analytique de groupe : design participatif avec des enfants atteints de troubles du comportement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3059,51 +3059,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The W-calculus: A Synchronous Framework for the Verified Modelling of Digital Signal Processing Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3202,51 +3202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Massoni Sguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Memmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3416,265 +3416,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIME-REVERSAL MIRRORING FOR NEAR-ULTRASONIC INDOOR COMMUNICATION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The IRRAD Proton Irradiation Facility Control, Data Management and Beam Diagnostic Systems: An Outlook of the Major Upgrades Beyond the CERN Long Shutdown 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ravotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blerina Gkotse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Aubertin</w:t>
+                <w:t xml:space="preserve">Maurice Glaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien de Rosny</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isidre Mateu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Forum Acusticum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. </w:t>
+              <w:t xml:space="preserve">17th International Conference on Accelerator and Large Experimental Physics Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, New York, United States. pp.WEPHA127, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18429/JACoW-ICALEPCS2019-WEPHA127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02959013v1</w:t>
+                <w:t xml:space="preserve">hal-03011049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IRRAD Proton Irradiation Facility Control, Data Management and Beam Diagnostic Systems: An Outlook of the Major Upgrades Beyond the CERN Long Shutdown 2</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TIME-REVERSAL MIRRORING FOR NEAR-ULTRASONIC INDOOR COMMUNICATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Glaser</w:t>
+                <w:t xml:space="preserve">Arthur Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Rosny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Accelerator and Large Experimental Physics Control Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, New York, United States. pp.WEPHA127, </w:t>
+              <w:t xml:space="preserve">e-Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18429/JACoW-ICALEPCS2019-WEPHA127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011049v1</w:t>
+                <w:t xml:space="preserve">hal-02959013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Web Application Generation From an Irradiation Experiment Data Management Ontology (IEDM)</w:t>
               </w:r>
@@ -3758,571 +3758,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03022709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Unscented Hound for Working Memory&amp;quot; and the Cognitive Adaptation of User Interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The IRRAD Proton Irradiation Facility Control, Data Management and Beam Diagnostic systems: an outlook of the major upgrades beyond the LHC Long Shutdown 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ravotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blerina Gkotse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Glaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidre Mateu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Massoni Sguerra</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Viktoria Meskova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 27th ACM Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th International Conference on Accelerator and Large Experimental Physics Control Systems, ICALEPCS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, New-York, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02445970v1</w:t>
+                <w:t xml:space="preserve">hal-02436923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IRRAD Proton Irradiation Facility Control, Data Management and Beam Diagnostic systems: an outlook of the major upgrades beyond the LHC Long Shutdown 2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federico Ravotti</w:t>
+                <w:t xml:space="preserve">The CERN Proton Irradiation Facility IRRAD during and after the CERN Long Shutdown 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Brethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Bronuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blerina Gkotse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Glaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Viktoria Meskova</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgi Gorine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Accelerator and Large Experimental Physics Control Systems, ICALEPCS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, New-York, United States</w:t>
+              <w:t xml:space="preserve">7th Beam Telescopesans Test Beams Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERN, Jan 2019, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436923v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CERN Proton Irradiation Facility IRRAD during and after the CERN Long Shutdown 2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Unscented Hound for Working Memory&amp;quot; and the Cognitive Adaptation of User Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacopo Bronuzzi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Massoni Sguerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Beam Telescopesans Test Beams Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 27th ACM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Larnaca, France. pp.78-85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3320435.3320443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054241v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Web Application Generation from an Irradiation Experiment Data Management Ontology (IEDM)</w:t>
+                <w:t xml:space="preserve">The IRRAD Data Manager (IDM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blerina Gkotse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ravotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Pezzullo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Accelerator and Large Experimental Physics Control Systems, ICALEPCS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436850v1</w:t>
+                <w:t xml:space="preserve">hal-02436878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IRRAD Data Manager (IDM)</w:t>
+                <w:t xml:space="preserve">Automatic Web Application Generation from an Irradiation Experiment Data Management Ontology (IEDM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blerina Gkotse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ravotti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Pezzullo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Accelerator and Large Experimental Physics Control Systems, ICALEPCS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436878v1</w:t>
+                <w:t xml:space="preserve">hal-02436850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IEDM, an Ontology for Irradiation Experiment Data Management</w:t>
               </w:r>
@@ -4485,77 +4485,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting Human-Computer Interfaces to Working Memory Limitations Using MATCHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Massoni Sguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4587,464 +4587,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Energy Profiling of Energy-Critical Embedded Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Memmi</w:t>
+                <w:t xml:space="preserve">jsCoq: Towards Hybrid Theorem Proving Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th international conference SoftCOM 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Workshop on User Interfaces for Theorem Provers (UITP '16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Coimbra, Portugal. pp.15-27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.239.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625409v2</w:t>
+                <w:t xml:space="preserve">hal-01425752v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oblivion Tracking: Towards a Probabilistic Working Memory Model for the Adaptation of Systems to Alzheimer Patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Massoni Sguerra</w:t>
+                <w:t xml:space="preserve">Modeling the energy consumption of programs: thermal aspects and Energy/Frequency Convexity Rule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel de Vogeleer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kameswar Rao Vaddina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Brandner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Benveniste</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Memmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The first International Conference on User Modeling, Adaptation and Personnalization (UMAP 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Ninth International Conference on Wireless Communications and Signal Processing (WCSP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nanjing, China. pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3099023.3099052⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01678895v1</w:t>
+                <w:t xml:space="preserve">hal-01622778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jsCoq: Towards Hybrid Theorem Proving Interfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Pin</w:t>
+                <w:t xml:space="preserve">Experimental Energy Profiling of Energy-Critical Embedded Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kameswar Rao Vaddina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Brandner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Memmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Workshop on User Interfaces for Theorem Provers (UITP '16)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th international conference SoftCOM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Radisson Blu Resort Split, Croatia. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01425752v2</w:t>
+                <w:t xml:space="preserve">hal-01625409v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the energy consumption of programs: thermal aspects and Energy/Frequency Convexity Rule</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florian Brandner</w:t>
+                <w:t xml:space="preserve">Oblivion Tracking: Towards a Probabilistic Working Memory Model for the Adaptation of Systems to Alzheimer Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Massoni Sguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Memmi</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Benveniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Ninth International Conference on Wireless Communications and Signal Processing (WCSP 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The first International Conference on User Modeling, Adaptation and Personnalization (UMAP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Bratislava, Slovakia. pp.253-256 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3099023.3099052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622778v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impulse-Response and CAD-Model-Based Physical Modeling in Faust</w:t>
               </w:r>
@@ -5056,51 +5056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Amaury Grumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5332,90 +5332,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field Evaluation with Cognitively-Impaired Older Adults of Attention Management in the Embodied Conversational Agent Louise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wargnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Carletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Laurent-Corniquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5548,77 +5548,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Promenade : vers le traitement du syndrome post-chute par la réalité virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wargnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Phuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5673,90 +5673,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field evaluation with cognitively-impaired older adults of attention management in the Embodied Conversational Agent Louise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wargnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Carletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Laurent-Corniquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5902,103 +5902,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rehabilitation of the psychomotor consequences of elderly fallers: A pilot study to evaluate the feasibility and tolerability of virtual reality training using a user-centered designed serious game.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wargnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Emile Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th World Conference of Gerontechnology (ISG 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Nice, France. </w:t>
@@ -6036,51 +6036,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adventures in the (not so) Complex Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6118,51 +6118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification of Faust Signal Processing Programs in COQ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6213,90 +6213,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Attention Monitoring of Older Adults with Cognitive Impairment During Interaction with an Embodied Conversational Agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wargnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Malaisé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6347,51 +6347,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Taste of Sound Reasoning in Faust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6680,51 +6680,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aligning Legivoc Legal Vocabularies by Crowdsourcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hughes-Jehan Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6886,138 +6886,140 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A constraint-solving approach to Faust program type checking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Author Retrospective for Semantical Interprocedural Parallelization: An Overview of the PIPS Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Irigoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imré Frotier de La Messelière</w:t>
-[...41 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémi Triolet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. pp.12-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2591635.2591645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01094998v1</w:t>
+                <w:t xml:space="preserve">hal-00984684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Temperature Bias of Power Consumption for Nanometer-Scale CPUs in Application Processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel de Vogeleer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7049,173 +7051,171 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coelho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Embedded Computer Systems: Architectures, Modeling, and Simulation (SAMOS XIV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Samos, Greece. pp 172-180, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SAMOS.2014.6893209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Retrospective for Semantical Interprocedural Parallelization: An Overview of the PIPS Project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Irigoin</w:t>
+                <w:t xml:space="preserve">A constraint-solving approach to Faust program type checking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imré Frotier de La Messelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Talpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constraint Programming meets Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The 20th International Conference on Principles and Practice of Constraint Programming, Sep 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Triolet</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-00984684v1</w:t>
+                <w:t xml:space="preserve">hal-01094998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine: a Vector Faust Interpreter Test Bed for Multimedia Signal Processing</w:t>
               </w:r>
@@ -7299,293 +7299,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation en EHPAD de MINDs, un jeu vidéo musical développé pour et avec des personnes souffrant de la maladie d'Alzheimer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Task Parallelism and Data Distribution: An Overview of Explicit Parallel Programming Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Irigoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national Alzheimer 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Workshop on Languages and Compilers for Parallel Computing (LCPC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Tokyo, Japan. pp 174-189, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-37658-0_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00940161v1</w:t>
+                <w:t xml:space="preserve">hal-00742536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task Parallelism and Data Distribution: An Overview of Explicit Parallel Programming Languages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dounia Khaldi</w:t>
+                <w:t xml:space="preserve">The Energy/Frequency Convexity Rule: Modeling and Experimental Validation on Mobile Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel de Vogeleer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Memmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Irigoin</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coelho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Workshop on Languages and Compilers for Parallel Computing (LCPC 2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-37658-0_12⟩</w:t>
+              <w:t xml:space="preserve">Workshop on Power and Energy Aspects of Computation, In conjunction with the 10th International Conference on Parallel Processing and Applied Mathematics (PPAM'2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Varsovie, Poland. pp 793-803, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-55224-3_74⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742536v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPIRE: A Methodology for Sequential to Parallel Intermediate Representation Extension</w:t>
+                <w:t xml:space="preserve">SPIRE : A Methodology for Sequential to Parallel Intermediate Representation Extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
@@ -7603,298 +7595,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Workshop on Compilers for Parallel Computing (CPC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">HiPEAC Computing Systems Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00823324v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Energy/Frequency Convexity Rule: Modeling and Experimental Validation on Mobile Devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gerard Memmi</w:t>
+                <w:t xml:space="preserve">SPIRE: A Methodology for Sequential to Parallel Intermediate Representation Extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Coelho</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Irigoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Power and Energy Aspects of Computation, In conjunction with the 10th International Conference on Parallel Processing and Applied Mathematics (PPAM'2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th Workshop on Compilers for Parallel Computing (CPC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919414v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPIRE : A Methodology for Sequential to Parallel Intermediate Representation Extension</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation en EHPAD de MINDs, un jeu vidéo musical développé pour et avec des personnes souffrant de la maladie d'Alzheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Benveniste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maribel Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Stefanucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Pisica-Donose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HiPEAC Computing Systems Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès national Alzheimer 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Issy-les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828744v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPIRE : A Methodology for Sequential to Parallel Intermediate Representation Extension</w:t>
               </w:r>
@@ -7982,498 +7982,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIPS Is not (just) Polyhedral Software Adding GPU Code Generation in PIPS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Amini</w:t>
+                <w:t xml:space="preserve">Data and Process Abstraction in PIPS Internal Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Irigoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Workshop on Polyhedral Compilation Techniques (IMPACT 2011) in conjonction with CGO 2011</w:t>
+              <w:t xml:space="preserve">First Workshop on Intermediate Representations (WIR-1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744312v1</w:t>
+                <w:t xml:space="preserve">hal-00744291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data and Process Abstraction in PIPS Internal Representation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Coelho</w:t>
+                <w:t xml:space="preserve">Textual entailment by generality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiao Pais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Wegrzyn-Wolska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Mahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisièmes Rencontres de la Communauté Française de Compilation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Pacific Association for Computational Lingustics, PACLING 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Kuala Lumpur, Malaysia. pp.258-266, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2011.10.606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744294v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data and Process Abstraction in PIPS Internal Representation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PIPS Is not (just) Polyhedral Software Adding GPU Code Generation in PIPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Creusillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Workshop on Intermediate Representations (WIR-1)</w:t>
+              <w:t xml:space="preserve">First International Workshop on Polyhedral Compilation Techniques (IMPACT 2011) in conjonction with CGO 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744291v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textual entailment by generality</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Robert Mahl</w:t>
+                <w:t xml:space="preserve">Data and Process Abstraction in PIPS Internal Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Pacific Association for Computational Lingustics, PACLING 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Troisièmes Rencontres de la Communauté Française de Compilation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Dinard, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2011.10.606⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00659339v1</w:t>
+                <w:t xml:space="preserve">hal-00744294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronous Programming in Audio Processing: A Lookup Table Oscillator Case Study</w:t>
               </w:r>
@@ -8550,51 +8550,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MINWii Project : Renarcissization of Patients Suffering from Alzheimer's Disease Through Video Game-Based Music Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8749,51 +8749,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Wiimprovisation for Mediation in Group Music Therapy with Children Suffering from Behavioral Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8866,51 +8866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wii GAME TECHNOLOGY FOR MUSIC THERAPY : A FIRST EXPERIMENT WITH CHILDREN SUFFERING FROM BEHAVIORAL DISORDERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9343,51 +9343,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Foundational Framework for the Specification and Verification of Mechanism Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EC'22 - Twenty-Third ACM Conference on Economics and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Colorado, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9576,64 +9576,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIMO Telecommunications with Near Ultrasounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Rosny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9684,51 +9684,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software Upgrades of Beam and Irradiation Test Infrastructures in AIDA-2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blerina Gkotse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgi Gorine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9943,51 +9943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Amaury Grumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10410,51 +10410,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Aligning legivoc Legal Vocabularies by Crowdsourcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hughes-Jehan Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10492,77 +10492,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bringing Theorem Proving to the (Sonic) Masses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Pottier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Tools and Methods to Teach Music and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Mines, In press</w:t>
@@ -10892,51 +10892,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“An Unscented Hound forWorking Memory” and the Cognitive Adaptation of User Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Massoni Sguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11156,64 +11156,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bringing Theorem Proving to the (sonic) Masses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11315,51 +11315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Memmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11388,250 +11388,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Foundational Framework for the Specification and Verification of Mechanism Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ontology Embeddings with ontowalk2vec: an Application to UI Personalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blerina Gkotse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] E-458.PDF, MINES ParisTech - PSL Research University. 2022</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ravotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] MINES ParisTech - PSL Research University; CERN - Suisse. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03666871v1</w:t>
+                <w:t xml:space="preserve">hal-03565114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology Embeddings with ontowalk2vec: an Application to UI Personalisation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Foundational Framework for the Specification and Verification of Mechanism Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] MINES ParisTech - PSL Research University; CERN - Suisse. 2022</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] E-458.PDF, MINES ParisTech - PSL Research University. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03565114v1</w:t>
+                <w:t xml:space="preserve">hal-03666871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-Ultrasonic Time-Reversal Indoor Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Rosny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stimshop; Mines Paris - PSL; ESPCI - PSL. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11643,51 +11643,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'émergence d'une nouvelle méthodologie de recherche sonore dans le domaine de la santé : la ``designo-thérapie''?</w:t>
+                <w:t xml:space="preserve">Vers une méthodologie en design sonore médical : de l'interdisciplinarité au design social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Perera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
@@ -11698,75 +11698,75 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre de recherche en informatique - MINES ParisTech - PSL Research University. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020168v1</w:t>
+                <w:t xml:space="preserve">hal-02020183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une méthodologie en design sonore médical : de l'interdisciplinarité au design social</w:t>
+                <w:t xml:space="preserve">L'émergence d'une nouvelle méthodologie de recherche sonore dans le domaine de la santé : la ``designo-thérapie''?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Perera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
@@ -11777,81 +11777,81 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre de recherche en informatique - MINES ParisTech - PSL Research University. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020183v1</w:t>
+                <w:t xml:space="preserve">hal-02020168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude WCET de programmes Faust avec a3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12344,51 +12344,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764936v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Hannou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Charpenay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3699954" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137520v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Perera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01877004v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Jes&#250;s Gallego Arias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01939799v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wargnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Benveniste" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Rigaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/TAD-180189" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01531295v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel de Vogeleer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Memmi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2017.05.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287590v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Memmi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01531341v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01097328v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Khaldi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ancourt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2014.11.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01540047v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2543581.2543591" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00937740v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes-Jehan Vibert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00831327v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud P&#233;quignot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcom.2011.12.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32MBR7XT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00628624v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Boulay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Boespflug" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rigaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/THC-2011-0628" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00628564v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Orlarey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2011.03.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN7W9VFL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00628600v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829753v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Michel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Lecourt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05493994v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Jing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05334451v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Szumega" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Bougueroua" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blerina Gkotse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Minafra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2025-THPM111" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05465647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ravotti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gkotse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Malkin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Matli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-ICALEPCS2025-TUMG003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322700v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ravotti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2025-THPM110" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05322660v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Quispe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBC64466.2025.11114708" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322681v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06155-3_12" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04604958v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kameswar Rao Vaddina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brandner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04071711v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Sa&#324;chez-Gir&#243;n Coca" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Boiteau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Costanza" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grison" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3580252.3589413" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04271463v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pezzullo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04071809v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03819579v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhalim Aysel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Smith M&#248;lholm" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03662794v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Le Conte Des Floris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dalmasso" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03322174v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ribstein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Desblancs" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3471872.3472970" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03210222v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Massoni Sguerra" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coelho" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03107380v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Jaekel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Smith Moelholm" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Maria Nunez Herrero Nunez Herrero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959013v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Aubertin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0063" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011049v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Glaser" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidre Mateu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-ICALEPCS2019-WEPHA127" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022709v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-ICALEPCS2019-TUBPL01" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02445970v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Massoni Sguerra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3320435.3320443" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02436923v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Meskova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02054241v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brethoux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Bronuzzi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Gorine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02436850v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02436878v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01950879v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02122249v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01857859v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benamara" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01625409v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01678895v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3099023.3099052" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01425752v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.239.2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01622778v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01710232v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Amaury Grumiaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Michon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01650131v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glaser" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Matli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01430875v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01266477v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Carletti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurent-Corniquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01364119v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3064899.3064902" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431263v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Phuong" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bloch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kemoun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593227v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEGAH.2016.7586282" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01531505v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410205v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Fauquet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2016.15.s.714.00" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251147v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01108173v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hermant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01137307v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Malais&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacquemot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAAT.2015.7155406" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251069v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251185v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Eachempati" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyao Ge" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Chapman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2015.67" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241806v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar Shukla" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251086v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254368v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Irigoin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2833157.2833158" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094998v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imr&#233; Frotier de La Messeli&#232;re" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01111647v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMOS.2014.6893209" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00984684v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Triolet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2591635.2591645" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00959351v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haisheng Wang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07151-0_5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00940161v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Pino" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Stefanucci" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pisica-Donose" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00742536v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37658-0_12" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00823324v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00919414v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55224-3_74" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00828744v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00828772v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744312v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Amini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Creusillet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guelton" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744294v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744291v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00659339v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiao Pais" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dias" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Wegrzyn-Wolska" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahl" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2011.10.606" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751490v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00831340v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15399-0_8" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00915979v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pop" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Andr&#233; Silber" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00917975v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1551788.1551793" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00830279v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257285v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cohen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Andr&#233; Silber" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04283238v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04271482v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03715847v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03245110v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475656v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02437001v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02122878v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01622872v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01526607v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01430904v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410123v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752617v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte d'Andr&#233;a-Novel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883741v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01951041v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01702717v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622657v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2312.04576" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159987v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02011002v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01939768v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kameswar Vaddina" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01950848v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Renaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254456v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04702045v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03666871v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03565114v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05413229v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02020168v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02020183v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01691614v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251172v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01166350v3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158991v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764936v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Hannou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Charpenay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3699954" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137520v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Perera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01939799v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wargnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Benveniste" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Rigaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/TAD-180189" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01877004v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Jes&#250;s Gallego Arias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01531295v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel de Vogeleer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Memmi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2017.05.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287590v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Memmi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01531341v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01097328v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Khaldi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ancourt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2014.11.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01540047v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2543581.2543591" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00937740v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes-Jehan Vibert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00831327v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud P&#233;quignot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcom.2011.12.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32MBR7XT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00628624v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Boulay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Boespflug" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rigaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/THC-2011-0628" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00628564v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Orlarey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2011.03.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN7W9VFL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00628600v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829753v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Michel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Lecourt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05493994v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Jing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05334451v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Szumega" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Bougueroua" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blerina Gkotse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Minafra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2025-THPM111" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05465647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ravotti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gkotse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Malkin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Matli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-ICALEPCS2025-TUMG003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322700v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ravotti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2025-THPM110" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05322660v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Quispe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBC64466.2025.11114708" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322681v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06155-3_12" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04604958v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kameswar Rao Vaddina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brandner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04071711v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Sa&#324;chez-Gir&#243;n Coca" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Boiteau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Costanza" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grison" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3580252.3589413" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04271463v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pezzullo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04071809v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03819579v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhalim Aysel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Smith M&#248;lholm" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03662794v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Le Conte Des Floris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dalmasso" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03322174v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ribstein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Desblancs" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3471872.3472970" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03210222v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Massoni Sguerra" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coelho" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03107380v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Jaekel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Smith Moelholm" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Maria Nunez Herrero Nunez Herrero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011049v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Glaser" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidre Mateu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-ICALEPCS2019-WEPHA127" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959013v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Aubertin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0063" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022709v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-ICALEPCS2019-TUBPL01" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02436923v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Meskova" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02054241v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brethoux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Bronuzzi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Gorine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02445970v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Massoni Sguerra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3320435.3320443" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02436878v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02436850v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01950879v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02122249v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01857859v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benamara" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01425752v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.239.2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01622778v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01625409v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01678895v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3099023.3099052" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01710232v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Amaury Grumiaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Michon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01650131v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glaser" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Matli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01430875v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01266477v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Carletti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurent-Corniquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01364119v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3064899.3064902" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431263v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Phuong" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bloch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kemoun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593227v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEGAH.2016.7586282" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01531505v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410205v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Fauquet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2016.15.s.714.00" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251147v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01108173v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hermant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01137307v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Malais&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacquemot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAAT.2015.7155406" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251069v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251185v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Eachempati" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyao Ge" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Chapman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2015.67" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241806v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar Shukla" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251086v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254368v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Irigoin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2833157.2833158" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00984684v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Triolet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2591635.2591645" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01111647v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMOS.2014.6893209" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094998v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imr&#233; Frotier de La Messeli&#232;re" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00959351v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haisheng Wang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07151-0_5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00742536v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37658-0_12" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00919414v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55224-3_74" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00828744v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00823324v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00940161v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Pino" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Stefanucci" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pisica-Donose" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00828772v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744291v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00659339v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiao Pais" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dias" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Wegrzyn-Wolska" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahl" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2011.10.606" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744312v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Amini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Creusillet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guelton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744294v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751490v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00831340v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15399-0_8" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00915979v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pop" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Andr&#233; Silber" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00917975v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1551788.1551793" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00830279v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257285v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cohen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Andr&#233; Silber" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04283238v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04271482v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03715847v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03245110v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475656v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02437001v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02122878v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01622872v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01526607v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01430904v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410123v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752617v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte d'Andr&#233;a-Novel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883741v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01951041v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01702717v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622657v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2312.04576" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159987v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02011002v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01939768v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kameswar Vaddina" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01950848v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Renaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254456v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04702045v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03565114v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03666871v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05413229v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02020183v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02020168v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01691614v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251172v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01166350v3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158991v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>