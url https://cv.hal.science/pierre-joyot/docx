--- v0 (2026-03-19)
+++ v1 (2026-05-08)
@@ -199,278 +199,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric inverse impulse response based on reduced order modeling and randomized excitations</w:t>
+                <w:t xml:space="preserve">Modeling and Numerical Simulation of Laminated Thermoplastic Composites Manufactured by Laser-Assisted Automatic Tape Placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Montagud</w:t>
+                <w:t xml:space="preserve">G. Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Vicente Aguado</w:t>
+                <w:t xml:space="preserve">G. Dolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+                <w:t xml:space="preserve">D. Cartié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Joyot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Challois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Joyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.106392⟩</w:t>
+              <w:t xml:space="preserve">International Polymer Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (5), pp.471-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3139/217.3976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348733v1</w:t>
+                <w:t xml:space="preserve">hal-03015751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Numerical Simulation of Laminated Thermoplastic Composites Manufactured by Laser-Assisted Automatic Tape Placement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parametric inverse impulse response based on reduced order modeling and randomized excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Dolo</w:t>
+                <w:t xml:space="preserve">Santiago Montagud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Cartié</w:t>
+                <w:t xml:space="preserve">José Vicente Aguado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Challois</w:t>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Joyot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Joyot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Polymer Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 35 (5), pp.471-480. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 135, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3139/217.3976⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.106392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015751v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Support for Decision Making in Design of Composite Laminated Structures. Part 1: Parametric Knowledge Model</w:t>
               </w:r>
@@ -482,51 +482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilberto Fontecha Dulcey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Fadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -567,291 +567,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experiment-based method for parameter identification of a reduced multiscale parametric viscoelastic model of a laminated composite beam</w:t>
+                <w:t xml:space="preserve">Support for Decision Making in Design of Composite Laminated Structures. Part 2: Reduced Parametric Model-Based Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilberto Fontecha Dulcey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Fadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale and Multidisciplinary Modeling, Experiments and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1 (4), pp.291 - 305. </w:t>
+              <w:t xml:space="preserve">Applied Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41939-018-0018-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10443-018-9742-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929122v1</w:t>
+                <w:t xml:space="preserve">hal-01929129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support for Decision Making in Design of Composite Laminated Structures. Part 2: Reduced Parametric Model-Based Optimization</w:t>
+                <w:t xml:space="preserve">An experiment-based method for parameter identification of a reduced multiscale parametric viscoelastic model of a laminated composite beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilberto Fontecha Dulcey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joyot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Fadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Multiscale and Multidisciplinary Modeling, Experiments and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (4), pp.291 - 305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10443-018-9742-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41939-018-0018-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929129v1</w:t>
+                <w:t xml:space="preserve">hal-01929122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced-order model of optimal temperature control for the automated fibre placement process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -911,51 +911,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of model order reduction for simulating automated fibre placement processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chady Ghnatios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1071,51 +1071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1191,64 +1191,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-incremental boundary element discretization of parabolic models based on the use of the proper generalized decompositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Bonithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1308,64 +1308,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Nanometric and Micrometric Scales of the Structure and Mechanics of Materials Revisited : An Introduction to the Challenge of Fully Deterministic Numerical Descriptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Multiscale Computational Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 6 (3), pp.191-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1399,77 +1399,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for Incompressibility in Reproducing Kernel Particles Meshless Approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trunzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 15 (5), pp.513-527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1503,51 +1503,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'usinage formulée en Euler-Lagrange arbitraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Joyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rakotomalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1677,51 +1677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoures Jlassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belhassen-Chedli Bouzgarrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1753,407 +1753,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de la hauteur d'un mur mono-cordon fabriqué en Directed Energy Deposition - Laser Poudre</w:t>
+                <w:t xml:space="preserve">Simulation hybride MEF-POD du procédé DED-Laser Poudre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Leroy-Dubief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Poulhaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Colloque National en Calcul des Structures (CSMA) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Giens, France</w:t>
+              <w:t xml:space="preserve">Conference Manufacturing21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Normale Supérieure Paris-Saclay [ENS Paris Saclay], Oct 2022, Gif Sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03720613v1</w:t>
+                <w:t xml:space="preserve">hal-04011752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de la hauteur d'un mur mono-cordon fabriqué en Directed Energy Deposition-Laser Poudre</w:t>
+                <w:t xml:space="preserve">Simulation hybride MEF-POD du procédé DED-Laser Poudre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Leroy-Dubief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Poulhaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">Manufacturing'21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717952v1</w:t>
+                <w:t xml:space="preserve">hal-03720595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation hybride MEF-POD du procédé DED-Laser Poudre</w:t>
+                <w:t xml:space="preserve">Prédiction de la hauteur d'un mur mono-cordon fabriqué en Directed Energy Deposition-Laser Poudre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Leroy-Dubief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Poulhaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Manufacturing21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Normale Supérieure Paris-Saclay [ENS Paris Saclay], Oct 2022, Gif Sur Yvette, France</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04011752v1</w:t>
+                <w:t xml:space="preserve">hal-03717952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation hybride MEF-POD du procédé DED-Laser Poudre</w:t>
+                <w:t xml:space="preserve">Prédiction de la hauteur d'un mur mono-cordon fabriqué en Directed Energy Deposition - Laser Poudre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Leroy-Dubief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Poulhaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manufacturing'21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Paris-Saclay, France</w:t>
+              <w:t xml:space="preserve">15ème Colloque National en Calcul des Structures (CSMA) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03720595v1</w:t>
+                <w:t xml:space="preserve">hal-03720613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive Friction Stir Manufacturing Process: Interest in Understanding Thermal Phenomena and Numerical Modeling of the Temperature Rise Phase</w:t>
               </w:r>
@@ -2178,51 +2178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Poulhaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2286,51 +2286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Leroy-Dubief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Poulhaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Liège, Belgium. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2390,51 +2390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaâ Agouzoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Poulhaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Joyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Presqu’île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2459,90 +2459,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RÉPONSE IMPULSIONNELLE INVERSE PARAMÉTRIQUE. UNE APPROCHE BASÉE SUR LA RÉDUCTION DE MODÈLES ET DES EXCITATIONS ALÉATOIRES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Montagud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Aguado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Joyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR AMORE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2561,550 +2561,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Inverse Impulse Response for dynamic monitoring and control of structures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">On the use of PGD for optimal control applied to automated fibre placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Esaform Conference on Material Forming: Esaform 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dublin, Ireland. pp.170006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5008204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922244v1</w:t>
+                <w:t xml:space="preserve">hal-01736984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of PGD for optimal control applied to automated fibre placement</w:t>
+                <w:t xml:space="preserve">Contrôle optimal du procédé de placement de fibres robotisé par la PGD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International ESAFORM Conference on Material Forming: ESAFORM 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01443735v1</w:t>
+                <w:t xml:space="preserve">hal-01926326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle optimal du procédé de placement de fibres robotisé par la PGD</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Generalized Inverse Impulse Response for dynamic monitoring and control of structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Montagud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Vicente Aguado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926326v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of PGD for optimal control applied to automated fibre placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Esaform Conference on Material Forming: Esaform 2017</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+              <w:t xml:space="preserve">20th International ESAFORM Conference on Material Forming: ESAFORM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5008204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736984v1</w:t>
+                <w:t xml:space="preserve">hal-01443735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal control for Poisson equation using PGD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Contrôle de la puissance de chauffe du procédé PFR à l'aide d'abaques dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bur</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Joint Thematic Workshop CSMA-SEMNI: Numerical techniques for computation speedup: towards real-time simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Bidart, France</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254363v1</w:t>
+                <w:t xml:space="preserve">hal-01515061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process control using PGD for automated fibre placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Joint Thematic Workshop CSMA-SEMNI: Numerical techniques for computation speedup: towards real-time simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Bidart, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3123,407 +3149,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de la puissance de chauffe du procédé PFR à l'aide d'abaques dynamiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal control for Poisson equation using PGD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Joyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bur</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">2nd Joint Thematic Workshop CSMA-SEMNI: Numerical techniques for computation speedup: towards real-time simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Bidart, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515061v1</w:t>
+                <w:t xml:space="preserve">hal-01254363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new reduced approach to simulate curing in composite forming processes</w:t>
+                <w:t xml:space="preserve">Towards a parametrised and transient model of the automated fibre placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Aghighi</w:t>
+                <w:t xml:space="preserve">Saeid Aghighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Joyot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pierre Joyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Conference on Composite Materials, ECCM16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Seville, Spain</w:t>
+              <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI) 5th European Conference on Computational Mechanics (ECCM V) 6th European Conference on Computational Fluid Dynamics (ECFD VI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Barcelona, Spain. pp.4124-4135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075980v1</w:t>
+                <w:t xml:space="preserve">hal-01742394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a parametrised and transient model of the automated fibre placement</w:t>
+                <w:t xml:space="preserve">A new reduced approach to simulate curing in composite forming processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saeid Aghighi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">S. Aghighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Joyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI) 5th European Conference on Computational Mechanics (ECCM V) 6th European Conference on Computational Fluid Dynamics (ECFD VI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Barcelona, Spain. pp.4124-4135</w:t>
+              <w:t xml:space="preserve">16th European Conference on Composite Materials, ECCM16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01742394v1</w:t>
+                <w:t xml:space="preserve">hal-01075980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PGD applied to the nonlinear heat equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Joyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3587,64 +3587,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-parametric reduced-order model of automated fibre placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Joyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3708,51 +3708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Joyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Challois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3803,77 +3803,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode pgd appliquée à l'équation de la chaleur non-linéaire : vers une formulation performante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3924,64 +3924,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A PGD-ANM-based approach for fast solving nonlinear equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Joyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4019,90 +4019,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PGD-BEM Applied to the Nonlinear Heat Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Bonithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4143,969 +4143,969 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-handed Tangible Interaction for Physically-based 3D Deformation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Non-Incremental Boundary Element Discretization of the Heat Equation Based on the Use of the Proper Generalized Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Bonithon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'Association française de Réalité Virtuelle, Augmentée, Mixte et d'Interaction 3D (AFRV)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th European Conference on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France. pp.2-17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enganabound.2010.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647221v1</w:t>
+                <w:t xml:space="preserve">hal-01008530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Incremental Boundary Element Discretization of the Heat Equation Based on the Use of the Proper Generalized Decomposition</w:t>
+                <w:t xml:space="preserve">La méthode PGD-BEM appliquée à l’équation de la chaleur nonlinéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Bonithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Computational Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008530v1</w:t>
+                <w:t xml:space="preserve">hal-00592682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode PGD-BEM appliquée à l’équation de la chaleur nonlinéaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Two-handed Tangible Interaction for Physically-based 3D Deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Takouachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France</w:t>
+              <w:t xml:space="preserve">Journées de l'Association française de Réalité Virtuelle, Augmentée, Mixte et d'Interaction 3D (AFRV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Bidart, France. pp.53-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592682v1</w:t>
+                <w:t xml:space="preserve">hal-00647221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PGD-BEM Applied to the Heat Equation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Proper Generalized Decomposition - Boundary Element Method applied to the Heat Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bonithon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Joyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Villon</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Conference on Engineering Computational Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Seventh International Conference on Engineering Computational Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Valencia, Spain. pp.54-61, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4203/ccp.94.43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008662v1</w:t>
+                <w:t xml:space="preserve">hal-00588413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proper Generalized Decomposition - Boundary Element Method applied to the Heat Equation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Bonithon</w:t>
+                <w:t xml:space="preserve">PGD-BEM Applied to the Heat Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Bonithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Joyot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pierre Joyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Villon</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Seventh International Conference on Engineering Computational Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seventh International Conference on Engineering Computational Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Valencia, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4203/ccp.94.43⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00588413v1</w:t>
+                <w:t xml:space="preserve">hal-01008662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving BEM Solvers: The Proper Generalized Decomposition Boundary Element Method for Solving Parabolic Problems</w:t>
+                <w:t xml:space="preserve">An Efficient Method for Solving Quasi-Periodic Problems of Thermal Diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Bonithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joyot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Boundary Element Method</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Athène, Greece</w:t>
+              <w:t xml:space="preserve">Computational Methods for Coupled Problems in Science and Engineering (COUPLED 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Ischia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008300v1</w:t>
+                <w:t xml:space="preserve">hal-01007855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A separated representation for solving the heat equation within the Boundary Element Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Bonithon</w:t>
+                <w:t xml:space="preserve">Improving BEM Solvers: The Proper Generalized Decomposition Boundary Element Method for Solving Parabolic Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Bonithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Joyot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pierre Joyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Villon</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Coupled Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Boundary Element Method</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Athène, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453765v1</w:t>
+                <w:t xml:space="preserve">hal-01008300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Method for Solving Quasi-Periodic Problems of Thermal Diffusion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A separated representation for solving the heat equation within the Boundary Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bonithon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Joyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Villon</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Methods for Coupled Problems in Science and Engineering (COUPLED 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Ischia, Italy</w:t>
+              <w:t xml:space="preserve">ECCOMAS Coupled Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007855v1</w:t>
+                <w:t xml:space="preserve">hal-00453765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blended Hermite MLS Approximation for Discretizing Biharmonic Parial Differential Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5156,64 +5156,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed MLS/Hermite MLS approximation for discretizing equations encountered in beam and plate models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5264,64 +5264,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled MLS / Hermite MLS Approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5372,64 +5372,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed MLS/Hermite MLS approximation for discretizing fourth-order partial differential equations encountered in beam and plate models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Joyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Villon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5480,64 +5480,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermite MLS Approximation for Discretizing Fourth Order Partial Differential Equations Encountered in Beam and Plate Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5591,299 +5591,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Variable Consistency Algorithm for Moving Least Squares Methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The Natural Element Method for Simulating Evolving Discontinuities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Villon</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elías Cueto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Congress on Computational Mechanics (WCCM-VII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">International Union on Theoretical and Applied Mechanics Symposium on Discretization Methods for Evolving Discontinuities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020929v1</w:t>
+                <w:t xml:space="preserve">hal-00109981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Natural Element Method for Simulating Evolving Discontinuities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Variable Consistency Algorithm for Moving Least Squares Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Joyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elías Cueto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Union on Theoretical and Applied Mechanics Symposium on Discretization Methods for Evolving Discontinuities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lyon, France</w:t>
+              <w:t xml:space="preserve">7th World Congress on Computational Mechanics (WCCM-VII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00109981v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for Incompressibility in Reproducing Kernel Particle Meshless Approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Joyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Trunzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th. ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5908,77 +5908,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point Collocation Methods Using Reproducing Kernel Approximations for the Solution of the Stokes Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trunzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS Thematic Conference on Meshless Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Lisbonne, Portugal. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5997,312 +5997,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Reconstruction with Enriched Reproducing Kernel Particle Approximation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enriched Reproducing Kernel Particle Approximation for Simulating Problems Involving Moving Interfaces: Application to Solidification Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trunzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Joyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reuter</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Schlick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROGRAPHICS Symposium on Point-Based Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, New York, United States</w:t>
+              <w:t xml:space="preserve">8th ESAFORM Conference on Material Forming (ESAFORM 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Cluj-Napoca, Romania. pp.97-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00260890v1</w:t>
+                <w:t xml:space="preserve">hal-00020869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enriched Reproducing Kernel Particle Approximation for Simulating Problems Involving Moving Interfaces: Application to Solidification Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface Reconstruction with Enriched Reproducing Kernel Particle Approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Joyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trunzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Reuter</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamy Boubekeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schlick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th ESAFORM Conference on Material Forming (ESAFORM 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Cluj-Napoca, Romania. pp.97-100</w:t>
+              <w:t xml:space="preserve">EUROGRAPHICS Symposium on Point-Based Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020869v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00260890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enriched Reproducing Kernel Particle Approximation for Simulating Problems Involving Moving Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trunzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Workshop on Meshfree Methods for Partial Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Bonn, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6361,64 +6361,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further Considerations on Enriched Reproducing Kernel Particles Approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Trunzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Joyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th. ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Trondheim, Sweden. pp.69-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6443,51 +6443,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discontinuous derivative enrichment in RKPM meshless methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Joyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Trunzler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6538,64 +6538,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discontinuous Derivative Enrichment in RKPM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trunzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Workshop on Meshfree Methods for Partial Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6633,51 +6633,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative Constraints in Integrated Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Nadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6775,364 +6775,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of heating power in ATP with virtual charts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrôle optimal pour l’équation de diffusion à l’aide de la PGD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Joyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Canou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178841v1</w:t>
+                <w:t xml:space="preserve">hal-01254369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal control for heat equation using PGD</w:t>
+                <w:t xml:space="preserve">Control of heating power in ATP with virtual charts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Reduced-Basis, POD and PGD Model Reduction Techniques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Cachan, France</w:t>
+              <w:t xml:space="preserve">12e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254325v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle optimal pour l’équation de diffusion à l’aide de la PGD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Optimal control for heat equation using PGD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bur</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph Canou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">Workshop "Reduced-Basis, POD and PGD Model Reduction Techniques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254369v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7144,338 +7144,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for Weak Discontinuities and Moving Boundaries in the Context of the Natural Element Method and Model Reduction Techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">New Advances in Meshless Methods: Coupling Natural Element and Moving Least Squares Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...12 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Leitao, V.M.A.; Alves, C.J.S.; Duarte, C. Armando. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM Symposium on Discretization Methods for Evolving Discontinuities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4020-6530-9_3⟩</w:t>
+              <w:t xml:space="preserve">Advances in Meshfree Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.97-121, 2007, Computational Methods in Applied Sciences Bookseries, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4020-6095-3_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007470v1</w:t>
+                <w:t xml:space="preserve">hal-01007523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Advances in Meshless Methods: Coupling Natural Element and Moving Least Squares Techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Accounting for Weak Discontinuities and Moving Boundaries in the Context of the Natural Element Method and Model Reduction Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elías Cueto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Joyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Meshfree Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.97-121, 2007, Computational Methods in Applied Sciences Bookseries, </w:t>
+              <w:t xml:space="preserve">IUTAM Symposium on Discretization Methods for Evolving Discontinuities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.37-55, 2007, 9781402065293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4020-6095-3_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4020-6530-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007523v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enriched Reproducing Kernel Particle Approximation for Simulating Problems Involving Moving Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trunzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meshfree Methods for Partial Diﬀerential Equations III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 57, pp.149-164, 2007, Lecture Notes in Computational Science and Engineering, 9783540462224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7521,103 +7521,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles avancées dans les méthodes sans maillage : le couplage des techniques des éléments naturels et des moindres carrés mobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Piotr Breitkopf; Catherine Knopf-Lenoir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation numérique 2 : Défis et perspectives</w:t>
@@ -7663,77 +7663,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enriched Reproducing Kernel Approximation: Reproducing Functions with Discontinuous Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trunzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meshfree Methods for Partial Differential Equations II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43 (3), Springer, pp.93-107, 2005, Lecture Notes in Computational Science and Engineering book series, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7767,77 +7767,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enriched Reproducing Kernel Approximation: Reproducing Functions with Discontinuous Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trunzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Griebel; M. Schweitzer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meshfree Methods for Partial Differential Equations II. Lecture Notes in Computational Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43, 2005, </w:t>
@@ -7965,51 +7965,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F07C0D1"/>
+    <w:nsid w:val="51EB8F37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8196,51 +8196,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-joyot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6608-7343" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085496057" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348733v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Montagud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vicente Aguado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joyot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106392" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015751v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ausias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dolo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carti&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Challois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joyot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.3976" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929130v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Fontecha Dulcey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fischer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fadel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-018-9741-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929122v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41939-018-0018-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929129v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-018-9742-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929123v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.04.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533026v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Ghnatios" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as Cueto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-016-0056-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701141v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Takouachet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reuter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Riviere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-012-0695-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RGT9Q3P1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532805v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bonithon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2010.07.007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007372v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.v6.i3.20" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004971v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trunzler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.513-527" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251808v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rakotomalala" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touratier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19937177" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C14B9542762C65DD7EF88C088A911460266E866/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312957v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoures Jlassi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gagnol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhassen-Chedli Bouzgarrou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720613v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leroy-Dubief" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Poulhaon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717952v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011752v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720595v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512041v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lauvray" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244987v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.2488" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190632v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma&#226; Agouzoul" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Poulhaon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982240v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Aguado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922244v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Vicente Aguado" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443735v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008204" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926326v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736984v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254363v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113456v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515061v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075980v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aghighi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742394v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Aghighi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919062v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919054v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071283v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dolo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F&#233;rec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Challois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ausias" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919051v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772553v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008663v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82407" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647221v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008530v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592682v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008662v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588413v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonithon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.94.43" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008300v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453765v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007855v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007945v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balal Khoshnoudirad" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195210v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Batal Khoshnoudirad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008034v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195186v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khoshnoudirad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008249v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729708" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020929v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109981v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020916v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trunzler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020886v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00260890v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamy Boubekeur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schlick" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020869v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020902v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-46222-4_9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-016GB8S4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020841v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195254v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020814v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220696v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nadeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S&#233;bastian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9966-5_5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H34TK4HP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178841v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254325v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254369v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Canou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007470v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6530-9_3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007523v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Breitkopf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6095-3_6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615127v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007524v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/mathematiques/modelisation-numerique-2-defis-et-perspectives/breitkopf/descriptif-9782746216167" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021024v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-27099-X_6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633391v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-joyot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6608-7343" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085496057" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015751v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ausias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dolo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carti&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Challois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joyot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.3976" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348733v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Montagud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vicente Aguado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joyot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106392" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929130v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Fontecha Dulcey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fischer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fadel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-018-9741-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929129v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-018-9742-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929122v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41939-018-0018-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929123v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.04.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533026v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Ghnatios" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as Cueto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-016-0056-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701141v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Takouachet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reuter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Riviere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-012-0695-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RGT9Q3P1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532805v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bonithon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2010.07.007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007372v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.v6.i3.20" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004971v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trunzler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.513-527" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251808v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rakotomalala" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touratier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19937177" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C14B9542762C65DD7EF88C088A911460266E866/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312957v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoures Jlassi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gagnol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhassen-Chedli Bouzgarrou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011752v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leroy-Dubief" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Poulhaon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720595v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717952v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720613v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512041v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lauvray" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244987v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.2488" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190632v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma&#226; Agouzoul" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Poulhaon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982240v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Aguado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736984v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008204" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926326v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922244v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Vicente Aguado" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443735v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515061v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113456v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254363v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742394v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Aghighi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075980v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aghighi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919062v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919054v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071283v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dolo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F&#233;rec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Challois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ausias" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919051v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772553v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008663v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82407" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008530v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592682v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647221v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588413v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonithon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.94.43" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008662v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007855v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008300v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453765v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007945v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balal Khoshnoudirad" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195210v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Batal Khoshnoudirad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008034v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195186v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khoshnoudirad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008249v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729708" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109981v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020929v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020916v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trunzler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020886v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020869v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00260890v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamy Boubekeur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schlick" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020902v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-46222-4_9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-016GB8S4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020841v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195254v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020814v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220696v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nadeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S&#233;bastian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9966-5_5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H34TK4HP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254369v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Canou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178841v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254325v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007523v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Breitkopf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6095-3_6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007470v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6530-9_3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615127v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007524v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/mathematiques/modelisation-numerique-2-defis-et-perspectives/breitkopf/descriptif-9782746216167" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021024v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-27099-X_6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633391v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>