--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Kamdem </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">PIERRE KAMDEM Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur des Universités en Géographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire RURALITES</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">MSHS - UR 13823</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Poitiers</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">5 rue Théodore Lefebvre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bât. A5 - TSA 21103</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">F-86073 Poitiers cedex 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Email : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre.kamdem@univ-poitiers.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et expériences professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">·	Professeur des Universités à Poitiers·	Habilitation à Diriger les Recherches en Géographie, Université de Poitiers. Mémoire : Territorialité migrante et perspective citoyenne : le double jeu des frontières, soutenu le 11 novembre 2013·	Doctorat de Géographie, F.L.S.H., Université de Paris XIII. Thèse. La communauté camerounaise en Ile-de-France : une intégration différenciée.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">·	Migrations internationales, Mobilités·	Développement local, Citoyenneté·	Coopération décentralisée,·	Géographie politique, Géopolitique et Géostratégie</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes principaux de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">·	Migrations internationales, Mobilités, Territoire, Frontières, Souveraineté, Gouvernance, Organisations de la société civile, Afrique subsaharienne, Diasporas, Citoyenneté, Intégration, Relations interculturelles, Tourisme des racines.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de formation à la recherche</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-	Cycle de Doctorat et Habilitation à Diriger les Recherches</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Direction de 21 thèses de doctorat dont 11 soutenues</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à 1 Jury d’Habilitation à Diriger les Recherches (HDR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à 23 Jurys de soutenance de thèses de Doctorat</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">7 jurys de thèse présidés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">11 pré-rapports de soutenances réalisés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5 thèses examinées</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-	Enseignement en cycle master & Licence</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université de Poitiers, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université de Paris Diderot, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université de Dschang, Cameroun</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université de Douala, Cameroun</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités dans des projets de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 – Coordonnateur (Chef de file) du programme de recherche Projet COSEFAC « Conflits violents, déplacements de personnes et sécurisation du foncier rural en Afrique de l’Ouest et du Centre ». Comité Technique Foncier et Développement, Agence Française de Développement CTFD-AFD. De 2022 à 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 – Membre du comité scientifique Projet SAR_Li, « pour une Sécurité alimentaire résiliente au Liban ». Projet en cours de juillet 2021 à juin 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 – Responsable scientifique Projet MFAO, « Mobilités transfrontalières des Femmes en Afrique de l’Ouest ». Agence Française de Développement-AFD, Université Cheikh Ant Diop, Dakar. De 2020 à 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019 – Responsable du programme d’étude sur « Les migrations internationales en Afrique Centrale : lois, politiques et pratiques ». Projet AfrO, Etude effectuée pour Open Society Initiative for West Africa. 136 pages</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019 – Responsable du programme d’étude sur les « Mobilités et économie des ménages dans le bassin du Lac Tchad. Cas des régions administratives tchadiennes du Barh El Gazal, du Kanem et du Lac Tchad ».. Projet REST-TRUST-Fund Union Européenne et Consortium OXFAM-CARE-ACF, Tchad, 98 pages.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2018 – Responsable pour la Sous-région Afrique centrale du Programme d’études pour la réalisation du Pacte Mondial pour des Migrations sûres, ordonnées et régulières Commission économique pour l’Afrique, de l’Organisation des Nations Unies (CEA-ONU), Expert.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dernières publications</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">KAMDEM Pierre, BA Abdoul Hameth, 2024 – Mobilités contemporaines, cultures et territoires. Questionner les dynamiques de mutations des sociétés. Paris, L’Harmattan, 240 p.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BA Abdoul Hameth, KAMDEM Pierre, 2024 – « Citoyenneté culturelle transnationale : dynamiques de transmission de cultures chez les immigrés en France » in KAMDEM Pierre & BA Abdoul Hameth, Mobilités contemporaines, cultures et territoires. Questionner les dynamiques de mutations des sociétés. Paris, L’Harmattan.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">KAMDEM Pierre, TAHIR ARIM Abdel Hakim, 2023 « Le Tchad à l’épreuve d’un nouvel afflux de réfugiés soudanais ». The Conversation, publié le 22/08/2023, </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theconversation.com/le-tchad-a-lepreuve-dun-</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> nouvel-afflux-de-refugies-soudanais-211555</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FALL Papa Demba, KAMDEM Pierre, GAMBERONI Emanuela, 2022 – « Regard actuel sur les mobilités féminines transfrontalières ouest-africaines. Quand les désirs d’émancipation transcendent les séculaires pesanteurs	sociales ».	Papier	de	recherche	n°252,	Editions	AFD,	75	p.	[En	ligne], </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.afd.fr/fr/ressources/regard-actuel-sur-les-mobilites-feminines-transfrontalieres-ouest-</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> africaines-quand-les-desirs-demancipation-transcendent-les-seculaires-pesanteurs-sociale.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">KAMDEM Pierre, BA Abdoul Hameth, 2021 - « Transmissions culturelles au sein des familles et dans les espaces publics : cas des immigrés camerounais en France », Espace populations sociétés [En ligne], 2020/3-2021/1| 2021, mis en ligne le 21 janvier 2021, consulté le 11 février 2021. URL : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://journals.openedition.org/eps/110852020</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> KAMDEM Pierre, 2020 - « Navrhované modely integrace přistěhovalců ve Francii », Encyklopedie Migrace, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.encyclopediaofmigration.org/authors/pierre-</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> kamdem</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">KAMDEM Pierre, 2020 – les migrations internationales en Afrique centrale. Lois, politiques et pratiques. New-York, African Minds, Open Society Initiatives Foundations, 204 pages</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">KAMDEM Pierre, 2019 - « The current situation in international Migration in Central Africa », in Frigeri D., Zupi M., From Africa to Europe. The Political Challenge of Migrations, Rome, Donzelli Editore, pp.211-251</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">KAMDEM Pierre, 2019 – « Processus de transmission des migrants d’origine camerounaise en Ile-de-France : une hybridation croissante ». In Sebaux G., Processus de transmission dans les familles migrantes et issues de la migration, Lille, Presse Universitaire du Septentrion.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">KAMDEM Pierre, 2018 - « Sintesi del profilo migratorio del Camerun alla vigilia dell’adozione del Patto globale sulle migrazioni » </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.mondopoli.it/2018/05/16/sintesi-del-profilo-migratorio-del-camerun-alla-vigilia-</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> delladozione-del-patto-globale-sulle-migrazioni/, consulté le 10-08-2018</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tchad à l’épreuve d’un nouvel afflux de réfugiés soudanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Arim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.ftxa6guhy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et gestion de l'environnement dans la ville pluri-frontière de Kye-Ossi, Cameroun.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abêt Mongbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Eco-Trop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, SYMPOSIUM CLIMAT ET DÉVELOPPEMENT CLIMATE AND DEVELOPMENT SYMPOSIUM, 4 (46), pp.501-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural transmission within families and in public spaces: the case of Cameroonian immigrants in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Hameth Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2020/3-2021/1, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.11085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature ressource : Nouveaux regards sur l'Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mpie Simba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nkenné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Pléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geovision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Hors-Série, 1, pp.393-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whongo Ahanda Antoine,&amp;lt;i&amp;gt; Comment s’informent et communiquent les Camerounais de l’étranger&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dire la violence des frontières. Mises en mots de la migration vers l'Europe, 33 (2-3), pp.334-338. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.8610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Programme de la Route Des Chefferies à Dschang : patrimonialisation, migrations et développement local dans les hautes terres de l’Ouest-Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (2017/3), pp.334-338. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.7289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolarisation et vulnérabilité : les enfants réfugiés centrafricains dans la région de l’Est-Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.7019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02511317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes camerounaises en migration : de l’invisibilité institutionnelle à un dynamisme migratoire accéléré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Femmes et migrations, 1311, pp.115-121. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.3300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dystopies révolutionnaires diasporiques et reconfigurations politiques locales : une analyse du Conseil Supérieur de la Révolution (CSR) et de ses amazones dans l’espace camerounais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Espaces utopiques. Texte(s) &amp; Image(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers (UP), Unités de Recherche FoReLLIS, GRESCO, RURALITÉS; Université d’Antsiranana (UNA), Écoles Doctorales Thématiques GENESIS, LALICE-DM, Facultés DEGSP, FLSH, Apr 2026, Antsiranana, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits violents, déplacements de populations et sécurisation du foncier rural au Cameroun et en Côte d’Ivoire : enjeux théoriques, défis méthodologiques et perspectives d’application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nkenné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Josué Djah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLPA-2023 Conference on Land Policy in Africa « Promoting Sustainable Land Governance in Africa for Accelerating Implementation of the AfCFTA »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, African Union Commission (AUC); African Development Bank (AfDB); United Nations Economic Commission for Africa (UNECA), Nov 2023, Addis-Abeba, Éthiopie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Langue, un instrument de confrontation au service du rayonnement culturel de la Russie en République Centrafricaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Junior Akué Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Loungou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international « Identités Culturelles, Identités Territoriales et Mobilités » (MOCTE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire RURALITE, Université de Poitiers; Laboratoire IDHES, Université Évry Paris-Saclay, Nov 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food in time of crises. The case of Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Sfeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherin Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crises alimentaires : défis, innovations et changements durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Européen d’Histoire et des Cultures de l’Alimentation, Dec 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Civil Society in Developing Alternative Food Networks: Case of Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherin Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Royoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture &amp; Food 2023, 11th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Scientific Events, Aug 2023, Burgas, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des organisations internationales dans le système alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour un système alimentaire résilient et durable au Liban [Colloque international]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme SAR-Li (ANR); Université de Poitiers; Université Libanaise, Apr 2023, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation en rupture. Le cas du Liban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Sfeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherin Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crises alimentaires : défis, innovations et changements durables [14e colloque de l'Institut Européen d’Histoire et des Cultures de l’Alimentation]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Européen d’Histoire et des Cultures de l’Alimentation (IEHCA), Dec 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des instituts français et Confucius dans le processus d’influences culturelles des puissances française et chinoise au Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Leslie Mihindou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international « Identités Culturelles, Identités Territoriales et Mobilités » (MOCTE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire RURALITES, Université de Poitiers; Laboratoire IDHES, Université Évry Paris-Saclay, Nov 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre l’Afrique et les Afriques : une réflexion sur la mobilisation différenciée des échelles territoriales africaines en sciences sociales pour un « développement décomplexé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : Quelle apport aujourd'hui pour le jeune chercheur en géographie face au tournant du paradigme du développement en Afrique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Africain des Jeunes Chercheurs en Géographie (RAJEC Géo), Apr 2023, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et/en coopérations. Mobilités, vulnérabilités environnementales et dynamiques socio-spatiales en Afrique subsaharienne : ateliers de productions théoriques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire-atelier doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Ruralités (Université de Poitiers), Dec 2022, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations internationales en Afrique centrale : lois politiques et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence, Séminaire-Atelier de lancement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Open Society Initiative for West Africa (OSIWA), Feb 2021, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residential dynamics, citizenship and economic ethnicity of sub-Saharan migrants in the cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference, Migrants in European cities: re-shaping urban spaces?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CY Cergy Paris University, Jan 2020, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux numériques et néo-révolution postsoviétique subsaharienne en diaspora : les amazones du Conseil Supérieur de la Révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e édition du colloque scientifique international pluridisciplinaire d'Agadir : Métamorphoses de l’action citoyenne. Bilan d’une décennie de recherche sur les réseaux numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIGRINTER (CNRS- UMR 7301), Université de Poitiers; LARLANCO, Université Ibn Zohr d’Agadir, Apr 2020, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05512999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités, migrations internationales et contribution dans l'économie des ménages au Tchad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations internationales en Afrique centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxfam, Apr 2019, N'Djaména, Tchad</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les migrations. Les migrations comme un enjeu de coopération entre l’Europe et l’Afrique pour un développement partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Entretiens Européens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASCPE, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05513062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature ressource : Nouveaux regards sur l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mpié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nkenné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Pléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Dynamique des milieux anthropisés et gouvernance spatiale en Afrique subsaharienne depuis les indépendances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Alassane Ouattara de Bouaké, Jun 2019, Bouaké, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois, politiques et pratiques sur la migration en Afrique Centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence, Séminaire-Atelier de validation de l’étude comparative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSIWA, Dec 2019, Libreville, Gabon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature ressource : Nouveaux regards sur l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mpié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nkenné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Pléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique des milieux anthropisés et gouvernance spatiale en Afrique subsaharienne depuis les indépendances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Alassane Ouatara de Bouaké, Jun 2019, Bouaké, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des mobilités, migrations internationales, changements climatiques et impacts sur l'économie des ménages dans le bassin du Lac Tchad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités, migrations internationales en Afrique centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxfam, Jun 2019, N'Djaména, Tchad</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réactivation d’anciens itinéraires de mobilité comme nouvelles tendances dans les relations migratoires entre l’Europe, la Méditerranée et l’Afrique centrale et orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second academic conference, Towards Inclusive Migration Governance in North Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICMPD, Jun 2019, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05513074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations internationales en Afrique centrale : lois, politiques et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire-atelier Open Society Initiative for West Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSIWA, Jul 2019, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleurs et néo-révolution postsoviétique subsahariennes en diaspora : les amazones du conseil supérieur de la révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque international des Rendez-Vous du Tsanga, Transmissions des Savoirs et Appropriation Numérique des Générations Africaines. Appropriation des savoirs en contextes d’expansion européenne et contemporain (XVe-XXIe s), les couleurs comme langage « glocal »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rendez-vous du Tsanga, Université de Nancy, Oct 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05513105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations internationales en Afrique du Nord. Lois, politiques et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire-Atelier Migrations internationales en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSIEA, Dec 2019, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ‘circulation migratoire’ : quelle perspective paradigmatique dans les études des migrations internationales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international, Transferts, exports-imports, circulations. Quels paradigmes pour la science politique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Science Po Lille, Dec 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05513094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviculture et maraichage à l'assaut des raphiales : amenuisement des ressources en eau et questions de survie dans les hautes terres de l'Ouest Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nkenné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international, REAF2018 : Cinquièmes Rencontres des Etudes Africaines en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, REAF, Jul 2018, Marseilles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et crise environnementale en zone transfrontalière : cas de la localité de Kyé-ossi dans le Basin Forestier du Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abêt Mongbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international, Environnement, mobilités et infrastructures gestion, régulations et contournements. Les impacts sur les systèmes écologiques et anthropisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCAD, Apr 2018, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration et patrimonialisation : le Programme de la Route Des Chefferies à Dschang comme ferment de redynamisation territoriale dans les Hautes Terres de l’Ouest-Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum scientifique international, Les migrations au service du développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nouakchott Al Asriya (UNA), Jun 2018, Nouakchott, Mauritanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements de personnes en et dès l'Afrique de l'Ouest, l'Afrique Central et le Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire du Groupe d'Etudes Africaines : les migrations africaines contemporaines « Et pourtant ça bouge ! »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OXFAM INTERMON; GEA, Université Autonome de Madrid, Espagne, Feb 2018, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famille migrante et enjeux de l’éducation des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-débat, La place de la famille dans l’éducation de l’enfant migrant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AICSF, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations, économie et esclavage moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur les Migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mairie de Bezons, May 2018, Bezons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la notion de diaspora : une approche issue de la diaspora chinoise et africaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-débat « Les Diasporas au cœur du développement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centraider, Jun 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération internationale et gouvernance des migrations en Afrique centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA-ONU, Jan 2018, Addis-Abeba, Éthiopie. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borders and integration in Central Africa at the time of the Global Compact on Migration: lessons from the city of Kye-ossi in the border area between Cameroon, Gabon and Equatorial Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Scientifique Monastir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Droits de l’Homme pour tous les migrants en Afrique centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA-ONU, Jan 2018, Addis-Abeba, Éthiopie. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières et intégration en Afrique centrale à l’heure du Pacte Global sur les Migrations : des enseignements à partir de la ville de Kye-ossi en zone frontalière entre le Cameroun, le Gabon et la Guinée équatoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international, Frontières et Régions frontalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tunisian-Mediterranean Association for Historical, Social and Economic Studies; Tunisian World Center for Studies, Research, and Development, Nov 2018, Bejaia, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trafics illicites de migrants et traite des Etres humains en Afrique centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA-ONU, Jan 2018, Addis-Abeba, Éthiopie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux enjeux des migrations internationales : un besoin toujours accru de solidarité internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-débat, Europe Direct des Charentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIJ, Emmaeus, Médiathèque, Angoulême, Apr 2018, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central african migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APAD Conference, African International Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APAD, May 2018, Roskilde, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des migrants et diasporas en Afrique centrale. Note politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA-ONU, Jan 2018, Addis-Abeba, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations au service du développement des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Migrations et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRDR; IFAN, UCAD Dakar; APS; Université de Nouakchott, Al Asrya, Mauritanie, Jun 2018, Nouakchott, Mauritanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrants d’Afrique centrale, acteurs du « développement » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Migration et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Général du Finistère, Dec 2017, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les Politiques Migratoires en Afrique Centrale à l’aune du processus pour l’adoption du Pacte Mondiale sur les Migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire International sur les Politiques Migratoires en Afrique Centrale - Yaoundé-Cameroun. Séminaire préparatoire au Sommet du Pacte Global sur la Gestion des Flux Migratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA-ONU, Sep 2017, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies matrimoniales et processus de transmissions dans les familles de migrants d’origine camerounaise en Ile-de-France : vers une hybridation accélérée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international, Processus de transmission dans les familles de migrants ou issues de l'immigration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Angers, Oct 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le HCR et ses partenaires face aux pouvoirs publics en charge de l’éducation dans l’arrondissement de Mandjou (Est-Cameroun) : des éléments de glissement de l’urgence au développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Félicité Magnikeu Ngamo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international « Comment questionner les liens Migration-Développement dans les Afriques de l’Ouest et du Centre ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dschang, Nov 2013, Dschang, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopération décentralisée : une aubaine pour le financement des territoires ruraux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international « Savoirs et politiques de financement rural en Afrique sub-saharienne: dynamiques et controverses »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRESA, FASA, CEREHT, Université de Dschang, Oct 2013, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions foncières et immobilières des migrants camerounais dans la ville de Yaoundé : disparité, diversité et logiques de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nkenné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international « Comment questionner les liens Migration-Développement dans les Afriques de l’Ouest et du Centre ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dschang, Nov 2013, Dschang, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’urgence au développement : un contexte d’application des glissements fonctionnels dans la Région de l’Est du Cameroun à travers l’UNHCR et ses partenaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international « Comment questionner les liens Migration-Développement dans les Afriques de l’Ouest et du Centre ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dschang, Nov 2013, Dschang, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les APC à Nkong Zem : un modèle de financement rural par la coopération décentralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Kassé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international « Savoirs et politiques de financement rural en Afrique sub-saharienne : dynamiques et controverses »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRESA, FASA, CEREHT, Université de Dschang, Oct 2013, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration and biodiversity degradation in the Mbaw plain and Ako, Donga Mantung division of Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Tata Nfor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Achankeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Umaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international « Comment questionner les liens Migration-Développement dans les Afriques de l’Ouest et du Centre ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dschang, Nov 2013, Dschang, Cameroon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ONGs camerounaises comme facilitatrices du passage de l’urgence au développement : le cas du CANADEL dans la commune de Djohong dans la région de l’Adamaoua-Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tchinda Nzokoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international « Comment questionner les liens Migration-Développement dans les Afriques de l’Ouest et du Centre ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dschang, Nov 2013, Dschang, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diasporisation et « re »-construction de la pluri-citoyenneté dans les migrations camerounaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au Séminaire-atelier Migrations internationales et Développement local : quelles synergies ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dschang, Jan 2012, Dschang, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opinions politiques des Camerounais de l’extérieur. Jugements et préférences politiques des migrants camerounais de la Région parisienne en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Wongo Ahanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire-atelier Migrations internationales et Développement local : quelles synergies ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dschang, Jan 2012, Dschang, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations sociopolitiques et économiques et gouvernance des gares routières au Cameroun : les leçons d’une gestion privée de l’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Kaffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Ndo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire-Atelier « Les enjeux et les défis de la gouvernance urbaine en Afrique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aires-Sud, Corus, Jcad, Université de Dschang, Nov 2010, Dschang, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation et projections socioprofessionnelles des migrants pour études d’origine camerounaise en Ile-de-France à l’aune du 21ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Geography and éducation. Practices of integration and segregation in European contexts »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Luxembourg, Apr 2008, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies matrimoniales et dynamiques migratoires comparées de deux groupes de migrants africains en Ile-de-France : les Soussi du Moyen Atlas occidental marocain et les Bamiléké des Hautes Terres de l’Ouest Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Moustaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaire Quetelet 2008 : Migrations internationales Sud-Nord. Regards croisés des mondes scientifique, politique et associatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de démographie, Université catholique de Louvain, Louvain-la-Neuve, Belgique, Dec 2008, Louvain La Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des Camerounaises d’Ile-de-France dans la dynamique des flux migratoires en provenance de leur pays d’origine et des stratégies d’intégration socio spatiale en zone d’accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">olloque International « Femmes et stratégies transnationales, XVIIIe – XXIe siècles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Cergy-Pontoise, Sep 2008, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les routes du froid ménager de seconde main à destination de l’Afrique subsaharienne : entre nécessités économiques et sociales, et contraintes environnementales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENEC 2007, Colloque scientifique international « L’après développement durable : Espaces, nature, culture et qualité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENEC, Université Paris IV - Sorbonne, Sep 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité des mineurs isolés d’origine camerounaise en Ile-de-France : des pratiques traditionnelles locales aux mutations actuelles en migration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, « La migration des mineurs non accompagnés en Europe. Les contextes d’origine, les routes migratoires, les systèmes d’accueil »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter, Université de Poitiers, Oct 2007, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidences des pratiques religieuses dans l’immigration camerounaise en Ile-de-France : du syncrétisme vers l’extrémisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international « Migration et religion en France : 19ème et 20ème siècles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de la Méditerranée Moderne et Contemporaine, Dec 2007, Nice Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précarisation de l’emploi, baisse des revenus et diffusion du transport par moto (Ben skin) au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Kaffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Tatsabong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Marie Diebo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le taxi, solution d’avenir pour les mobilités urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lisbonne; Fondation Gulbenkian, Sep 2007, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bus Stations in Cameroon : An Experience of a form of Private Management of Public Space in Sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Kaffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magloire Takem Mbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of the research network “Private Urban Governance &amp; Gated Communities”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontiéralité et développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Hameth Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.225, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoines, mobilités, cultures et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Hameth Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.229, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités contemporaines, cultures et territoires : Questionner les dynamiques de mutations des sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Hameth Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 240 p., 2024, Espaces interculturels, 978-2-336-40543-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités contemporaines, cultures, et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Hameth Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 246 p., 2024, Espaces interculturels, 978-2-336-40543-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations internationales en Afrique centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">African Minds pour Open Society Foundations, 2020, 978-1-928502-18-0 Print; 978-1-928502-19-7 Ebook; 978-1-928502-20-3 e-Pub</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emigration internationale au Cameroun : des enjeux nouveaux aux nouvelles figures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Mimche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 490 p., 2016, 978-2-343-08034-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emigration internationale au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Mimche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">l'Harmattan, 2016, 978-2-343-08034-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et développement dans les Afriques de l'Ouest et du Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.305, 2015, Etudes africaines, 978-2-343-07540-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01557425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la quête des synergies entre migrations internationales et développement local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kotlok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Iresma, 190 p., 2015, 978-9956-795-07-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et développement dans les Afriques de l’Ouest et du Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">l'Harmattan, 2015, 978-2-343-07540-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments d'une géopolitique des migrations au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 978-2-343-06633-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations socio-spatiales au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Tsaléfac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iresma-Karthala, 2012, 978-9956-795-02-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’insécurité au Cameroun : mythes ou réalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kuété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem; Martin Kuété. Iresma, pp.202, 2012, 978-9956-795-04-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la promotion du tourisme au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesmin Tchindjang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iresma-Karthala, 2011, 978-9956-795-00-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mouvement associatif de la diaspora camerounaise: Enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">l'Harmattan, 2008, 978-2296059085</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camerounais en Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">l'Harmattan, 2007, 978-2-296-02460-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main-d'œuvre qualifiée migrante et action publique locale au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Etogo Assené-Nkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yéboué Stéphane Koissy Koffi; Joseph Kouadio Kra; Roger Yoboué Guy Koffi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la décentralisation en Afrique subsaharienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.233-256, A paraître, L'Harmattan Côte d'Ivoire, 978-2-336-59043-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Hameth Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines, mobilités, cultures et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-10, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Hameth Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiéralité et développement dans la lecture des dynamiques croisées entre Mobilités, Cultures et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-14, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Langue au service du rayonnement culturel de la Russie en RCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Junior Akué Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Loungou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines, mobilités, cultures et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-154, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Hameth Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines, mobilités, cultures et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-229, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiéralité et développement dans la lecture des dynamiques croisées entre Mobilités, Cultures et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-225, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires de Camerounais en mobilité étudiante en France : l’utopie des retours à l’aune des politiques sociales du Cameroun postcolonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces utopiques - Textes - Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication des territoires et l’affirmation des identités culturelles. Quels enjeux pour la pluridisciplinarité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Hameth Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdoul Hameth Ba; Pierre Kamdem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités contemporaines, cultures et territoires Questionner les mutations des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.235-240, 2024, Espaces interculturels, 978-2-336-40543-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Hameth Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem; Abdoul Hameth Ba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités contemporaines, cultures et territoires : Questionner les dynamiques de mutations des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.7-12, 2024, Espaces interculturels, 978-2-336-40543-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Hameth Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem; Abdoul Hameth Ba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités contemporaines, cultures et territoires : Questionner les dynamiques de mutations des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.235-240, 2024, Espaces interculturels, 978-2-336-40543-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyenneté culturelle : dynamiques de transmission de cultures chez les immigrés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Hameth Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdoul Hameth Ba; Pierre Kamdem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités contemporaines, cultures et territoires. Questionner les mutations des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.201-212, 2024, Espaces interculturels, 978-2-336-40543-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de transmission des migrants d'origine camerounaise en Ile-de-France : une hybridation croissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwénola Sebaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus de transmission dans les familles de migrants ou issues de l'immigration: regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.121-134, 2019, 978-2-7574-2854-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de transmission des migrants d’origine camerounaise en Ile-de-France : une hybridation croissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwénola Sebaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus de transmission dans les familles de migrants ou issues de l'immigration. Regards croisés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.121-134, 2019, Dialogues entre cultures, 978-2-7574-2854-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The current situation in international Migration in Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniele Frigeri; Marco Zupi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Africa to Europe. The Political Challenge of Migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Donzelli Editore, pp.211-251, 2019, 978-88-6843-948-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The current situation in international Migration in Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Frigeri; M. Zupi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Africa to Europe. The Political Challenge of Migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Donzelli Editore, pp.211-251, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialectique citoyenne asymétrique dans les migrations internationales au Cameroun : quelques éléments de compréhension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Mimche; Pierre Kamdem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émigration internationale au Cameroun: des enjeux nouveaux aux nouvelles figures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.433-450, 2016, 978-2-343-08034-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique migratoire au Cameroun : éléments de traçabilité et de construction socio-spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Mimche; Pierre Kamdem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émigration internationale au Cameroun: des enjeux nouveaux aux nouvelles figures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.47-74, 2016, 978-2-343-08034-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’émigration internationale au Cameroun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, 2016, 978-2-343-08034-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les liens migrations et développement dans les Afriques de l’Ouest et du Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations et Développement dans les Afriques de l’Ouest et du Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.9-13, 2015, Études africaines, 978-2-343-07540-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les Camerounais de l’extérieur s’expriment : le cas des migrants camerounais d’Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antpine Wongo Ahanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la quête des synergies entre migrations internationales et développement local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-184, 2015, 978-9956-795-07-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche des synergies entre migrations et développement local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem; Nathalie Kotlok. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la quête des synergies entre migrations internationales et développement local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iresma, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions immobilières des migrants camerounais dans la ville de Yaoundé : disparité, diversité et logiques de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nkenné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations et Développement dans les Afriques de l’Ouest et du Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.229-254, 2015, Études africaines, 978-2-343-07540-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations clandestines et insécurité. Les « risques » d’une pratique de mobilité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Mimche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem; Martin Kuété. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’insécurité au Cameroun : mythes ou réalités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iresma, pp.119-144, 2012, 978-9956-795-04-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les routes du froid ménager de seconde main à destination de l’Afrique subsaharienne : entre nécessités économiques et sociales, et contraintes environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurice Tsaléfac; Pierre Kamdem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations socio-spatiales au Cameroun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iresma-Karthala, pp.117-132, 2012, 978-9956-795-02-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments épistémologiques des mutations socio-spatiales dans la géographie camerounaise : quelles approches ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Tsaléfac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem; Maurice Tsaléfac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations socio-spatiales au Cameroun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iresma-Karthala, pp.19-24, 2012, 978-9956-795-02-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pr. Jean-Louis Dongmo : l'homme, l'œuvre et la Géographie camerounaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Tsaléfac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem; Maurice Tsaléfac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations socio-spatiales au Cameroun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iresma-Karthala, pp.11-16, 2012, 978-9956-795-02-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport par moto entre satisfaction des besoins des « cadets sociaux » et insécurité urbaine au Cameroun : quelles conjugaisons ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Kaffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Tatsabong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem; Martin Kuété. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’insécurité au Cameroun : mythes ou réalités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iresma, pp.31-49, 2012, 978-9956-795-04-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du commerce urbain du bois énergie face aux pénuries itératives du GPL au cœur de l’insécurité dans l’énergie de cuisson au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Kaffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Kuété; Pierre Kamdem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’insécurité au Cameroun : mythes ou réalités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iresma, pp.51-82, 2012, 978-9956-795-04-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles approches pour la relance de la promotion du tourisme et de l’écotourisme au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesmin Tchindjang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem; Mesmin Tchindjang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser la promotion du tourisme au Cameroun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iresma-Karthala, pp.337-352, 2011, 978-9956-795-00-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quête identitaire à caractère diasporique au sein des migrations camerounaises : une aubaine pour le tourisme des racines au Cameroun ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem; Mesmin Tchindjang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser la promotion du tourisme au Cameroun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iresma-Karthala, pp.129-150, 2011, 978-9956-795-00-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité de repenser la promotion du tourisme camerounais dans un contexte de mutation globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesmin Tchindjang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem; Mesmin Tchindjang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser la promotion du tourisme au Cameroun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iresma-Karthala, pp.13-26, 2011, 978-9956-795-00-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces, sociétés et tourisme au Cameroun : passer des ressources touristiques ignorées aux ressources consommées !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesmin Tchindjang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Mahend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymanou Mbohou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem; Mesmin Tchindjang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser la promotion du tourisme au Cameroun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iresma-Karthala, pp.27-62, 2011, 978-9956-795-00-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la déliquescence du paysage bocager dans l’Ouest-Cameroun ou le reflet d’une crise foncière sur fond de profondes mutations socio-spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesmin Tchindjang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Noumbissie Petcheu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Nkankeu; Christopher Bryant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards multidisciplinaires sur les conflits fonciers et leurs impacts socio-économico-politiques au Cameroun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Développement durable et dynamique territoriale, Département de Géographie, Université de Montréal, pp.235-246, 2010, 978-2-921903-04-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard actuel sur les mobilités féminines transfrontalières ouest-africaines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Demba FALL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Gamberoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crisis, Adaptation, and Territorial Food Resilience: A Reflexive Account of the SAR-Li ’s Methodological Journey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherin Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Sfeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs des migrations : cas du Cameroun.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEA-ONU, Addis Abeba, Ethiopie. 2018, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs des migrations : cas du Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEA-ONU. 2018, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations irrégulières en Afrique centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEA-ONU. 2018, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations internationales et priorités pour l’action en Afrique centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEA-ONU. 2017, pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId190"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Kamdem </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">PIERRE KAMDEM Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur des Universités en Géographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire RURALITES</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">MSHS - UR 13823</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Poitiers</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">5 rue Théodore Lefebvre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bât. A5 - TSA 21103</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">F-86073 Poitiers cedex 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Email : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre.kamdem@univ-poitiers.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et expériences professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">·	Professeur des Universités à Poitiers·	Habilitation à Diriger les Recherches en Géographie, Université de Poitiers. Mémoire : Territorialité migrante et perspective citoyenne : le double jeu des frontières, soutenu le 11 novembre 2013·	Doctorat de Géographie, F.L.S.H., Université de Paris XIII. Thèse. La communauté camerounaise en Ile-de-France : une intégration différenciée.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">·	Migrations internationales, Mobilités·	Développement local, Citoyenneté·	Coopération décentralisée,·	Géographie politique, Géopolitique et Géostratégie</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes principaux de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">·	Migrations internationales, Mobilités, Territoire, Frontières, Souveraineté, Gouvernance, Organisations de la société civile, Afrique subsaharienne, Diasporas, Citoyenneté, Intégration, Relations interculturelles, Tourisme des racines.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de formation à la recherche</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-	Cycle de Doctorat et Habilitation à Diriger les Recherches</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Direction de 21 thèses de doctorat dont 11 soutenues</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à 1 Jury d’Habilitation à Diriger les Recherches (HDR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à 23 Jurys de soutenance de thèses de Doctorat</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">7 jurys de thèse présidés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">11 pré-rapports de soutenances réalisés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5 thèses examinées</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-	Enseignement en cycle master & Licence</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université de Poitiers, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université de Paris Diderot, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université de Dschang, Cameroun</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université de Douala, Cameroun</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités dans des projets de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 – Coordonnateur (Chef de file) du programme de recherche Projet COSEFAC « Conflits violents, déplacements de personnes et sécurisation du foncier rural en Afrique de l’Ouest et du Centre ». Comité Technique Foncier et Développement, Agence Française de Développement CTFD-AFD. De 2022 à 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 – Membre du comité scientifique Projet SAR_Li, « pour une Sécurité alimentaire résiliente au Liban ». Projet en cours de juillet 2021 à juin 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 – Responsable scientifique Projet MFAO, « Mobilités transfrontalières des Femmes en Afrique de l’Ouest ». Agence Française de Développement-AFD, Université Cheikh Ant Diop, Dakar. De 2020 à 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019 – Responsable du programme d’étude sur « Les migrations internationales en Afrique Centrale : lois, politiques et pratiques ». Projet AfrO, Etude effectuée pour Open Society Initiative for West Africa. 136 pages</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019 – Responsable du programme d’étude sur les « Mobilités et économie des ménages dans le bassin du Lac Tchad. Cas des régions administratives tchadiennes du Barh El Gazal, du Kanem et du Lac Tchad ».. Projet REST-TRUST-Fund Union Européenne et Consortium OXFAM-CARE-ACF, Tchad, 98 pages.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2018 – Responsable pour la Sous-région Afrique centrale du Programme d’études pour la réalisation du Pacte Mondial pour des Migrations sûres, ordonnées et régulières Commission économique pour l’Afrique, de l’Organisation des Nations Unies (CEA-ONU), Expert.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dernières publications</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">KAMDEM Pierre, BA Abdoul Hameth, 2024 – Mobilités contemporaines, cultures et territoires. Questionner les dynamiques de mutations des sociétés. Paris, L’Harmattan, 240 p.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BA Abdoul Hameth, KAMDEM Pierre, 2024 – « Citoyenneté culturelle transnationale : dynamiques de transmission de cultures chez les immigrés en France » in KAMDEM Pierre & BA Abdoul Hameth, Mobilités contemporaines, cultures et territoires. Questionner les dynamiques de mutations des sociétés. Paris, L’Harmattan.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">KAMDEM Pierre, TAHIR ARIM Abdel Hakim, 2023 « Le Tchad à l’épreuve d’un nouvel afflux de réfugiés soudanais ». The Conversation, publié le 22/08/2023, </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theconversation.com/le-tchad-a-lepreuve-dun-</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> nouvel-afflux-de-refugies-soudanais-211555</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FALL Papa Demba, KAMDEM Pierre, GAMBERONI Emanuela, 2022 – « Regard actuel sur les mobilités féminines transfrontalières ouest-africaines. Quand les désirs d’émancipation transcendent les séculaires pesanteurs	sociales ».	Papier	de	recherche	n°252,	Editions	AFD,	75	p.	[En	ligne], </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.afd.fr/fr/ressources/regard-actuel-sur-les-mobilites-feminines-transfrontalieres-ouest-</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> africaines-quand-les-desirs-demancipation-transcendent-les-seculaires-pesanteurs-sociale.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">KAMDEM Pierre, BA Abdoul Hameth, 2021 - « Transmissions culturelles au sein des familles et dans les espaces publics : cas des immigrés camerounais en France », Espace populations sociétés [En ligne], 2020/3-2021/1| 2021, mis en ligne le 21 janvier 2021, consulté le 11 février 2021. URL : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://journals.openedition.org/eps/110852020</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> KAMDEM Pierre, 2020 - « Navrhované modely integrace přistěhovalců ve Francii », Encyklopedie Migrace, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.encyclopediaofmigration.org/authors/pierre-</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> kamdem</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">KAMDEM Pierre, 2020 – les migrations internationales en Afrique centrale. Lois, politiques et pratiques. New-York, African Minds, Open Society Initiatives Foundations, 204 pages</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">KAMDEM Pierre, 2019 - « The current situation in international Migration in Central Africa », in Frigeri D., Zupi M., From Africa to Europe. The Political Challenge of Migrations, Rome, Donzelli Editore, pp.211-251</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">KAMDEM Pierre, 2019 – « Processus de transmission des migrants d’origine camerounaise en Ile-de-France : une hybridation croissante ». In Sebaux G., Processus de transmission dans les familles migrantes et issues de la migration, Lille, Presse Universitaire du Septentrion.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">KAMDEM Pierre, 2018 - « Sintesi del profilo migratorio del Camerun alla vigilia dell’adozione del Patto globale sulle migrazioni » </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.mondopoli.it/2018/05/16/sintesi-del-profilo-migratorio-del-camerun-alla-vigilia-</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> delladozione-del-patto-globale-sulle-migrazioni/, consulté le 10-08-2018</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tchad à l’épreuve d’un nouvel afflux de réfugiés soudanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Arim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.ftxa6guhy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et gestion de l'environnement dans la ville pluri-frontière de Kye-Ossi, Cameroun.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abêt Mongbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Eco-Trop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, SYMPOSIUM CLIMAT ET DÉVELOPPEMENT CLIMATE AND DEVELOPMENT SYMPOSIUM, 4 (46), pp.501-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural transmission within families and in public spaces: the case of Cameroonian immigrants in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Hameth Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2020/3-2021/1, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.11085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature ressource : Nouveaux regards sur l'Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mpie Simba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nkenné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Pléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geovision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Hors-Série, 1, pp.393-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolarisation et vulnérabilité : les enfants réfugiés centrafricains dans la région de l’Est-Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.7019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02511317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Programme de la Route Des Chefferies à Dschang : patrimonialisation, migrations et développement local dans les hautes terres de l’Ouest-Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (2017/3), pp.334-338. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.7289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whongo Ahanda Antoine,&amp;lt;i&amp;gt; Comment s’informent et communiquent les Camerounais de l’étranger&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dire la violence des frontières. Mises en mots de la migration vers l'Europe, 33 (2-3), pp.334-338. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.8610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes camerounaises en migration : de l’invisibilité institutionnelle à un dynamisme migratoire accéléré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Femmes et migrations, 1311, pp.115-121. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.3300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dystopies révolutionnaires diasporiques et reconfigurations politiques locales : une analyse du Conseil Supérieur de la Révolution (CSR) et de ses amazones dans l’espace camerounais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Espaces utopiques. Texte(s) &amp; Image(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers (UP), Unités de Recherche FoReLLIS, GRESCO, RURALITÉS; Université d’Antsiranana (UNA), Écoles Doctorales Thématiques GENESIS, LALICE-DM, Facultés DEGSP, FLSH, Apr 2026, Antsiranana, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Civil Society in Developing Alternative Food Networks: Case of Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherin Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Royoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture &amp; Food 2023, 11th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Scientific Events, Aug 2023, Burgas, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food in time of crises. The case of Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Sfeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherin Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crises alimentaires : défis, innovations et changements durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Européen d’Histoire et des Cultures de l’Alimentation, Dec 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des organisations internationales dans le système alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour un système alimentaire résilient et durable au Liban [Colloque international]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme SAR-Li (ANR); Université de Poitiers; Université Libanaise, Apr 2023, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation en rupture. Le cas du Liban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Sfeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherin Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crises alimentaires : défis, innovations et changements durables [14e colloque de l'Institut Européen d’Histoire et des Cultures de l’Alimentation]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Européen d’Histoire et des Cultures de l’Alimentation (IEHCA), Dec 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des instituts français et Confucius dans le processus d’influences culturelles des puissances française et chinoise au Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Leslie Mihindou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international « Identités Culturelles, Identités Territoriales et Mobilités » (MOCTE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire RURALITES, Université de Poitiers; Laboratoire IDHES, Université Évry Paris-Saclay, Nov 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre l’Afrique et les Afriques : une réflexion sur la mobilisation différenciée des échelles territoriales africaines en sciences sociales pour un « développement décomplexé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : Quelle apport aujourd'hui pour le jeune chercheur en géographie face au tournant du paradigme du développement en Afrique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Africain des Jeunes Chercheurs en Géographie (RAJEC Géo), Apr 2023, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits violents, déplacements de populations et sécurisation du foncier rural au Cameroun et en Côte d’Ivoire : enjeux théoriques, défis méthodologiques et perspectives d’application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nkenné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Josué Djah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLPA-2023 Conference on Land Policy in Africa « Promoting Sustainable Land Governance in Africa for Accelerating Implementation of the AfCFTA »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, African Union Commission (AUC); African Development Bank (AfDB); United Nations Economic Commission for Africa (UNECA), Nov 2023, Addis-Abeba, Éthiopie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Langue, un instrument de confrontation au service du rayonnement culturel de la Russie en République Centrafricaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Junior Akué Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Loungou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international « Identités Culturelles, Identités Territoriales et Mobilités » (MOCTE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire RURALITE, Université de Poitiers; Laboratoire IDHES, Université Évry Paris-Saclay, Nov 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et/en coopérations. Mobilités, vulnérabilités environnementales et dynamiques socio-spatiales en Afrique subsaharienne : ateliers de productions théoriques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire-atelier doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Ruralités (Université de Poitiers), Dec 2022, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations internationales en Afrique centrale : lois politiques et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence, Séminaire-Atelier de lancement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Open Society Initiative for West Africa (OSIWA), Feb 2021, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux numériques et néo-révolution postsoviétique subsaharienne en diaspora : les amazones du Conseil Supérieur de la Révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e édition du colloque scientifique international pluridisciplinaire d'Agadir : Métamorphoses de l’action citoyenne. Bilan d’une décennie de recherche sur les réseaux numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIGRINTER (CNRS- UMR 7301), Université de Poitiers; LARLANCO, Université Ibn Zohr d’Agadir, Apr 2020, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05512999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residential dynamics, citizenship and economic ethnicity of sub-Saharan migrants in the cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference, Migrants in European cities: re-shaping urban spaces?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CY Cergy Paris University, Jan 2020, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature ressource : Nouveaux regards sur l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mpié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nkenné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Pléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Dynamique des milieux anthropisés et gouvernance spatiale en Afrique subsaharienne depuis les indépendances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Alassane Ouattara de Bouaké, Jun 2019, Bouaké, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois, politiques et pratiques sur la migration en Afrique Centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence, Séminaire-Atelier de validation de l’étude comparative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSIWA, Dec 2019, Libreville, Gabon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature ressource : Nouveaux regards sur l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mpié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nkenné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Pléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique des milieux anthropisés et gouvernance spatiale en Afrique subsaharienne depuis les indépendances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Alassane Ouatara de Bouaké, Jun 2019, Bouaké, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des mobilités, migrations internationales, changements climatiques et impacts sur l'économie des ménages dans le bassin du Lac Tchad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités, migrations internationales en Afrique centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxfam, Jun 2019, N'Djaména, Tchad</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réactivation d’anciens itinéraires de mobilité comme nouvelles tendances dans les relations migratoires entre l’Europe, la Méditerranée et l’Afrique centrale et orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second academic conference, Towards Inclusive Migration Governance in North Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICMPD, Jun 2019, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05513074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations internationales en Afrique centrale : lois, politiques et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire-atelier Open Society Initiative for West Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSIWA, Jul 2019, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleurs et néo-révolution postsoviétique subsahariennes en diaspora : les amazones du conseil supérieur de la révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque international des Rendez-Vous du Tsanga, Transmissions des Savoirs et Appropriation Numérique des Générations Africaines. Appropriation des savoirs en contextes d’expansion européenne et contemporain (XVe-XXIe s), les couleurs comme langage « glocal »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rendez-vous du Tsanga, Université de Nancy, Oct 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05513105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations internationales en Afrique du Nord. Lois, politiques et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire-Atelier Migrations internationales en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSIEA, Dec 2019, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ‘circulation migratoire’ : quelle perspective paradigmatique dans les études des migrations internationales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international, Transferts, exports-imports, circulations. Quels paradigmes pour la science politique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Science Po Lille, Dec 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05513094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les migrations. Les migrations comme un enjeu de coopération entre l’Europe et l’Afrique pour un développement partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Entretiens Européens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASCPE, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05513062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités, migrations internationales et contribution dans l'économie des ménages au Tchad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations internationales en Afrique centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxfam, Apr 2019, N'Djaména, Tchad</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la notion de diaspora : une approche issue de la diaspora chinoise et africaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-débat « Les Diasporas au cœur du développement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centraider, Jun 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations, économie et esclavage moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur les Migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mairie de Bezons, May 2018, Bezons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération internationale et gouvernance des migrations en Afrique centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA-ONU, Jan 2018, Addis-Abeba, Éthiopie. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borders and integration in Central Africa at the time of the Global Compact on Migration: lessons from the city of Kye-ossi in the border area between Cameroon, Gabon and Equatorial Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Scientifique Monastir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration et patrimonialisation : le Programme de la Route Des Chefferies à Dschang comme ferment de redynamisation territoriale dans les Hautes Terres de l’Ouest-Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum scientifique international, Les migrations au service du développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nouakchott Al Asriya (UNA), Jun 2018, Nouakchott, Mauritanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements de personnes en et dès l'Afrique de l'Ouest, l'Afrique Central et le Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire du Groupe d'Etudes Africaines : les migrations africaines contemporaines « Et pourtant ça bouge ! »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OXFAM INTERMON; GEA, Université Autonome de Madrid, Espagne, Feb 2018, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famille migrante et enjeux de l’éducation des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-débat, La place de la famille dans l’éducation de l’enfant migrant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AICSF, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Droits de l’Homme pour tous les migrants en Afrique centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA-ONU, Jan 2018, Addis-Abeba, Éthiopie. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières et intégration en Afrique centrale à l’heure du Pacte Global sur les Migrations : des enseignements à partir de la ville de Kye-ossi en zone frontalière entre le Cameroun, le Gabon et la Guinée équatoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international, Frontières et Régions frontalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tunisian-Mediterranean Association for Historical, Social and Economic Studies; Tunisian World Center for Studies, Research, and Development, Nov 2018, Bejaia, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trafics illicites de migrants et traite des Etres humains en Afrique centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA-ONU, Jan 2018, Addis-Abeba, Éthiopie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations au service du développement des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Migrations et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRDR; IFAN, UCAD Dakar; APS; Université de Nouakchott, Al Asrya, Mauritanie, Jun 2018, Nouakchott, Mauritanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des migrants et diasporas en Afrique centrale. Note politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA-ONU, Jan 2018, Addis-Abeba, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux enjeux des migrations internationales : un besoin toujours accru de solidarité internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-débat, Europe Direct des Charentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIJ, Emmaeus, Médiathèque, Angoulême, Apr 2018, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central african migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APAD Conference, African International Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APAD, May 2018, Roskilde, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviculture et maraichage à l'assaut des raphiales : amenuisement des ressources en eau et questions de survie dans les hautes terres de l'Ouest Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nkenné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international, REAF2018 : Cinquièmes Rencontres des Etudes Africaines en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, REAF, Jul 2018, Marseilles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et crise environnementale en zone transfrontalière : cas de la localité de Kyé-ossi dans le Basin Forestier du Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abêt Mongbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international, Environnement, mobilités et infrastructures gestion, régulations et contournements. Les impacts sur les systèmes écologiques et anthropisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCAD, Apr 2018, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les Politiques Migratoires en Afrique Centrale à l’aune du processus pour l’adoption du Pacte Mondiale sur les Migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire International sur les Politiques Migratoires en Afrique Centrale - Yaoundé-Cameroun. Séminaire préparatoire au Sommet du Pacte Global sur la Gestion des Flux Migratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA-ONU, Sep 2017, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrants d’Afrique centrale, acteurs du « développement » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Migration et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Général du Finistère, Dec 2017, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies matrimoniales et processus de transmissions dans les familles de migrants d’origine camerounaise en Ile-de-France : vers une hybridation accélérée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international, Processus de transmission dans les familles de migrants ou issues de l'immigration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Angers, Oct 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le HCR et ses partenaires face aux pouvoirs publics en charge de l’éducation dans l’arrondissement de Mandjou (Est-Cameroun) : des éléments de glissement de l’urgence au développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Félicité Magnikeu Ngamo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international « Comment questionner les liens Migration-Développement dans les Afriques de l’Ouest et du Centre ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dschang, Nov 2013, Dschang, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopération décentralisée : une aubaine pour le financement des territoires ruraux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international « Savoirs et politiques de financement rural en Afrique sub-saharienne: dynamiques et controverses »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRESA, FASA, CEREHT, Université de Dschang, Oct 2013, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions foncières et immobilières des migrants camerounais dans la ville de Yaoundé : disparité, diversité et logiques de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nkenné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international « Comment questionner les liens Migration-Développement dans les Afriques de l’Ouest et du Centre ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dschang, Nov 2013, Dschang, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’urgence au développement : un contexte d’application des glissements fonctionnels dans la Région de l’Est du Cameroun à travers l’UNHCR et ses partenaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international « Comment questionner les liens Migration-Développement dans les Afriques de l’Ouest et du Centre ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dschang, Nov 2013, Dschang, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les APC à Nkong Zem : un modèle de financement rural par la coopération décentralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Kassé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international « Savoirs et politiques de financement rural en Afrique sub-saharienne : dynamiques et controverses »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRESA, FASA, CEREHT, Université de Dschang, Oct 2013, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration and biodiversity degradation in the Mbaw plain and Ako, Donga Mantung division of Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Tata Nfor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Achankeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Umaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international « Comment questionner les liens Migration-Développement dans les Afriques de l’Ouest et du Centre ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dschang, Nov 2013, Dschang, Cameroon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ONGs camerounaises comme facilitatrices du passage de l’urgence au développement : le cas du CANADEL dans la commune de Djohong dans la région de l’Adamaoua-Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tchinda Nzokoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international « Comment questionner les liens Migration-Développement dans les Afriques de l’Ouest et du Centre ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dschang, Nov 2013, Dschang, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diasporisation et « re »-construction de la pluri-citoyenneté dans les migrations camerounaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au Séminaire-atelier Migrations internationales et Développement local : quelles synergies ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dschang, Jan 2012, Dschang, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opinions politiques des Camerounais de l’extérieur. Jugements et préférences politiques des migrants camerounais de la Région parisienne en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Wongo Ahanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire-atelier Migrations internationales et Développement local : quelles synergies ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dschang, Jan 2012, Dschang, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations sociopolitiques et économiques et gouvernance des gares routières au Cameroun : les leçons d’une gestion privée de l’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Kaffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Ndo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire-Atelier « Les enjeux et les défis de la gouvernance urbaine en Afrique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aires-Sud, Corus, Jcad, Université de Dschang, Nov 2010, Dschang, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies matrimoniales et dynamiques migratoires comparées de deux groupes de migrants africains en Ile-de-France : les Soussi du Moyen Atlas occidental marocain et les Bamiléké des Hautes Terres de l’Ouest Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Moustaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaire Quetelet 2008 : Migrations internationales Sud-Nord. Regards croisés des mondes scientifique, politique et associatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de démographie, Université catholique de Louvain, Louvain-la-Neuve, Belgique, Dec 2008, Louvain La Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des Camerounaises d’Ile-de-France dans la dynamique des flux migratoires en provenance de leur pays d’origine et des stratégies d’intégration socio spatiale en zone d’accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">olloque International « Femmes et stratégies transnationales, XVIIIe – XXIe siècles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Cergy-Pontoise, Sep 2008, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation et projections socioprofessionnelles des migrants pour études d’origine camerounaise en Ile-de-France à l’aune du 21ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Geography and éducation. Practices of integration and segregation in European contexts »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Luxembourg, Apr 2008, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les routes du froid ménager de seconde main à destination de l’Afrique subsaharienne : entre nécessités économiques et sociales, et contraintes environnementales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENEC 2007, Colloque scientifique international « L’après développement durable : Espaces, nature, culture et qualité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENEC, Université Paris IV - Sorbonne, Sep 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité des mineurs isolés d’origine camerounaise en Ile-de-France : des pratiques traditionnelles locales aux mutations actuelles en migration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, « La migration des mineurs non accompagnés en Europe. Les contextes d’origine, les routes migratoires, les systèmes d’accueil »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter, Université de Poitiers, Oct 2007, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précarisation de l’emploi, baisse des revenus et diffusion du transport par moto (Ben skin) au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Kaffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Tatsabong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Marie Diebo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le taxi, solution d’avenir pour les mobilités urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lisbonne; Fondation Gulbenkian, Sep 2007, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidences des pratiques religieuses dans l’immigration camerounaise en Ile-de-France : du syncrétisme vers l’extrémisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international « Migration et religion en France : 19ème et 20ème siècles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de la Méditerranée Moderne et Contemporaine, Dec 2007, Nice Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bus Stations in Cameroon : An Experience of a form of Private Management of Public Space in Sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Kaffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magloire Takem Mbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of the research network “Private Urban Governance &amp; Gated Communities”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontiéralité et développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Hameth Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.225, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoines, mobilités, cultures et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Hameth Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.229, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités contemporaines, cultures, et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Hameth Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 246 p., 2024, Espaces interculturels, 978-2-336-40543-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités contemporaines, cultures et territoires : Questionner les dynamiques de mutations des sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Hameth Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 240 p., 2024, Espaces interculturels, 978-2-336-40543-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations internationales en Afrique centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">African Minds pour Open Society Foundations, 2020, 978-1-928502-18-0 Print; 978-1-928502-19-7 Ebook; 978-1-928502-20-3 e-Pub</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emigration internationale au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Mimche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">l'Harmattan, 2016, 978-2-343-08034-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emigration internationale au Cameroun : des enjeux nouveaux aux nouvelles figures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Mimche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 490 p., 2016, 978-2-343-08034-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et développement dans les Afriques de l'Ouest et du Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.305, 2015, Etudes africaines, 978-2-343-07540-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01557425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et développement dans les Afriques de l’Ouest et du Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">l'Harmattan, 2015, 978-2-343-07540-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la quête des synergies entre migrations internationales et développement local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kotlok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Iresma, 190 p., 2015, 978-9956-795-07-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments d'une géopolitique des migrations au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 978-2-343-06633-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations socio-spatiales au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Tsaléfac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iresma-Karthala, 2012, 978-9956-795-02-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’insécurité au Cameroun : mythes ou réalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kuété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem; Martin Kuété. Iresma, pp.202, 2012, 978-9956-795-04-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la promotion du tourisme au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesmin Tchindjang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iresma-Karthala, 2011, 978-9956-795-00-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mouvement associatif de la diaspora camerounaise: Enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">l'Harmattan, 2008, 978-2296059085</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camerounais en Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">l'Harmattan, 2007, 978-2-296-02460-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Hameth Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines, mobilités, cultures et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-10, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Hameth Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiéralité et développement dans la lecture des dynamiques croisées entre Mobilités, Cultures et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-14, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Langue au service du rayonnement culturel de la Russie en RCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Junior Akué Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Loungou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines, mobilités, cultures et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-154, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Hameth Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines, mobilités, cultures et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-229, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiéralité et développement dans la lecture des dynamiques croisées entre Mobilités, Cultures et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-225, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires de Camerounais en mobilité étudiante en France : l’utopie des retours à l’aune des politiques sociales du Cameroun postcolonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces utopiques - Textes - Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main-d'œuvre qualifiée migrante et action publique locale au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Etogo Assené-Nkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yéboué Stéphane Koissy Koffi; Joseph Kouadio Kra; Roger Yoboué Guy Koffi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la décentralisation en Afrique subsaharienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.233-256, A paraître, L'Harmattan Côte d'Ivoire, 978-2-336-59043-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Hameth Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem; Abdoul Hameth Ba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités contemporaines, cultures et territoires : Questionner les dynamiques de mutations des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.7-12, 2024, Espaces interculturels, 978-2-336-40543-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Hameth Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem; Abdoul Hameth Ba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités contemporaines, cultures et territoires : Questionner les dynamiques de mutations des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.235-240, 2024, Espaces interculturels, 978-2-336-40543-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyenneté culturelle : dynamiques de transmission de cultures chez les immigrés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Hameth Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdoul Hameth Ba; Pierre Kamdem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités contemporaines, cultures et territoires. Questionner les mutations des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.201-212, 2024, Espaces interculturels, 978-2-336-40543-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication des territoires et l’affirmation des identités culturelles. Quels enjeux pour la pluridisciplinarité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Hameth Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdoul Hameth Ba; Pierre Kamdem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités contemporaines, cultures et territoires Questionner les mutations des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.235-240, 2024, Espaces interculturels, 978-2-336-40543-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de transmission des migrants d’origine camerounaise en Ile-de-France : une hybridation croissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwénola Sebaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus de transmission dans les familles de migrants ou issues de l'immigration. Regards croisés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.121-134, 2019, Dialogues entre cultures, 978-2-7574-2854-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The current situation in international Migration in Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Frigeri; M. Zupi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Africa to Europe. The Political Challenge of Migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Donzelli Editore, pp.211-251, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The current situation in international Migration in Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniele Frigeri; Marco Zupi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Africa to Europe. The Political Challenge of Migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Donzelli Editore, pp.211-251, 2019, 978-88-6843-948-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de transmission des migrants d'origine camerounaise en Ile-de-France : une hybridation croissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwénola Sebaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus de transmission dans les familles de migrants ou issues de l'immigration: regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.121-134, 2019, 978-2-7574-2854-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialectique citoyenne asymétrique dans les migrations internationales au Cameroun : quelques éléments de compréhension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Mimche; Pierre Kamdem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émigration internationale au Cameroun: des enjeux nouveaux aux nouvelles figures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.433-450, 2016, 978-2-343-08034-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique migratoire au Cameroun : éléments de traçabilité et de construction socio-spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Mimche; Pierre Kamdem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émigration internationale au Cameroun: des enjeux nouveaux aux nouvelles figures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.47-74, 2016, 978-2-343-08034-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’émigration internationale au Cameroun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, 2016, 978-2-343-08034-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les Camerounais de l’extérieur s’expriment : le cas des migrants camerounais d’Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antpine Wongo Ahanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la quête des synergies entre migrations internationales et développement local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-184, 2015, 978-9956-795-07-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche des synergies entre migrations et développement local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem; Nathalie Kotlok. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la quête des synergies entre migrations internationales et développement local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iresma, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions immobilières des migrants camerounais dans la ville de Yaoundé : disparité, diversité et logiques de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nkenné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations et Développement dans les Afriques de l’Ouest et du Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.229-254, 2015, Études africaines, 978-2-343-07540-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les liens migrations et développement dans les Afriques de l’Ouest et du Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations et Développement dans les Afriques de l’Ouest et du Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.9-13, 2015, Études africaines, 978-2-343-07540-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport par moto entre satisfaction des besoins des « cadets sociaux » et insécurité urbaine au Cameroun : quelles conjugaisons ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Kaffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Tatsabong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem; Martin Kuété. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’insécurité au Cameroun : mythes ou réalités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iresma, pp.31-49, 2012, 978-9956-795-04-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du commerce urbain du bois énergie face aux pénuries itératives du GPL au cœur de l’insécurité dans l’énergie de cuisson au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Kaffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Kuété; Pierre Kamdem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’insécurité au Cameroun : mythes ou réalités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iresma, pp.51-82, 2012, 978-9956-795-04-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations clandestines et insécurité. Les « risques » d’une pratique de mobilité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Mimche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem; Martin Kuété. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’insécurité au Cameroun : mythes ou réalités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iresma, pp.119-144, 2012, 978-9956-795-04-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments épistémologiques des mutations socio-spatiales dans la géographie camerounaise : quelles approches ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Tsaléfac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem; Maurice Tsaléfac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations socio-spatiales au Cameroun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iresma-Karthala, pp.19-24, 2012, 978-9956-795-02-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pr. Jean-Louis Dongmo : l'homme, l'œuvre et la Géographie camerounaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Tsaléfac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem; Maurice Tsaléfac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations socio-spatiales au Cameroun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iresma-Karthala, pp.11-16, 2012, 978-9956-795-02-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les routes du froid ménager de seconde main à destination de l’Afrique subsaharienne : entre nécessités économiques et sociales, et contraintes environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurice Tsaléfac; Pierre Kamdem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations socio-spatiales au Cameroun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iresma-Karthala, pp.117-132, 2012, 978-9956-795-02-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles approches pour la relance de la promotion du tourisme et de l’écotourisme au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesmin Tchindjang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem; Mesmin Tchindjang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser la promotion du tourisme au Cameroun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iresma-Karthala, pp.337-352, 2011, 978-9956-795-00-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quête identitaire à caractère diasporique au sein des migrations camerounaises : une aubaine pour le tourisme des racines au Cameroun ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem; Mesmin Tchindjang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser la promotion du tourisme au Cameroun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iresma-Karthala, pp.129-150, 2011, 978-9956-795-00-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité de repenser la promotion du tourisme camerounais dans un contexte de mutation globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesmin Tchindjang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem; Mesmin Tchindjang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser la promotion du tourisme au Cameroun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iresma-Karthala, pp.13-26, 2011, 978-9956-795-00-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces, sociétés et tourisme au Cameroun : passer des ressources touristiques ignorées aux ressources consommées !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesmin Tchindjang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Mahend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymanou Mbohou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem; Mesmin Tchindjang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser la promotion du tourisme au Cameroun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iresma-Karthala, pp.27-62, 2011, 978-9956-795-00-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la déliquescence du paysage bocager dans l’Ouest-Cameroun ou le reflet d’une crise foncière sur fond de profondes mutations socio-spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesmin Tchindjang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Noumbissie Petcheu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Nkankeu; Christopher Bryant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards multidisciplinaires sur les conflits fonciers et leurs impacts socio-économico-politiques au Cameroun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Développement durable et dynamique territoriale, Département de Géographie, Université de Montréal, pp.235-246, 2010, 978-2-921903-04-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard actuel sur les mobilités féminines transfrontalières ouest-africaines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Demba FALL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Gamberoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crisis, Adaptation, and Territorial Food Resilience: A Reflexive Account of the SAR-Li ’s Methodological Journey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherin Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Sfeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs des migrations : cas du Cameroun.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEA-ONU, Addis Abeba, Ethiopie. 2018, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs des migrations : cas du Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEA-ONU. 2018, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations irrégulières en Afrique centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEA-ONU. 2018, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations internationales et priorités pour l’action en Afrique centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEA-ONU. 2017, pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId190"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C69481FB"/>
+    <w:nsid w:val="EC722180"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pierre.kamdem@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/le-tchad-a-lepreuve-dun-" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/fr/ressources/regard-actuel-sur-les-mobilites-feminines-transfrontalieres-ouest-" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/eps/110852020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.encyclopediaofmigration.org/authors/pierre-" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mondopoli.it/2018/05/16/sintesi-del-profilo-migratorio-del-camerun-alla-vigilia-" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510141v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kamdem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Arim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ftxa6guhy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510101v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab&#234;t Mongbet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03187531v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Hameth Ba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.11085" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508750v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mpie Simba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nkenn&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Pl&#233;a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045265v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8610" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510273v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7289" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511317v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464841v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3300" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517244v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511727v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Josu&#233; Djah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511734v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Junior Aku&#233; Ella" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Loungou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514945v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Sfeir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Farah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherin Assaf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511721v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Faraj" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Royoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511723v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511718v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511732v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Leslie Mihindou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511736v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511740v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511745v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511748v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512999v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513580v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05513062v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513539v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mpi&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513601v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158194v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513553v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05513074v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513565v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05513105v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513592v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05513094v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513611v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513605v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515776v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515745v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515779v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515784v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515823v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515580v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515828v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515759v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513609v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515795v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515790v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515807v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513632v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515566v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515561v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515545v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515497v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane F&#233;licit&#233; Magnikeu Ngamo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513695v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515520v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513697v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513702v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Kass&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515534v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Tata Nfor" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Achankeng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Umaru" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515509v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchinda Nzokoua" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513690v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513692v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wongo Ahanda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513688v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Kaffo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ndo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513684v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513681v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mousta&#239;d" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513682v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513677v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513679v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513668v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513658v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Tatsabong" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Diebo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513673v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magloire Takem Mbi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517077v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517072v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510338v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/mobilites-contemporaines-cultures-et-territoires/16291" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04469904v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-mobilites_contemporaines_cultures_et_territoires_questionner_les_dynamiques_de_mutations_des_societes_pierre_kamdem_abdoul_hameth_ba-9782336405438-79324.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03187654v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464884v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Mimche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510340v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557425v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510344v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kotlok" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510312v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510317v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510349v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tsal&#233;fac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511259v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ku&#233;t&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510333v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesmin Tchindjang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510335v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510336v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510378v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Etogo Assen&#233;-Nkou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517101v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517142v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517129v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517109v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517151v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517188v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04469915v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510412v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510416v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04469910v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517382v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511712v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511710v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517390v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517362v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517374v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510451v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510465v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510462v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antpine Wongo Ahanda" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510457v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510467v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511264v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511256v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511250v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511247v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511262v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511258v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511273v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511271v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511265v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511270v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#233;e Mahend" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymanou Mbohou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511275v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Noumbissie Petcheu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510229v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Demba FALL" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Gamberoni" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517274v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515833v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513636v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513620v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513616v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pierre.kamdem@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/le-tchad-a-lepreuve-dun-" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/fr/ressources/regard-actuel-sur-les-mobilites-feminines-transfrontalieres-ouest-" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/eps/110852020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.encyclopediaofmigration.org/authors/pierre-" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mondopoli.it/2018/05/16/sintesi-del-profilo-migratorio-del-camerun-alla-vigilia-" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510141v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kamdem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Arim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ftxa6guhy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510101v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab&#234;t Mongbet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03187531v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Hameth Ba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.11085" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508750v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mpie Simba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nkenn&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Pl&#233;a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511317v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7019" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510273v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7289" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045265v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8610" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464841v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3300" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517244v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511721v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherin Assaf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Faraj" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Royoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514945v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Sfeir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Farah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511723v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511718v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511732v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Leslie Mihindou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511736v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511727v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Josu&#233; Djah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511734v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Junior Aku&#233; Ella" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Loungou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511740v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511745v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512999v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511748v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513539v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mpi&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513601v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158194v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513553v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05513074v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513565v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05513105v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513592v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05513094v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05513062v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513580v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515779v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515823v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515580v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515776v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515768v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515745v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515828v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515759v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513609v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513632v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515807v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515795v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515790v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513611v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513605v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515561v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515566v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515545v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515497v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane F&#233;licit&#233; Magnikeu Ngamo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513695v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515520v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513697v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513702v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Kass&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515534v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Tata Nfor" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Achankeng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Umaru" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515509v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchinda Nzokoua" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513690v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513692v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wongo Ahanda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513688v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Kaffo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ndo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513681v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mousta&#239;d" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513682v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513684v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513677v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513679v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513658v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Tatsabong" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Diebo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513668v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513673v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magloire Takem Mbi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517077v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517072v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04469904v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-mobilites_contemporaines_cultures_et_territoires_questionner_les_dynamiques_de_mutations_des_societes_pierre_kamdem_abdoul_hameth_ba-9782336405438-79324.html" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510338v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/mobilites-contemporaines-cultures-et-territoires/16291" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03187654v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510340v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Mimche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464884v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557425v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510312v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510344v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kotlok" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510317v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510349v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tsal&#233;fac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511259v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ku&#233;t&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510333v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesmin Tchindjang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510335v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510336v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517101v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517142v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517129v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517109v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517151v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517188v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510378v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Etogo Assen&#233;-Nkou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510412v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510416v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04469910v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04469915v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511712v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517390v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511710v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517382v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517362v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517374v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510451v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510462v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antpine Wongo Ahanda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510457v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510467v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510465v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511262v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511258v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511264v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511250v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511247v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511256v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511273v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511271v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511265v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511270v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#233;e Mahend" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymanou Mbohou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511275v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Noumbissie Petcheu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510229v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Demba FALL" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Gamberoni" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517274v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515833v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513636v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513620v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513616v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>