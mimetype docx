--- v1 (2026-04-05)
+++ v2 (2026-05-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Kamdem </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">PIERRE KAMDEM Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur des Universités en Géographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire RURALITES</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">MSHS - UR 13823</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Poitiers</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">5 rue Théodore Lefebvre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bât. A5 - TSA 21103</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">F-86073 Poitiers cedex 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Email : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre.kamdem@univ-poitiers.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et expériences professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">·	Professeur des Universités à Poitiers·	Habilitation à Diriger les Recherches en Géographie, Université de Poitiers. Mémoire : Territorialité migrante et perspective citoyenne : le double jeu des frontières, soutenu le 11 novembre 2013·	Doctorat de Géographie, F.L.S.H., Université de Paris XIII. Thèse. La communauté camerounaise en Ile-de-France : une intégration différenciée.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">·	Migrations internationales, Mobilités·	Développement local, Citoyenneté·	Coopération décentralisée,·	Géographie politique, Géopolitique et Géostratégie</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes principaux de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">·	Migrations internationales, Mobilités, Territoire, Frontières, Souveraineté, Gouvernance, Organisations de la société civile, Afrique subsaharienne, Diasporas, Citoyenneté, Intégration, Relations interculturelles, Tourisme des racines.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de formation à la recherche</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-	Cycle de Doctorat et Habilitation à Diriger les Recherches</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Direction de 21 thèses de doctorat dont 11 soutenues</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à 1 Jury d’Habilitation à Diriger les Recherches (HDR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à 23 Jurys de soutenance de thèses de Doctorat</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">7 jurys de thèse présidés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">11 pré-rapports de soutenances réalisés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5 thèses examinées</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-	Enseignement en cycle master & Licence</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université de Poitiers, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université de Paris Diderot, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université de Dschang, Cameroun</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université de Douala, Cameroun</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités dans des projets de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 – Coordonnateur (Chef de file) du programme de recherche Projet COSEFAC « Conflits violents, déplacements de personnes et sécurisation du foncier rural en Afrique de l’Ouest et du Centre ». Comité Technique Foncier et Développement, Agence Française de Développement CTFD-AFD. De 2022 à 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 – Membre du comité scientifique Projet SAR_Li, « pour une Sécurité alimentaire résiliente au Liban ». Projet en cours de juillet 2021 à juin 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 – Responsable scientifique Projet MFAO, « Mobilités transfrontalières des Femmes en Afrique de l’Ouest ». Agence Française de Développement-AFD, Université Cheikh Ant Diop, Dakar. De 2020 à 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019 – Responsable du programme d’étude sur « Les migrations internationales en Afrique Centrale : lois, politiques et pratiques ». Projet AfrO, Etude effectuée pour Open Society Initiative for West Africa. 136 pages</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019 – Responsable du programme d’étude sur les « Mobilités et économie des ménages dans le bassin du Lac Tchad. Cas des régions administratives tchadiennes du Barh El Gazal, du Kanem et du Lac Tchad ».. Projet REST-TRUST-Fund Union Européenne et Consortium OXFAM-CARE-ACF, Tchad, 98 pages.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2018 – Responsable pour la Sous-région Afrique centrale du Programme d’études pour la réalisation du Pacte Mondial pour des Migrations sûres, ordonnées et régulières Commission économique pour l’Afrique, de l’Organisation des Nations Unies (CEA-ONU), Expert.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dernières publications</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">KAMDEM Pierre, BA Abdoul Hameth, 2024 – Mobilités contemporaines, cultures et territoires. Questionner les dynamiques de mutations des sociétés. Paris, L’Harmattan, 240 p.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BA Abdoul Hameth, KAMDEM Pierre, 2024 – « Citoyenneté culturelle transnationale : dynamiques de transmission de cultures chez les immigrés en France » in KAMDEM Pierre & BA Abdoul Hameth, Mobilités contemporaines, cultures et territoires. Questionner les dynamiques de mutations des sociétés. Paris, L’Harmattan.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">KAMDEM Pierre, TAHIR ARIM Abdel Hakim, 2023 « Le Tchad à l’épreuve d’un nouvel afflux de réfugiés soudanais ». The Conversation, publié le 22/08/2023, </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theconversation.com/le-tchad-a-lepreuve-dun-</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> nouvel-afflux-de-refugies-soudanais-211555</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FALL Papa Demba, KAMDEM Pierre, GAMBERONI Emanuela, 2022 – « Regard actuel sur les mobilités féminines transfrontalières ouest-africaines. Quand les désirs d’émancipation transcendent les séculaires pesanteurs	sociales ».	Papier	de	recherche	n°252,	Editions	AFD,	75	p.	[En	ligne], </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.afd.fr/fr/ressources/regard-actuel-sur-les-mobilites-feminines-transfrontalieres-ouest-</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> africaines-quand-les-desirs-demancipation-transcendent-les-seculaires-pesanteurs-sociale.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">KAMDEM Pierre, BA Abdoul Hameth, 2021 - « Transmissions culturelles au sein des familles et dans les espaces publics : cas des immigrés camerounais en France », Espace populations sociétés [En ligne], 2020/3-2021/1| 2021, mis en ligne le 21 janvier 2021, consulté le 11 février 2021. URL : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://journals.openedition.org/eps/110852020</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> KAMDEM Pierre, 2020 - « Navrhované modely integrace přistěhovalců ve Francii », Encyklopedie Migrace, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.encyclopediaofmigration.org/authors/pierre-</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> kamdem</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">KAMDEM Pierre, 2020 – les migrations internationales en Afrique centrale. Lois, politiques et pratiques. New-York, African Minds, Open Society Initiatives Foundations, 204 pages</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">KAMDEM Pierre, 2019 - « The current situation in international Migration in Central Africa », in Frigeri D., Zupi M., From Africa to Europe. The Political Challenge of Migrations, Rome, Donzelli Editore, pp.211-251</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">KAMDEM Pierre, 2019 – « Processus de transmission des migrants d’origine camerounaise en Ile-de-France : une hybridation croissante ». In Sebaux G., Processus de transmission dans les familles migrantes et issues de la migration, Lille, Presse Universitaire du Septentrion.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">KAMDEM Pierre, 2018 - « Sintesi del profilo migratorio del Camerun alla vigilia dell’adozione del Patto globale sulle migrazioni » </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.mondopoli.it/2018/05/16/sintesi-del-profilo-migratorio-del-camerun-alla-vigilia-</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> delladozione-del-patto-globale-sulle-migrazioni/, consulté le 10-08-2018</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tchad à l’épreuve d’un nouvel afflux de réfugiés soudanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Arim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.ftxa6guhy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et gestion de l'environnement dans la ville pluri-frontière de Kye-Ossi, Cameroun.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abêt Mongbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Eco-Trop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, SYMPOSIUM CLIMAT ET DÉVELOPPEMENT CLIMATE AND DEVELOPMENT SYMPOSIUM, 4 (46), pp.501-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural transmission within families and in public spaces: the case of Cameroonian immigrants in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Hameth Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2020/3-2021/1, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.11085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature ressource : Nouveaux regards sur l'Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mpie Simba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nkenné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Pléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geovision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Hors-Série, 1, pp.393-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolarisation et vulnérabilité : les enfants réfugiés centrafricains dans la région de l’Est-Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.7019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02511317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Programme de la Route Des Chefferies à Dschang : patrimonialisation, migrations et développement local dans les hautes terres de l’Ouest-Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (2017/3), pp.334-338. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.7289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whongo Ahanda Antoine,&amp;lt;i&amp;gt; Comment s’informent et communiquent les Camerounais de l’étranger&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dire la violence des frontières. Mises en mots de la migration vers l'Europe, 33 (2-3), pp.334-338. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.8610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes camerounaises en migration : de l’invisibilité institutionnelle à un dynamisme migratoire accéléré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Femmes et migrations, 1311, pp.115-121. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.3300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dystopies révolutionnaires diasporiques et reconfigurations politiques locales : une analyse du Conseil Supérieur de la Révolution (CSR) et de ses amazones dans l’espace camerounais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Espaces utopiques. Texte(s) &amp; Image(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers (UP), Unités de Recherche FoReLLIS, GRESCO, RURALITÉS; Université d’Antsiranana (UNA), Écoles Doctorales Thématiques GENESIS, LALICE-DM, Facultés DEGSP, FLSH, Apr 2026, Antsiranana, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Civil Society in Developing Alternative Food Networks: Case of Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherin Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Royoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture &amp; Food 2023, 11th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Scientific Events, Aug 2023, Burgas, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food in time of crises. The case of Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Sfeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherin Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crises alimentaires : défis, innovations et changements durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Européen d’Histoire et des Cultures de l’Alimentation, Dec 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des organisations internationales dans le système alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour un système alimentaire résilient et durable au Liban [Colloque international]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme SAR-Li (ANR); Université de Poitiers; Université Libanaise, Apr 2023, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation en rupture. Le cas du Liban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Sfeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherin Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crises alimentaires : défis, innovations et changements durables [14e colloque de l'Institut Européen d’Histoire et des Cultures de l’Alimentation]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Européen d’Histoire et des Cultures de l’Alimentation (IEHCA), Dec 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des instituts français et Confucius dans le processus d’influences culturelles des puissances française et chinoise au Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Leslie Mihindou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international « Identités Culturelles, Identités Territoriales et Mobilités » (MOCTE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire RURALITES, Université de Poitiers; Laboratoire IDHES, Université Évry Paris-Saclay, Nov 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre l’Afrique et les Afriques : une réflexion sur la mobilisation différenciée des échelles territoriales africaines en sciences sociales pour un « développement décomplexé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : Quelle apport aujourd'hui pour le jeune chercheur en géographie face au tournant du paradigme du développement en Afrique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Africain des Jeunes Chercheurs en Géographie (RAJEC Géo), Apr 2023, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits violents, déplacements de populations et sécurisation du foncier rural au Cameroun et en Côte d’Ivoire : enjeux théoriques, défis méthodologiques et perspectives d’application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nkenné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Josué Djah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLPA-2023 Conference on Land Policy in Africa « Promoting Sustainable Land Governance in Africa for Accelerating Implementation of the AfCFTA »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, African Union Commission (AUC); African Development Bank (AfDB); United Nations Economic Commission for Africa (UNECA), Nov 2023, Addis-Abeba, Éthiopie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Langue, un instrument de confrontation au service du rayonnement culturel de la Russie en République Centrafricaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Junior Akué Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Loungou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international « Identités Culturelles, Identités Territoriales et Mobilités » (MOCTE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire RURALITE, Université de Poitiers; Laboratoire IDHES, Université Évry Paris-Saclay, Nov 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et/en coopérations. Mobilités, vulnérabilités environnementales et dynamiques socio-spatiales en Afrique subsaharienne : ateliers de productions théoriques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire-atelier doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Ruralités (Université de Poitiers), Dec 2022, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations internationales en Afrique centrale : lois politiques et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence, Séminaire-Atelier de lancement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Open Society Initiative for West Africa (OSIWA), Feb 2021, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux numériques et néo-révolution postsoviétique subsaharienne en diaspora : les amazones du Conseil Supérieur de la Révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e édition du colloque scientifique international pluridisciplinaire d'Agadir : Métamorphoses de l’action citoyenne. Bilan d’une décennie de recherche sur les réseaux numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIGRINTER (CNRS- UMR 7301), Université de Poitiers; LARLANCO, Université Ibn Zohr d’Agadir, Apr 2020, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05512999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residential dynamics, citizenship and economic ethnicity of sub-Saharan migrants in the cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference, Migrants in European cities: re-shaping urban spaces?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CY Cergy Paris University, Jan 2020, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature ressource : Nouveaux regards sur l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mpié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nkenné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Pléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Dynamique des milieux anthropisés et gouvernance spatiale en Afrique subsaharienne depuis les indépendances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Alassane Ouattara de Bouaké, Jun 2019, Bouaké, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois, politiques et pratiques sur la migration en Afrique Centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence, Séminaire-Atelier de validation de l’étude comparative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSIWA, Dec 2019, Libreville, Gabon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature ressource : Nouveaux regards sur l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mpié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nkenné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Pléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique des milieux anthropisés et gouvernance spatiale en Afrique subsaharienne depuis les indépendances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Alassane Ouatara de Bouaké, Jun 2019, Bouaké, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des mobilités, migrations internationales, changements climatiques et impacts sur l'économie des ménages dans le bassin du Lac Tchad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités, migrations internationales en Afrique centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxfam, Jun 2019, N'Djaména, Tchad</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réactivation d’anciens itinéraires de mobilité comme nouvelles tendances dans les relations migratoires entre l’Europe, la Méditerranée et l’Afrique centrale et orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second academic conference, Towards Inclusive Migration Governance in North Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICMPD, Jun 2019, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05513074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations internationales en Afrique centrale : lois, politiques et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire-atelier Open Society Initiative for West Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSIWA, Jul 2019, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleurs et néo-révolution postsoviétique subsahariennes en diaspora : les amazones du conseil supérieur de la révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque international des Rendez-Vous du Tsanga, Transmissions des Savoirs et Appropriation Numérique des Générations Africaines. Appropriation des savoirs en contextes d’expansion européenne et contemporain (XVe-XXIe s), les couleurs comme langage « glocal »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rendez-vous du Tsanga, Université de Nancy, Oct 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05513105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations internationales en Afrique du Nord. Lois, politiques et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire-Atelier Migrations internationales en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSIEA, Dec 2019, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ‘circulation migratoire’ : quelle perspective paradigmatique dans les études des migrations internationales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international, Transferts, exports-imports, circulations. Quels paradigmes pour la science politique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Science Po Lille, Dec 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05513094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les migrations. Les migrations comme un enjeu de coopération entre l’Europe et l’Afrique pour un développement partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Entretiens Européens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASCPE, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05513062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités, migrations internationales et contribution dans l'économie des ménages au Tchad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations internationales en Afrique centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxfam, Apr 2019, N'Djaména, Tchad</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la notion de diaspora : une approche issue de la diaspora chinoise et africaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-débat « Les Diasporas au cœur du développement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centraider, Jun 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations, économie et esclavage moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur les Migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mairie de Bezons, May 2018, Bezons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération internationale et gouvernance des migrations en Afrique centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA-ONU, Jan 2018, Addis-Abeba, Éthiopie. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borders and integration in Central Africa at the time of the Global Compact on Migration: lessons from the city of Kye-ossi in the border area between Cameroon, Gabon and Equatorial Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Scientifique Monastir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration et patrimonialisation : le Programme de la Route Des Chefferies à Dschang comme ferment de redynamisation territoriale dans les Hautes Terres de l’Ouest-Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum scientifique international, Les migrations au service du développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nouakchott Al Asriya (UNA), Jun 2018, Nouakchott, Mauritanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements de personnes en et dès l'Afrique de l'Ouest, l'Afrique Central et le Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire du Groupe d'Etudes Africaines : les migrations africaines contemporaines « Et pourtant ça bouge ! »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OXFAM INTERMON; GEA, Université Autonome de Madrid, Espagne, Feb 2018, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famille migrante et enjeux de l’éducation des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-débat, La place de la famille dans l’éducation de l’enfant migrant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AICSF, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Droits de l’Homme pour tous les migrants en Afrique centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA-ONU, Jan 2018, Addis-Abeba, Éthiopie. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières et intégration en Afrique centrale à l’heure du Pacte Global sur les Migrations : des enseignements à partir de la ville de Kye-ossi en zone frontalière entre le Cameroun, le Gabon et la Guinée équatoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international, Frontières et Régions frontalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tunisian-Mediterranean Association for Historical, Social and Economic Studies; Tunisian World Center for Studies, Research, and Development, Nov 2018, Bejaia, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trafics illicites de migrants et traite des Etres humains en Afrique centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA-ONU, Jan 2018, Addis-Abeba, Éthiopie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations au service du développement des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Migrations et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRDR; IFAN, UCAD Dakar; APS; Université de Nouakchott, Al Asrya, Mauritanie, Jun 2018, Nouakchott, Mauritanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des migrants et diasporas en Afrique centrale. Note politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA-ONU, Jan 2018, Addis-Abeba, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux enjeux des migrations internationales : un besoin toujours accru de solidarité internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-débat, Europe Direct des Charentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIJ, Emmaeus, Médiathèque, Angoulême, Apr 2018, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central african migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APAD Conference, African International Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APAD, May 2018, Roskilde, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviculture et maraichage à l'assaut des raphiales : amenuisement des ressources en eau et questions de survie dans les hautes terres de l'Ouest Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nkenné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international, REAF2018 : Cinquièmes Rencontres des Etudes Africaines en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, REAF, Jul 2018, Marseilles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et crise environnementale en zone transfrontalière : cas de la localité de Kyé-ossi dans le Basin Forestier du Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abêt Mongbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international, Environnement, mobilités et infrastructures gestion, régulations et contournements. Les impacts sur les systèmes écologiques et anthropisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCAD, Apr 2018, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les Politiques Migratoires en Afrique Centrale à l’aune du processus pour l’adoption du Pacte Mondiale sur les Migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire International sur les Politiques Migratoires en Afrique Centrale - Yaoundé-Cameroun. Séminaire préparatoire au Sommet du Pacte Global sur la Gestion des Flux Migratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA-ONU, Sep 2017, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrants d’Afrique centrale, acteurs du « développement » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Migration et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Général du Finistère, Dec 2017, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies matrimoniales et processus de transmissions dans les familles de migrants d’origine camerounaise en Ile-de-France : vers une hybridation accélérée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international, Processus de transmission dans les familles de migrants ou issues de l'immigration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Angers, Oct 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le HCR et ses partenaires face aux pouvoirs publics en charge de l’éducation dans l’arrondissement de Mandjou (Est-Cameroun) : des éléments de glissement de l’urgence au développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Félicité Magnikeu Ngamo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international « Comment questionner les liens Migration-Développement dans les Afriques de l’Ouest et du Centre ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dschang, Nov 2013, Dschang, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopération décentralisée : une aubaine pour le financement des territoires ruraux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international « Savoirs et politiques de financement rural en Afrique sub-saharienne: dynamiques et controverses »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRESA, FASA, CEREHT, Université de Dschang, Oct 2013, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions foncières et immobilières des migrants camerounais dans la ville de Yaoundé : disparité, diversité et logiques de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nkenné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international « Comment questionner les liens Migration-Développement dans les Afriques de l’Ouest et du Centre ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dschang, Nov 2013, Dschang, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’urgence au développement : un contexte d’application des glissements fonctionnels dans la Région de l’Est du Cameroun à travers l’UNHCR et ses partenaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international « Comment questionner les liens Migration-Développement dans les Afriques de l’Ouest et du Centre ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dschang, Nov 2013, Dschang, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les APC à Nkong Zem : un modèle de financement rural par la coopération décentralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Kassé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international « Savoirs et politiques de financement rural en Afrique sub-saharienne : dynamiques et controverses »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRESA, FASA, CEREHT, Université de Dschang, Oct 2013, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration and biodiversity degradation in the Mbaw plain and Ako, Donga Mantung division of Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Tata Nfor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Achankeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Umaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international « Comment questionner les liens Migration-Développement dans les Afriques de l’Ouest et du Centre ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dschang, Nov 2013, Dschang, Cameroon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ONGs camerounaises comme facilitatrices du passage de l’urgence au développement : le cas du CANADEL dans la commune de Djohong dans la région de l’Adamaoua-Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tchinda Nzokoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international « Comment questionner les liens Migration-Développement dans les Afriques de l’Ouest et du Centre ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dschang, Nov 2013, Dschang, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diasporisation et « re »-construction de la pluri-citoyenneté dans les migrations camerounaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au Séminaire-atelier Migrations internationales et Développement local : quelles synergies ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dschang, Jan 2012, Dschang, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opinions politiques des Camerounais de l’extérieur. Jugements et préférences politiques des migrants camerounais de la Région parisienne en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Wongo Ahanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire-atelier Migrations internationales et Développement local : quelles synergies ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dschang, Jan 2012, Dschang, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations sociopolitiques et économiques et gouvernance des gares routières au Cameroun : les leçons d’une gestion privée de l’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Kaffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Ndo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire-Atelier « Les enjeux et les défis de la gouvernance urbaine en Afrique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aires-Sud, Corus, Jcad, Université de Dschang, Nov 2010, Dschang, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies matrimoniales et dynamiques migratoires comparées de deux groupes de migrants africains en Ile-de-France : les Soussi du Moyen Atlas occidental marocain et les Bamiléké des Hautes Terres de l’Ouest Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Moustaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaire Quetelet 2008 : Migrations internationales Sud-Nord. Regards croisés des mondes scientifique, politique et associatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de démographie, Université catholique de Louvain, Louvain-la-Neuve, Belgique, Dec 2008, Louvain La Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des Camerounaises d’Ile-de-France dans la dynamique des flux migratoires en provenance de leur pays d’origine et des stratégies d’intégration socio spatiale en zone d’accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">olloque International « Femmes et stratégies transnationales, XVIIIe – XXIe siècles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Cergy-Pontoise, Sep 2008, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation et projections socioprofessionnelles des migrants pour études d’origine camerounaise en Ile-de-France à l’aune du 21ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Geography and éducation. Practices of integration and segregation in European contexts »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Luxembourg, Apr 2008, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les routes du froid ménager de seconde main à destination de l’Afrique subsaharienne : entre nécessités économiques et sociales, et contraintes environnementales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENEC 2007, Colloque scientifique international « L’après développement durable : Espaces, nature, culture et qualité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENEC, Université Paris IV - Sorbonne, Sep 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité des mineurs isolés d’origine camerounaise en Ile-de-France : des pratiques traditionnelles locales aux mutations actuelles en migration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, « La migration des mineurs non accompagnés en Europe. Les contextes d’origine, les routes migratoires, les systèmes d’accueil »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter, Université de Poitiers, Oct 2007, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précarisation de l’emploi, baisse des revenus et diffusion du transport par moto (Ben skin) au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Kaffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Tatsabong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Marie Diebo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le taxi, solution d’avenir pour les mobilités urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lisbonne; Fondation Gulbenkian, Sep 2007, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidences des pratiques religieuses dans l’immigration camerounaise en Ile-de-France : du syncrétisme vers l’extrémisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international « Migration et religion en France : 19ème et 20ème siècles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de la Méditerranée Moderne et Contemporaine, Dec 2007, Nice Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bus Stations in Cameroon : An Experience of a form of Private Management of Public Space in Sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Kaffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magloire Takem Mbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of the research network “Private Urban Governance &amp; Gated Communities”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontiéralité et développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Hameth Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.225, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoines, mobilités, cultures et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Hameth Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.229, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités contemporaines, cultures, et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Hameth Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 246 p., 2024, Espaces interculturels, 978-2-336-40543-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités contemporaines, cultures et territoires : Questionner les dynamiques de mutations des sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Hameth Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 240 p., 2024, Espaces interculturels, 978-2-336-40543-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations internationales en Afrique centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">African Minds pour Open Society Foundations, 2020, 978-1-928502-18-0 Print; 978-1-928502-19-7 Ebook; 978-1-928502-20-3 e-Pub</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emigration internationale au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Mimche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">l'Harmattan, 2016, 978-2-343-08034-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emigration internationale au Cameroun : des enjeux nouveaux aux nouvelles figures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Mimche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 490 p., 2016, 978-2-343-08034-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et développement dans les Afriques de l'Ouest et du Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.305, 2015, Etudes africaines, 978-2-343-07540-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01557425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et développement dans les Afriques de l’Ouest et du Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">l'Harmattan, 2015, 978-2-343-07540-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la quête des synergies entre migrations internationales et développement local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kotlok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Iresma, 190 p., 2015, 978-9956-795-07-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments d'une géopolitique des migrations au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 978-2-343-06633-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations socio-spatiales au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Tsaléfac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iresma-Karthala, 2012, 978-9956-795-02-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’insécurité au Cameroun : mythes ou réalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kuété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem; Martin Kuété. Iresma, pp.202, 2012, 978-9956-795-04-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la promotion du tourisme au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesmin Tchindjang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iresma-Karthala, 2011, 978-9956-795-00-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mouvement associatif de la diaspora camerounaise: Enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">l'Harmattan, 2008, 978-2296059085</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camerounais en Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">l'Harmattan, 2007, 978-2-296-02460-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Hameth Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines, mobilités, cultures et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-10, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Hameth Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiéralité et développement dans la lecture des dynamiques croisées entre Mobilités, Cultures et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-14, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Langue au service du rayonnement culturel de la Russie en RCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Junior Akué Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Loungou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines, mobilités, cultures et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-154, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Hameth Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines, mobilités, cultures et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-229, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiéralité et développement dans la lecture des dynamiques croisées entre Mobilités, Cultures et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-225, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires de Camerounais en mobilité étudiante en France : l’utopie des retours à l’aune des politiques sociales du Cameroun postcolonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces utopiques - Textes - Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main-d'œuvre qualifiée migrante et action publique locale au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Etogo Assené-Nkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yéboué Stéphane Koissy Koffi; Joseph Kouadio Kra; Roger Yoboué Guy Koffi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la décentralisation en Afrique subsaharienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.233-256, A paraître, L'Harmattan Côte d'Ivoire, 978-2-336-59043-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Hameth Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem; Abdoul Hameth Ba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités contemporaines, cultures et territoires : Questionner les dynamiques de mutations des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.7-12, 2024, Espaces interculturels, 978-2-336-40543-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Hameth Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem; Abdoul Hameth Ba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités contemporaines, cultures et territoires : Questionner les dynamiques de mutations des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.235-240, 2024, Espaces interculturels, 978-2-336-40543-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyenneté culturelle : dynamiques de transmission de cultures chez les immigrés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Hameth Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdoul Hameth Ba; Pierre Kamdem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités contemporaines, cultures et territoires. Questionner les mutations des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.201-212, 2024, Espaces interculturels, 978-2-336-40543-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication des territoires et l’affirmation des identités culturelles. Quels enjeux pour la pluridisciplinarité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Hameth Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdoul Hameth Ba; Pierre Kamdem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités contemporaines, cultures et territoires Questionner les mutations des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.235-240, 2024, Espaces interculturels, 978-2-336-40543-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de transmission des migrants d’origine camerounaise en Ile-de-France : une hybridation croissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwénola Sebaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus de transmission dans les familles de migrants ou issues de l'immigration. Regards croisés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.121-134, 2019, Dialogues entre cultures, 978-2-7574-2854-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The current situation in international Migration in Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Frigeri; M. Zupi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Africa to Europe. The Political Challenge of Migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Donzelli Editore, pp.211-251, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The current situation in international Migration in Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniele Frigeri; Marco Zupi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Africa to Europe. The Political Challenge of Migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Donzelli Editore, pp.211-251, 2019, 978-88-6843-948-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de transmission des migrants d'origine camerounaise en Ile-de-France : une hybridation croissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwénola Sebaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus de transmission dans les familles de migrants ou issues de l'immigration: regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.121-134, 2019, 978-2-7574-2854-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialectique citoyenne asymétrique dans les migrations internationales au Cameroun : quelques éléments de compréhension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Mimche; Pierre Kamdem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émigration internationale au Cameroun: des enjeux nouveaux aux nouvelles figures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.433-450, 2016, 978-2-343-08034-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique migratoire au Cameroun : éléments de traçabilité et de construction socio-spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Mimche; Pierre Kamdem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émigration internationale au Cameroun: des enjeux nouveaux aux nouvelles figures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.47-74, 2016, 978-2-343-08034-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’émigration internationale au Cameroun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, 2016, 978-2-343-08034-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les Camerounais de l’extérieur s’expriment : le cas des migrants camerounais d’Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antpine Wongo Ahanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la quête des synergies entre migrations internationales et développement local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-184, 2015, 978-9956-795-07-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche des synergies entre migrations et développement local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem; Nathalie Kotlok. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la quête des synergies entre migrations internationales et développement local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iresma, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions immobilières des migrants camerounais dans la ville de Yaoundé : disparité, diversité et logiques de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nkenné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations et Développement dans les Afriques de l’Ouest et du Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.229-254, 2015, Études africaines, 978-2-343-07540-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les liens migrations et développement dans les Afriques de l’Ouest et du Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations et Développement dans les Afriques de l’Ouest et du Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.9-13, 2015, Études africaines, 978-2-343-07540-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport par moto entre satisfaction des besoins des « cadets sociaux » et insécurité urbaine au Cameroun : quelles conjugaisons ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Kaffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Tatsabong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem; Martin Kuété. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’insécurité au Cameroun : mythes ou réalités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iresma, pp.31-49, 2012, 978-9956-795-04-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du commerce urbain du bois énergie face aux pénuries itératives du GPL au cœur de l’insécurité dans l’énergie de cuisson au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Kaffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Kuété; Pierre Kamdem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’insécurité au Cameroun : mythes ou réalités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iresma, pp.51-82, 2012, 978-9956-795-04-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations clandestines et insécurité. Les « risques » d’une pratique de mobilité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Mimche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem; Martin Kuété. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’insécurité au Cameroun : mythes ou réalités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iresma, pp.119-144, 2012, 978-9956-795-04-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments épistémologiques des mutations socio-spatiales dans la géographie camerounaise : quelles approches ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Tsaléfac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem; Maurice Tsaléfac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations socio-spatiales au Cameroun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iresma-Karthala, pp.19-24, 2012, 978-9956-795-02-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pr. Jean-Louis Dongmo : l'homme, l'œuvre et la Géographie camerounaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Tsaléfac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem; Maurice Tsaléfac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations socio-spatiales au Cameroun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iresma-Karthala, pp.11-16, 2012, 978-9956-795-02-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les routes du froid ménager de seconde main à destination de l’Afrique subsaharienne : entre nécessités économiques et sociales, et contraintes environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurice Tsaléfac; Pierre Kamdem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations socio-spatiales au Cameroun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iresma-Karthala, pp.117-132, 2012, 978-9956-795-02-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles approches pour la relance de la promotion du tourisme et de l’écotourisme au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesmin Tchindjang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem; Mesmin Tchindjang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser la promotion du tourisme au Cameroun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iresma-Karthala, pp.337-352, 2011, 978-9956-795-00-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quête identitaire à caractère diasporique au sein des migrations camerounaises : une aubaine pour le tourisme des racines au Cameroun ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem; Mesmin Tchindjang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser la promotion du tourisme au Cameroun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iresma-Karthala, pp.129-150, 2011, 978-9956-795-00-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité de repenser la promotion du tourisme camerounais dans un contexte de mutation globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesmin Tchindjang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem; Mesmin Tchindjang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser la promotion du tourisme au Cameroun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iresma-Karthala, pp.13-26, 2011, 978-9956-795-00-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces, sociétés et tourisme au Cameroun : passer des ressources touristiques ignorées aux ressources consommées !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesmin Tchindjang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Mahend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymanou Mbohou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem; Mesmin Tchindjang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser la promotion du tourisme au Cameroun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iresma-Karthala, pp.27-62, 2011, 978-9956-795-00-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la déliquescence du paysage bocager dans l’Ouest-Cameroun ou le reflet d’une crise foncière sur fond de profondes mutations socio-spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesmin Tchindjang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Noumbissie Petcheu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Nkankeu; Christopher Bryant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards multidisciplinaires sur les conflits fonciers et leurs impacts socio-économico-politiques au Cameroun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Développement durable et dynamique territoriale, Département de Géographie, Université de Montréal, pp.235-246, 2010, 978-2-921903-04-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard actuel sur les mobilités féminines transfrontalières ouest-africaines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Demba FALL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Gamberoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crisis, Adaptation, and Territorial Food Resilience: A Reflexive Account of the SAR-Li ’s Methodological Journey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherin Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Sfeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs des migrations : cas du Cameroun.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEA-ONU, Addis Abeba, Ethiopie. 2018, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs des migrations : cas du Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEA-ONU. 2018, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations irrégulières en Afrique centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEA-ONU. 2018, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations internationales et priorités pour l’action en Afrique centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEA-ONU. 2017, pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId190"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Kamdem </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">PIERRE KAMDEM Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur des Universités en Géographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire RURALITES</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">MSHS - UR 13823</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Poitiers</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">5 rue Théodore Lefebvre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bât. A5 - TSA 21103</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">F-86073 Poitiers cedex 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Email : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre.kamdem@univ-poitiers.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et expériences professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">·	Professeur des Universités à Poitiers·	Habilitation à Diriger les Recherches en Géographie, Université de Poitiers. Mémoire : Territorialité migrante et perspective citoyenne : le double jeu des frontières, soutenu le 11 novembre 2013·	Doctorat de Géographie, F.L.S.H., Université de Paris XIII. Thèse. La communauté camerounaise en Ile-de-France : une intégration différenciée.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">·	Migrations internationales, Mobilités·	Développement local, Citoyenneté·	Coopération décentralisée,·	Géographie politique, Géopolitique et Géostratégie</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes principaux de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">·	Migrations internationales, Mobilités, Territoire, Frontières, Souveraineté, Gouvernance, Organisations de la société civile, Afrique subsaharienne, Diasporas, Citoyenneté, Intégration, Relations interculturelles, Tourisme des racines.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de formation à la recherche</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-	Cycle de Doctorat et Habilitation à Diriger les Recherches</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Direction de 21 thèses de doctorat dont 11 soutenues</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à 1 Jury d’Habilitation à Diriger les Recherches (HDR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à 23 Jurys de soutenance de thèses de Doctorat</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">7 jurys de thèse présidés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">11 pré-rapports de soutenances réalisés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5 thèses examinées</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-	Enseignement en cycle master & Licence</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université de Poitiers, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université de Paris Diderot, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université de Dschang, Cameroun</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université de Douala, Cameroun</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités dans des projets de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 – Coordonnateur (Chef de file) du programme de recherche Projet COSEFAC « Conflits violents, déplacements de personnes et sécurisation du foncier rural en Afrique de l’Ouest et du Centre ». Comité Technique Foncier et Développement, Agence Française de Développement CTFD-AFD. De 2022 à 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 – Membre du comité scientifique Projet SAR_Li, « pour une Sécurité alimentaire résiliente au Liban ». Projet en cours de juillet 2021 à juin 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 – Responsable scientifique Projet MFAO, « Mobilités transfrontalières des Femmes en Afrique de l’Ouest ». Agence Française de Développement-AFD, Université Cheikh Ant Diop, Dakar. De 2020 à 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019 – Responsable du programme d’étude sur « Les migrations internationales en Afrique Centrale : lois, politiques et pratiques ». Projet AfrO, Etude effectuée pour Open Society Initiative for West Africa. 136 pages</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019 – Responsable du programme d’étude sur les « Mobilités et économie des ménages dans le bassin du Lac Tchad. Cas des régions administratives tchadiennes du Barh El Gazal, du Kanem et du Lac Tchad ».. Projet REST-TRUST-Fund Union Européenne et Consortium OXFAM-CARE-ACF, Tchad, 98 pages.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2018 – Responsable pour la Sous-région Afrique centrale du Programme d’études pour la réalisation du Pacte Mondial pour des Migrations sûres, ordonnées et régulières Commission économique pour l’Afrique, de l’Organisation des Nations Unies (CEA-ONU), Expert.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dernières publications</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">KAMDEM Pierre, BA Abdoul Hameth, 2024 – Mobilités contemporaines, cultures et territoires. Questionner les dynamiques de mutations des sociétés. Paris, L’Harmattan, 240 p.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BA Abdoul Hameth, KAMDEM Pierre, 2024 – « Citoyenneté culturelle transnationale : dynamiques de transmission de cultures chez les immigrés en France » in KAMDEM Pierre & BA Abdoul Hameth, Mobilités contemporaines, cultures et territoires. Questionner les dynamiques de mutations des sociétés. Paris, L’Harmattan.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">KAMDEM Pierre, TAHIR ARIM Abdel Hakim, 2023 « Le Tchad à l’épreuve d’un nouvel afflux de réfugiés soudanais ». The Conversation, publié le 22/08/2023, </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theconversation.com/le-tchad-a-lepreuve-dun-</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> nouvel-afflux-de-refugies-soudanais-211555</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FALL Papa Demba, KAMDEM Pierre, GAMBERONI Emanuela, 2022 – « Regard actuel sur les mobilités féminines transfrontalières ouest-africaines. Quand les désirs d’émancipation transcendent les séculaires pesanteurs	sociales ».	Papier	de	recherche	n°252,	Editions	AFD,	75	p.	[En	ligne], </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.afd.fr/fr/ressources/regard-actuel-sur-les-mobilites-feminines-transfrontalieres-ouest-</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> africaines-quand-les-desirs-demancipation-transcendent-les-seculaires-pesanteurs-sociale.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">KAMDEM Pierre, BA Abdoul Hameth, 2021 - « Transmissions culturelles au sein des familles et dans les espaces publics : cas des immigrés camerounais en France », Espace populations sociétés [En ligne], 2020/3-2021/1| 2021, mis en ligne le 21 janvier 2021, consulté le 11 février 2021. URL : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://journals.openedition.org/eps/110852020</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> KAMDEM Pierre, 2020 - « Navrhované modely integrace přistěhovalců ve Francii », Encyklopedie Migrace, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.encyclopediaofmigration.org/authors/pierre-</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> kamdem</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">KAMDEM Pierre, 2020 – les migrations internationales en Afrique centrale. Lois, politiques et pratiques. New-York, African Minds, Open Society Initiatives Foundations, 204 pages</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">KAMDEM Pierre, 2019 - « The current situation in international Migration in Central Africa », in Frigeri D., Zupi M., From Africa to Europe. The Political Challenge of Migrations, Rome, Donzelli Editore, pp.211-251</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">KAMDEM Pierre, 2019 – « Processus de transmission des migrants d’origine camerounaise en Ile-de-France : une hybridation croissante ». In Sebaux G., Processus de transmission dans les familles migrantes et issues de la migration, Lille, Presse Universitaire du Septentrion.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">KAMDEM Pierre, 2018 - « Sintesi del profilo migratorio del Camerun alla vigilia dell’adozione del Patto globale sulle migrazioni » </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.mondopoli.it/2018/05/16/sintesi-del-profilo-migratorio-del-camerun-alla-vigilia-</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> delladozione-del-patto-globale-sulle-migrazioni/, consulté le 10-08-2018</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tchad à l’épreuve d’un nouvel afflux de réfugiés soudanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Arim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.ftxa6guhy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et gestion de l'environnement dans la ville pluri-frontière de Kye-Ossi, Cameroun.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abêt Mongbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Eco-Trop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, SYMPOSIUM CLIMAT ET DÉVELOPPEMENT CLIMATE AND DEVELOPMENT SYMPOSIUM, 4 (46), pp.501-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural transmission within families and in public spaces: the case of Cameroonian immigrants in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Hameth Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2020/3-2021/1, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.11085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature ressource : Nouveaux regards sur l'Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mpie Simba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nkenné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Pléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geovision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Hors-Série, 1, pp.393-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolarisation et vulnérabilité : les enfants réfugiés centrafricains dans la région de l’Est-Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.7019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02511317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Programme de la Route Des Chefferies à Dschang : patrimonialisation, migrations et développement local dans les hautes terres de l’Ouest-Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (2017/3), pp.334-338. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.7289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whongo Ahanda Antoine,&amp;lt;i&amp;gt; Comment s’informent et communiquent les Camerounais de l’étranger&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dire la violence des frontières. Mises en mots de la migration vers l'Europe, 33 (2-3), pp.334-338. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.8610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes camerounaises en migration : de l’invisibilité institutionnelle à un dynamisme migratoire accéléré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Femmes et migrations, 1311, pp.115-121. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.3300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurations de la gouvernance climatique en contexte de crises migratoires : solidarités, inclusion sociale, action publique et dynamiques institutionnelles à Wadi Fira (Est du Tchad)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Hakim Tahir Arim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième édition du Colloque international sur la régulation et la gouvernance de l’action publique à l’ère de la complexité sociale Solidarité, inclusion sociale et action publique : Quelle gouvernance face aux risques et aux crises ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSJES d’Agdal- Université Mohammed V de Rabat, Apr 2026, Rabat (Maroc), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dystopies révolutionnaires diasporiques et reconfigurations politiques locales : une analyse du Conseil Supérieur de la Révolution (CSR) et de ses amazones dans l’espace camerounais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Espaces utopiques. Texte(s) &amp; Image(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers (UP), Unités de Recherche FoReLLIS, GRESCO, RURALITÉS; Université d’Antsiranana (UNA), Écoles Doctorales Thématiques GENESIS, LALICE-DM, Facultés DEGSP, FLSH, Apr 2026, Antsiranana, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Civil Society in Developing Alternative Food Networks: Case of Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherin Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Royoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture &amp; Food 2023, 11th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Scientific Events, Aug 2023, Burgas, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food in time of crises. The case of Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Sfeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherin Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crises alimentaires : défis, innovations et changements durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Européen d’Histoire et des Cultures de l’Alimentation, Dec 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des organisations internationales dans le système alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour un système alimentaire résilient et durable au Liban [Colloque international]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme SAR-Li (ANR); Université de Poitiers; Université Libanaise, Apr 2023, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation en rupture. Le cas du Liban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Sfeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherin Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crises alimentaires : défis, innovations et changements durables [14e colloque de l'Institut Européen d’Histoire et des Cultures de l’Alimentation]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Européen d’Histoire et des Cultures de l’Alimentation (IEHCA), Dec 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des instituts français et Confucius dans le processus d’influences culturelles des puissances française et chinoise au Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Leslie Mihindou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international « Identités Culturelles, Identités Territoriales et Mobilités » (MOCTE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire RURALITES, Université de Poitiers; Laboratoire IDHES, Université Évry Paris-Saclay, Nov 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre l’Afrique et les Afriques : une réflexion sur la mobilisation différenciée des échelles territoriales africaines en sciences sociales pour un « développement décomplexé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : Quelle apport aujourd'hui pour le jeune chercheur en géographie face au tournant du paradigme du développement en Afrique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Africain des Jeunes Chercheurs en Géographie (RAJEC Géo), Apr 2023, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Langue, un instrument de confrontation au service du rayonnement culturel de la Russie en République Centrafricaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Junior Akué Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Loungou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international « Identités Culturelles, Identités Territoriales et Mobilités » (MOCTE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire RURALITE, Université de Poitiers; Laboratoire IDHES, Université Évry Paris-Saclay, Nov 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits violents, déplacements de populations et sécurisation du foncier rural au Cameroun et en Côte d’Ivoire : enjeux théoriques, défis méthodologiques et perspectives d’application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nkenné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Josué Djah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLPA-2023 Conference on Land Policy in Africa « Promoting Sustainable Land Governance in Africa for Accelerating Implementation of the AfCFTA »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, African Union Commission (AUC); African Development Bank (AfDB); United Nations Economic Commission for Africa (UNECA), Nov 2023, Addis-Abeba, Éthiopie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et/en coopérations. Mobilités, vulnérabilités environnementales et dynamiques socio-spatiales en Afrique subsaharienne : ateliers de productions théoriques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire-atelier doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Ruralités (Université de Poitiers), Dec 2022, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations internationales en Afrique centrale : lois politiques et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence, Séminaire-Atelier de lancement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Open Society Initiative for West Africa (OSIWA), Feb 2021, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux numériques et néo-révolution postsoviétique subsaharienne en diaspora : les amazones du Conseil Supérieur de la Révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e édition du colloque scientifique international pluridisciplinaire d'Agadir : Métamorphoses de l’action citoyenne. Bilan d’une décennie de recherche sur les réseaux numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIGRINTER (CNRS- UMR 7301), Université de Poitiers; LARLANCO, Université Ibn Zohr d’Agadir, Apr 2020, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05512999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residential dynamics, citizenship and economic ethnicity of sub-Saharan migrants in the cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference, Migrants in European cities: re-shaping urban spaces?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CY Cergy Paris University, Jan 2020, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature ressource : Nouveaux regards sur l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mpié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nkenné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Pléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Dynamique des milieux anthropisés et gouvernance spatiale en Afrique subsaharienne depuis les indépendances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Alassane Ouattara de Bouaké, Jun 2019, Bouaké, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois, politiques et pratiques sur la migration en Afrique Centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence, Séminaire-Atelier de validation de l’étude comparative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSIWA, Dec 2019, Libreville, Gabon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature ressource : Nouveaux regards sur l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mpié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nkenné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Pléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique des milieux anthropisés et gouvernance spatiale en Afrique subsaharienne depuis les indépendances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Alassane Ouatara de Bouaké, Jun 2019, Bouaké, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des mobilités, migrations internationales, changements climatiques et impacts sur l'économie des ménages dans le bassin du Lac Tchad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités, migrations internationales en Afrique centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxfam, Jun 2019, N'Djaména, Tchad</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réactivation d’anciens itinéraires de mobilité comme nouvelles tendances dans les relations migratoires entre l’Europe, la Méditerranée et l’Afrique centrale et orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second academic conference, Towards Inclusive Migration Governance in North Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICMPD, Jun 2019, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05513074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations internationales en Afrique centrale : lois, politiques et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire-atelier Open Society Initiative for West Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSIWA, Jul 2019, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleurs et néo-révolution postsoviétique subsahariennes en diaspora : les amazones du conseil supérieur de la révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque international des Rendez-Vous du Tsanga, Transmissions des Savoirs et Appropriation Numérique des Générations Africaines. Appropriation des savoirs en contextes d’expansion européenne et contemporain (XVe-XXIe s), les couleurs comme langage « glocal »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rendez-vous du Tsanga, Université de Nancy, Oct 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05513105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations internationales en Afrique du Nord. Lois, politiques et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire-Atelier Migrations internationales en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSIEA, Dec 2019, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ‘circulation migratoire’ : quelle perspective paradigmatique dans les études des migrations internationales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international, Transferts, exports-imports, circulations. Quels paradigmes pour la science politique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Science Po Lille, Dec 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05513094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les migrations. Les migrations comme un enjeu de coopération entre l’Europe et l’Afrique pour un développement partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Entretiens Européens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASCPE, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05513062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités, migrations internationales et contribution dans l'économie des ménages au Tchad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations internationales en Afrique centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxfam, Apr 2019, N'Djaména, Tchad</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la notion de diaspora : une approche issue de la diaspora chinoise et africaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-débat « Les Diasporas au cœur du développement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centraider, Jun 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations, économie et esclavage moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur les Migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mairie de Bezons, May 2018, Bezons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération internationale et gouvernance des migrations en Afrique centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA-ONU, Jan 2018, Addis-Abeba, Éthiopie. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borders and integration in Central Africa at the time of the Global Compact on Migration: lessons from the city of Kye-ossi in the border area between Cameroon, Gabon and Equatorial Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Scientifique Monastir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration et patrimonialisation : le Programme de la Route Des Chefferies à Dschang comme ferment de redynamisation territoriale dans les Hautes Terres de l’Ouest-Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum scientifique international, Les migrations au service du développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nouakchott Al Asriya (UNA), Jun 2018, Nouakchott, Mauritanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements de personnes en et dès l'Afrique de l'Ouest, l'Afrique Central et le Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire du Groupe d'Etudes Africaines : les migrations africaines contemporaines « Et pourtant ça bouge ! »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OXFAM INTERMON; GEA, Université Autonome de Madrid, Espagne, Feb 2018, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famille migrante et enjeux de l’éducation des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-débat, La place de la famille dans l’éducation de l’enfant migrant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AICSF, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Droits de l’Homme pour tous les migrants en Afrique centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA-ONU, Jan 2018, Addis-Abeba, Éthiopie. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières et intégration en Afrique centrale à l’heure du Pacte Global sur les Migrations : des enseignements à partir de la ville de Kye-ossi en zone frontalière entre le Cameroun, le Gabon et la Guinée équatoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international, Frontières et Régions frontalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tunisian-Mediterranean Association for Historical, Social and Economic Studies; Tunisian World Center for Studies, Research, and Development, Nov 2018, Bejaia, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trafics illicites de migrants et traite des Etres humains en Afrique centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA-ONU, Jan 2018, Addis-Abeba, Éthiopie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations au service du développement des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Migrations et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRDR; IFAN, UCAD Dakar; APS; Université de Nouakchott, Al Asrya, Mauritanie, Jun 2018, Nouakchott, Mauritanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des migrants et diasporas en Afrique centrale. Note politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA-ONU, Jan 2018, Addis-Abeba, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux enjeux des migrations internationales : un besoin toujours accru de solidarité internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-débat, Europe Direct des Charentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIJ, Emmaeus, Médiathèque, Angoulême, Apr 2018, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central african migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APAD Conference, African International Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APAD, May 2018, Roskilde, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviculture et maraichage à l'assaut des raphiales : amenuisement des ressources en eau et questions de survie dans les hautes terres de l'Ouest Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nkenné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international, REAF2018 : Cinquièmes Rencontres des Etudes Africaines en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, REAF, Jul 2018, Marseilles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et crise environnementale en zone transfrontalière : cas de la localité de Kyé-ossi dans le Basin Forestier du Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abêt Mongbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international, Environnement, mobilités et infrastructures gestion, régulations et contournements. Les impacts sur les systèmes écologiques et anthropisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCAD, Apr 2018, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les Politiques Migratoires en Afrique Centrale à l’aune du processus pour l’adoption du Pacte Mondiale sur les Migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire International sur les Politiques Migratoires en Afrique Centrale - Yaoundé-Cameroun. Séminaire préparatoire au Sommet du Pacte Global sur la Gestion des Flux Migratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA-ONU, Sep 2017, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrants d’Afrique centrale, acteurs du « développement » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Migration et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Général du Finistère, Dec 2017, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies matrimoniales et processus de transmissions dans les familles de migrants d’origine camerounaise en Ile-de-France : vers une hybridation accélérée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international, Processus de transmission dans les familles de migrants ou issues de l'immigration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Angers, Oct 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le HCR et ses partenaires face aux pouvoirs publics en charge de l’éducation dans l’arrondissement de Mandjou (Est-Cameroun) : des éléments de glissement de l’urgence au développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Félicité Magnikeu Ngamo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international « Comment questionner les liens Migration-Développement dans les Afriques de l’Ouest et du Centre ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dschang, Nov 2013, Dschang, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopération décentralisée : une aubaine pour le financement des territoires ruraux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international « Savoirs et politiques de financement rural en Afrique sub-saharienne: dynamiques et controverses »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRESA, FASA, CEREHT, Université de Dschang, Oct 2013, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions foncières et immobilières des migrants camerounais dans la ville de Yaoundé : disparité, diversité et logiques de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nkenné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international « Comment questionner les liens Migration-Développement dans les Afriques de l’Ouest et du Centre ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dschang, Nov 2013, Dschang, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’urgence au développement : un contexte d’application des glissements fonctionnels dans la Région de l’Est du Cameroun à travers l’UNHCR et ses partenaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international « Comment questionner les liens Migration-Développement dans les Afriques de l’Ouest et du Centre ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dschang, Nov 2013, Dschang, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration and biodiversity degradation in the Mbaw plain and Ako, Donga Mantung division of Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Tata Nfor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Achankeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Umaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international « Comment questionner les liens Migration-Développement dans les Afriques de l’Ouest et du Centre ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dschang, Nov 2013, Dschang, Cameroon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les APC à Nkong Zem : un modèle de financement rural par la coopération décentralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Kassé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international « Savoirs et politiques de financement rural en Afrique sub-saharienne : dynamiques et controverses »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRESA, FASA, CEREHT, Université de Dschang, Oct 2013, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ONGs camerounaises comme facilitatrices du passage de l’urgence au développement : le cas du CANADEL dans la commune de Djohong dans la région de l’Adamaoua-Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tchinda Nzokoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international « Comment questionner les liens Migration-Développement dans les Afriques de l’Ouest et du Centre ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dschang, Nov 2013, Dschang, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diasporisation et « re »-construction de la pluri-citoyenneté dans les migrations camerounaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au Séminaire-atelier Migrations internationales et Développement local : quelles synergies ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dschang, Jan 2012, Dschang, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opinions politiques des Camerounais de l’extérieur. Jugements et préférences politiques des migrants camerounais de la Région parisienne en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Wongo Ahanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire-atelier Migrations internationales et Développement local : quelles synergies ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dschang, Jan 2012, Dschang, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations sociopolitiques et économiques et gouvernance des gares routières au Cameroun : les leçons d’une gestion privée de l’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Kaffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Ndo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire-Atelier « Les enjeux et les défis de la gouvernance urbaine en Afrique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aires-Sud, Corus, Jcad, Université de Dschang, Nov 2010, Dschang, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies matrimoniales et dynamiques migratoires comparées de deux groupes de migrants africains en Ile-de-France : les Soussi du Moyen Atlas occidental marocain et les Bamiléké des Hautes Terres de l’Ouest Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Moustaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaire Quetelet 2008 : Migrations internationales Sud-Nord. Regards croisés des mondes scientifique, politique et associatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de démographie, Université catholique de Louvain, Louvain-la-Neuve, Belgique, Dec 2008, Louvain La Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des Camerounaises d’Ile-de-France dans la dynamique des flux migratoires en provenance de leur pays d’origine et des stratégies d’intégration socio spatiale en zone d’accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">olloque International « Femmes et stratégies transnationales, XVIIIe – XXIe siècles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Cergy-Pontoise, Sep 2008, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation et projections socioprofessionnelles des migrants pour études d’origine camerounaise en Ile-de-France à l’aune du 21ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Geography and éducation. Practices of integration and segregation in European contexts »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Luxembourg, Apr 2008, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les routes du froid ménager de seconde main à destination de l’Afrique subsaharienne : entre nécessités économiques et sociales, et contraintes environnementales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENEC 2007, Colloque scientifique international « L’après développement durable : Espaces, nature, culture et qualité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENEC, Université Paris IV - Sorbonne, Sep 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité des mineurs isolés d’origine camerounaise en Ile-de-France : des pratiques traditionnelles locales aux mutations actuelles en migration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, « La migration des mineurs non accompagnés en Europe. Les contextes d’origine, les routes migratoires, les systèmes d’accueil »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter, Université de Poitiers, Oct 2007, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précarisation de l’emploi, baisse des revenus et diffusion du transport par moto (Ben skin) au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Kaffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Tatsabong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Marie Diebo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le taxi, solution d’avenir pour les mobilités urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lisbonne; Fondation Gulbenkian, Sep 2007, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidences des pratiques religieuses dans l’immigration camerounaise en Ile-de-France : du syncrétisme vers l’extrémisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international « Migration et religion en France : 19ème et 20ème siècles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de la Méditerranée Moderne et Contemporaine, Dec 2007, Nice Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bus Stations in Cameroon : An Experience of a form of Private Management of Public Space in Sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Kaffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magloire Takem Mbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of the research network “Private Urban Governance &amp; Gated Communities”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontiéralité et développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Hameth Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.225, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoines, mobilités, cultures et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Hameth Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.229, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités contemporaines, cultures, et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Hameth Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 246 p., 2024, Espaces interculturels, 978-2-336-40543-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités contemporaines, cultures et territoires : Questionner les dynamiques de mutations des sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Hameth Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 240 p., 2024, Espaces interculturels, 978-2-336-40543-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations internationales en Afrique centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">African Minds pour Open Society Foundations, 2020, 978-1-928502-18-0 Print; 978-1-928502-19-7 Ebook; 978-1-928502-20-3 e-Pub</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emigration internationale au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Mimche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">l'Harmattan, 2016, 978-2-343-08034-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emigration internationale au Cameroun : des enjeux nouveaux aux nouvelles figures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Mimche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 490 p., 2016, 978-2-343-08034-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et développement dans les Afriques de l'Ouest et du Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.305, 2015, Etudes africaines, 978-2-343-07540-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01557425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et développement dans les Afriques de l’Ouest et du Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">l'Harmattan, 2015, 978-2-343-07540-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la quête des synergies entre migrations internationales et développement local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kotlok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Iresma, 190 p., 2015, 978-9956-795-07-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments d'une géopolitique des migrations au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 978-2-343-06633-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations socio-spatiales au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Tsaléfac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iresma-Karthala, 2012, 978-9956-795-02-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’insécurité au Cameroun : mythes ou réalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kuété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem; Martin Kuété. Iresma, pp.202, 2012, 978-9956-795-04-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la promotion du tourisme au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesmin Tchindjang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iresma-Karthala, 2011, 978-9956-795-00-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mouvement associatif de la diaspora camerounaise: Enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">l'Harmattan, 2008, 978-2296059085</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camerounais en Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">l'Harmattan, 2007, 978-2-296-02460-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Hameth Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines, mobilités, cultures et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-10, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Hameth Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiéralité et développement dans la lecture des dynamiques croisées entre Mobilités, Cultures et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-14, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiéralité et développement dans la lecture des dynamiques croisées entre Mobilités, Cultures et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-225, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Hameth Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines, mobilités, cultures et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-229, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Langue au service du rayonnement culturel de la Russie en RCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Junior Akué Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Loungou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines, mobilités, cultures et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-154, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires de Camerounais en mobilité étudiante en France : l’utopie des retours à l’aune des politiques sociales du Cameroun postcolonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces utopiques - Textes - Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main-d'œuvre qualifiée migrante et action publique locale au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Etogo Assené-Nkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yéboué Stéphane Koissy Koffi; Joseph Kouadio Kra; Roger Yoboué Guy Koffi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la décentralisation en Afrique subsaharienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.233-256, A paraître, L'Harmattan Côte d'Ivoire, 978-2-336-59043-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Hameth Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem; Abdoul Hameth Ba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités contemporaines, cultures et territoires : Questionner les dynamiques de mutations des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.7-12, 2024, Espaces interculturels, 978-2-336-40543-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyenneté culturelle : dynamiques de transmission de cultures chez les immigrés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Hameth Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdoul Hameth Ba; Pierre Kamdem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités contemporaines, cultures et territoires. Questionner les mutations des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.201-212, 2024, Espaces interculturels, 978-2-336-40543-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Hameth Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem; Abdoul Hameth Ba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités contemporaines, cultures et territoires : Questionner les dynamiques de mutations des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.235-240, 2024, Espaces interculturels, 978-2-336-40543-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication des territoires et l’affirmation des identités culturelles. Quels enjeux pour la pluridisciplinarité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Hameth Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdoul Hameth Ba; Pierre Kamdem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités contemporaines, cultures et territoires Questionner les mutations des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.235-240, 2024, Espaces interculturels, 978-2-336-40543-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de transmission des migrants d’origine camerounaise en Ile-de-France : une hybridation croissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwénola Sebaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus de transmission dans les familles de migrants ou issues de l'immigration. Regards croisés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.121-134, 2019, Dialogues entre cultures, 978-2-7574-2854-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The current situation in international Migration in Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Frigeri; M. Zupi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Africa to Europe. The Political Challenge of Migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Donzelli Editore, pp.211-251, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The current situation in international Migration in Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniele Frigeri; Marco Zupi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Africa to Europe. The Political Challenge of Migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Donzelli Editore, pp.211-251, 2019, 978-88-6843-948-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de transmission des migrants d'origine camerounaise en Ile-de-France : une hybridation croissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwénola Sebaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus de transmission dans les familles de migrants ou issues de l'immigration: regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.121-134, 2019, 978-2-7574-2854-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialectique citoyenne asymétrique dans les migrations internationales au Cameroun : quelques éléments de compréhension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Mimche; Pierre Kamdem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émigration internationale au Cameroun: des enjeux nouveaux aux nouvelles figures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.433-450, 2016, 978-2-343-08034-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique migratoire au Cameroun : éléments de traçabilité et de construction socio-spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Mimche; Pierre Kamdem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émigration internationale au Cameroun: des enjeux nouveaux aux nouvelles figures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.47-74, 2016, 978-2-343-08034-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’émigration internationale au Cameroun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, 2016, 978-2-343-08034-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les Camerounais de l’extérieur s’expriment : le cas des migrants camerounais d’Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antpine Wongo Ahanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la quête des synergies entre migrations internationales et développement local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-184, 2015, 978-9956-795-07-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche des synergies entre migrations et développement local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem; Nathalie Kotlok. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la quête des synergies entre migrations internationales et développement local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iresma, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions immobilières des migrants camerounais dans la ville de Yaoundé : disparité, diversité et logiques de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nkenné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations et Développement dans les Afriques de l’Ouest et du Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.229-254, 2015, Études africaines, 978-2-343-07540-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les liens migrations et développement dans les Afriques de l’Ouest et du Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations et Développement dans les Afriques de l’Ouest et du Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.9-13, 2015, Études africaines, 978-2-343-07540-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport par moto entre satisfaction des besoins des « cadets sociaux » et insécurité urbaine au Cameroun : quelles conjugaisons ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Kaffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Tatsabong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem; Martin Kuété. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’insécurité au Cameroun : mythes ou réalités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iresma, pp.31-49, 2012, 978-9956-795-04-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du commerce urbain du bois énergie face aux pénuries itératives du GPL au cœur de l’insécurité dans l’énergie de cuisson au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Kaffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Kuété; Pierre Kamdem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’insécurité au Cameroun : mythes ou réalités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iresma, pp.51-82, 2012, 978-9956-795-04-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations clandestines et insécurité. Les « risques » d’une pratique de mobilité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Mimche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem; Martin Kuété. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’insécurité au Cameroun : mythes ou réalités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iresma, pp.119-144, 2012, 978-9956-795-04-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments épistémologiques des mutations socio-spatiales dans la géographie camerounaise : quelles approches ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Tsaléfac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem; Maurice Tsaléfac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations socio-spatiales au Cameroun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iresma-Karthala, pp.19-24, 2012, 978-9956-795-02-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pr. Jean-Louis Dongmo : l'homme, l'œuvre et la Géographie camerounaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Tsaléfac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem; Maurice Tsaléfac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations socio-spatiales au Cameroun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iresma-Karthala, pp.11-16, 2012, 978-9956-795-02-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les routes du froid ménager de seconde main à destination de l’Afrique subsaharienne : entre nécessités économiques et sociales, et contraintes environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurice Tsaléfac; Pierre Kamdem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations socio-spatiales au Cameroun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iresma-Karthala, pp.117-132, 2012, 978-9956-795-02-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles approches pour la relance de la promotion du tourisme et de l’écotourisme au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesmin Tchindjang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem; Mesmin Tchindjang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser la promotion du tourisme au Cameroun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iresma-Karthala, pp.337-352, 2011, 978-9956-795-00-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quête identitaire à caractère diasporique au sein des migrations camerounaises : une aubaine pour le tourisme des racines au Cameroun ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem; Mesmin Tchindjang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser la promotion du tourisme au Cameroun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iresma-Karthala, pp.129-150, 2011, 978-9956-795-00-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité de repenser la promotion du tourisme camerounais dans un contexte de mutation globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesmin Tchindjang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem; Mesmin Tchindjang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser la promotion du tourisme au Cameroun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iresma-Karthala, pp.13-26, 2011, 978-9956-795-00-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces, sociétés et tourisme au Cameroun : passer des ressources touristiques ignorées aux ressources consommées !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesmin Tchindjang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Mahend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymanou Mbohou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Kamdem; Mesmin Tchindjang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser la promotion du tourisme au Cameroun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iresma-Karthala, pp.27-62, 2011, 978-9956-795-00-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la déliquescence du paysage bocager dans l’Ouest-Cameroun ou le reflet d’une crise foncière sur fond de profondes mutations socio-spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesmin Tchindjang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Noumbissie Petcheu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Nkankeu; Christopher Bryant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards multidisciplinaires sur les conflits fonciers et leurs impacts socio-économico-politiques au Cameroun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Développement durable et dynamique territoriale, Département de Géographie, Université de Montréal, pp.235-246, 2010, 978-2-921903-04-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard actuel sur les mobilités féminines transfrontalières ouest-africaines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Demba FALL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Gamberoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crisis, Adaptation, and Territorial Food Resilience: A Reflexive Account of the SAR-Li ’s Methodological Journey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherin Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Sfeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs des migrations : cas du Cameroun.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEA-ONU, Addis Abeba, Ethiopie. 2018, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs des migrations : cas du Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEA-ONU. 2018, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations irrégulières en Afrique centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEA-ONU. 2018, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations internationales et priorités pour l’action en Afrique centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEA-ONU. 2017, pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId192"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EC722180"/>
+    <w:nsid w:val="2661D11C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pierre.kamdem@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/le-tchad-a-lepreuve-dun-" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/fr/ressources/regard-actuel-sur-les-mobilites-feminines-transfrontalieres-ouest-" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/eps/110852020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.encyclopediaofmigration.org/authors/pierre-" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mondopoli.it/2018/05/16/sintesi-del-profilo-migratorio-del-camerun-alla-vigilia-" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510141v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kamdem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Arim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ftxa6guhy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510101v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab&#234;t Mongbet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03187531v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Hameth Ba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.11085" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508750v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mpie Simba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nkenn&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Pl&#233;a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511317v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7019" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510273v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7289" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045265v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8610" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464841v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3300" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517244v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511721v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherin Assaf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Faraj" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Royoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514945v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Sfeir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Farah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511723v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511718v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511732v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Leslie Mihindou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511736v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511727v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Josu&#233; Djah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511734v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Junior Aku&#233; Ella" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Loungou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511740v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511745v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512999v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511748v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513539v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mpi&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513601v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158194v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513553v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05513074v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513565v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05513105v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513592v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05513094v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05513062v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513580v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515779v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515823v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515580v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515776v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515768v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515745v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515828v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515759v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513609v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513632v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515807v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515795v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515790v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513611v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513605v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515561v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515566v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515545v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515497v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane F&#233;licit&#233; Magnikeu Ngamo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513695v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515520v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513697v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513702v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Kass&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515534v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Tata Nfor" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Achankeng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Umaru" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515509v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchinda Nzokoua" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513690v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513692v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wongo Ahanda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513688v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Kaffo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ndo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513681v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mousta&#239;d" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513682v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513684v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513677v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513679v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513658v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Tatsabong" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Diebo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513668v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513673v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magloire Takem Mbi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517077v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517072v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04469904v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-mobilites_contemporaines_cultures_et_territoires_questionner_les_dynamiques_de_mutations_des_societes_pierre_kamdem_abdoul_hameth_ba-9782336405438-79324.html" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510338v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/mobilites-contemporaines-cultures-et-territoires/16291" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03187654v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510340v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Mimche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464884v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557425v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510312v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510344v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kotlok" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510317v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510349v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tsal&#233;fac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511259v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ku&#233;t&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510333v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesmin Tchindjang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510335v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510336v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517101v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517142v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517129v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517109v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517151v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517188v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510378v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Etogo Assen&#233;-Nkou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510412v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510416v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04469910v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04469915v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511712v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517390v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511710v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517382v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517362v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517374v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510451v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510462v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antpine Wongo Ahanda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510457v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510467v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510465v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511262v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511258v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511264v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511250v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511247v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511256v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511273v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511271v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511265v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511270v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#233;e Mahend" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymanou Mbohou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511275v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Noumbissie Petcheu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510229v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Demba FALL" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Gamberoni" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517274v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515833v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513636v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513620v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513616v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pierre.kamdem@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/le-tchad-a-lepreuve-dun-" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/fr/ressources/regard-actuel-sur-les-mobilites-feminines-transfrontalieres-ouest-" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/eps/110852020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.encyclopediaofmigration.org/authors/pierre-" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mondopoli.it/2018/05/16/sintesi-del-profilo-migratorio-del-camerun-alla-vigilia-" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510141v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kamdem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Arim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ftxa6guhy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510101v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab&#234;t Mongbet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03187531v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Hameth Ba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.11085" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508750v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mpie Simba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nkenn&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Pl&#233;a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511317v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7019" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510273v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7289" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045265v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8610" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464841v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3300" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589658v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Hakim Tahir Arim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517244v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511721v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherin Assaf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Faraj" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Royoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514945v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Sfeir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Farah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511723v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511718v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511732v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Leslie Mihindou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511736v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511734v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Junior Aku&#233; Ella" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Loungou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511727v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Josu&#233; Djah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511740v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511745v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512999v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511748v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513539v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mpi&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513601v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158194v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513553v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05513074v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513565v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05513105v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513592v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05513094v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05513062v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513580v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515784v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515779v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515580v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515776v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515768v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515745v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515828v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515759v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513609v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513632v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515807v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515795v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515790v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513611v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513605v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515561v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515566v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515545v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515497v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane F&#233;licit&#233; Magnikeu Ngamo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513695v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515520v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513697v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515534v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Tata Nfor" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Achankeng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Umaru" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513702v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Kass&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515509v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchinda Nzokoua" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513690v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513692v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wongo Ahanda" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513688v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Kaffo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ndo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513681v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mousta&#239;d" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513682v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513684v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513677v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513679v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513658v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Tatsabong" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Diebo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513668v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513673v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magloire Takem Mbi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517077v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517072v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04469904v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-mobilites_contemporaines_cultures_et_territoires_questionner_les_dynamiques_de_mutations_des_societes_pierre_kamdem_abdoul_hameth_ba-9782336405438-79324.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510338v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/mobilites-contemporaines-cultures-et-territoires/16291" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03187654v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510340v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Mimche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464884v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557425v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510312v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510344v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kotlok" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510317v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510349v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tsal&#233;fac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511259v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ku&#233;t&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510333v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesmin Tchindjang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510335v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510336v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517101v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517142v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517151v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517109v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517129v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517188v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510378v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Etogo Assen&#233;-Nkou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510412v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04469910v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510416v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04469915v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511712v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517390v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511710v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517382v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517362v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517374v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510451v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510462v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antpine Wongo Ahanda" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510457v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510467v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510465v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511262v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511258v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511264v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511250v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511247v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511256v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511273v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511271v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511265v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511270v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#233;e Mahend" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymanou Mbohou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511275v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Noumbissie Petcheu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510229v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Demba FALL" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Gamberoni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517274v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515833v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513636v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513620v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513616v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>