--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -66,4086 +66,180 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
-[...3904 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-geographical characterization of an Anopheles gambiae hybrid zone in ‘Far-West’ Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Lamine Dione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadji Malick Ngom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kengne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baye Bado Ndoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESOVE 2024 - 23rd European Society for Vector Ecology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Montpellier, France. , ESOVE 2024 - the 23rd European Society for Vector Ecology Conference. Book of Abstracts, pp.S1-P06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4155,410 +249,4316 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of arbovirus emergence risk associated with Ae. albopictus invasion in the forest ecosystem of Gabon based on vector competence study and viral screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Obame-Nkoghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judicaël Obame-Nkoghe</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Jiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Ngoagouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Conclois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on the Tiger Mosquito, Aedes albopictus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Institut Pasteur du Cambodge, Mar 2024, Phnom Penh, Cambodia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Asian Tiger Mosquito invasion story in forest of Central Africa and potential consequences in a One Health perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Obame-Nkoghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A Roiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Flaubert Ngangue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousmane Akone-Ella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th PAMCA Annual Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PAMCA, Sep 2022, Kigali, Rwanda</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasion of Ae. albopictus in forests of Central Africa: zoom on the situation observed in the National Park of la Lopé (Gabon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Obame-Nkoghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A Roiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Flaubert Ngangue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nil Rahola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Workshop on Aedes albopictus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climate-influenced vector-borne diseases in Africa: a call to empower the next generation of African researchers for sustainable solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Obame-Nkoghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adjoavi Esse Agossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Mboowa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Kamgang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caminade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infectious Diseases of Poverty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (1), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40249-024-01193-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Host preference patterns in domestic and wild settings: Insights into Anopheles feeding behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemonde Bouafou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris K Makanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nil Rahola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilou Boddé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ngangué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (6), pp.e13693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.13693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A cross-sectional study of malaria transmission in suggests the existence of a potential bridge vector susceptible of ensuring the transfer of simian malaria parasites to humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil-Michel Longo-Pendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larson Boundenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kevin Makanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clark Mbou-Boutambe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemonde Bouafou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1176687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urban green spaces and vector-borne disease risk in Africa : the case of an unclean forested park in Libreville (Gabon, Central Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Obame-Nkoghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.K. Makanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brizard Zongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Koumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Komba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (10), pp.5774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20105774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards the invasion of wild and rural forested areas in Gabon (Central Africa) by the Asian tiger mosquito Aedes albopictus: Potential risks from the one health perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Obame-Nkoghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Roiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Flaubert Ngangue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nil Rahola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (8), pp.e0011501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0011501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diurnal biting of malaria mosquitoes in the Central African Republic indicates residual transmission may be “out of control”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sangbakembi-Ngounou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Michel Longo-Pendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ngoagouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousman Akone-Ella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2104282119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systematic Review on Diversity and Distribution of Anopheles Species in Gabon: A Fresh Look at the Potential Malaria Vectors and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil-Michel Longo-Pendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larson Boundenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pyazzi Obame Ondo Kutomy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clark Mbou-Boutambe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris K Makanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (6), pp.668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/Pathogens11060668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The genome sequence of the malaria mosquito, Anopheles funestus, Giles, 1900</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousman Akone-Ella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kengne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harriet Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haynes Heaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wellcome Open Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7, pp.287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/wellcomeopenres.18445.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporal and biting dynamics of the chromosomal inversion 2La in the malaria vectors Anopheles gambiae and Anopheles coluzzii in Bangui, Central African Republic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sangbakembi-Ngounou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ngoagouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousman Akone-Ella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kengne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2022.986925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecological plasticity to ions concentration determines genetic response and dominance of Anopheles coluzzii larvae in urban coastal habitats of Central Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil M. Longo-Pendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billy Tene-Fossog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert E. Tawedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousman Akone-Ella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Toty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.15781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-94258-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03516004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental infections with Zika virus strains reveal high vector competence of Aedes albopictus and Aedes aegypti populations from Gabon (Central Africa) for the African virus lineage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Jiolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Moltini-Conclois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Obame-Nkoghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Yangari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Porciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.1244-1253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/22221751.2021.1939167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03323225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First report of Anopheles (Cellia) multicolor during a study of tolerance to salinity of Anopheles arabiensis larvae in Nouakchott, Mauritania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aly Ould Lemrabott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kengne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-020-04400-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natural Wolbachia infections are common in the major malaria vectors in Central Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousman Akone‐ella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nil Rahola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kengne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ngangue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (8), pp.1583-1594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new species in the major malaria vector complex sheds light on reticulated species evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maite Barrón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nil Rahola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousman Akone-Ella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ngangue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-49065-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tolerance of disease-vector mosquitoes to brackish water and their osmoregulatory ability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kengne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Charmantter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Blondeau-Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (10), pp.e02783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.2783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissecting functional components of reproductive isolation among closely related sympatric species of the Anopheles gambiae complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pombi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kengne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Gimonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billy Tene-Fossog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (10), pp.1102-1120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau genre de Culicidae (Diptera), Paulianius n. gen., avec la description de trois nouvelles espèces malgaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brunhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bousses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Luciano Tantely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kengne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (5), pp.344 - 373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00379271.2017.1365627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01672847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habitat segregation and ecological character displacement in cryptic African malaria mosquitoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billy Tene Fossog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pelayo Acevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kengne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Ngomo Abeso Mebuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (4), pp.326-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swarming behaviour in natural populations of Anopheles gambiae and An. coluzzii: review of 4 years survey in rural areas of sympatry, Burkina Faso (West Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. S. Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Namountougou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. H. Toé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rouamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Maïga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Tropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 132 Suppl, pp.S42-S52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2013.12.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cryptic Genetic Diversity within the Anopheles nili group of Malaria Vectors in the Equatorial Forest Area of Cameroon (Central Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Ndo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Simard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kengne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parfait H Awono-Ambéné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Morlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (3), pp.e58862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0058862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02897002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assortative mating in mixed swarms of the mosquito Anopheles gambiae s.s. M and S molecular forms, in Burkina Faso, West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kounbobr Roch Dabiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sawadodgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diabate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. H. Toe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kengne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medical and Veterinary Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (3), pp.298--312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2915.2012.01049.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Population genetic structure of Meccus longipennis (Hemiptera, Reduviidae, Triatominae), vector of Chagas disease in West Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Frédérique Brenière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Waleckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezequiel Magallón-Gastélum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Bosseno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (2), pp.254-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2011.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03223697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropogenic Habitat Disturbance and Ecological Divergence between Incipient Species of the Malaria Mosquito Anopheles gambiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colince Kamdem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billy Tene Fossog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Simard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Etouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Ndo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, pp.e39453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0039453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New insights on the Chagas disease main vector Triatoma infestans (Reduviidae, Triatominae) brought by the genetic analysis of Bolivian sylvatic populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Waleckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Huaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocio Buitrago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Bosseno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (5), pp.1045-1057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2011.03.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Population genetic structure of the malaria vector Anopheles nili in sub-Saharan Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Ndo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Antonio-Nkondjio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Cohuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kengne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-9-161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02897026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular Genetic Investigation of Morphological Species of Members of the Neomelaniconion Subgenus (Diptera: Culicidae: Aedini) From Madagascar Using Ribosomal Internal Transcribed Spacer 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kengne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fontenille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (2), pp.403-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1603/033.046.0230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Active dispersal by wild Triatoma infestans in the Bolivian Andes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Richer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kengne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Cortez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Mathilde Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Cohuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12 (6), pp.759-764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3156.2007.01846.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolation and characterization of microsatellite DNA markers in the malaria vector Anopheles nili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kengne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Awono-Ambene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fontenille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 3 (3), pp.394-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1471-8286.2003.00462.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systématique et biologie des Anopheles vecteurs de Plasmodium en Afrique, données récentes en 2003.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fontenille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Cohuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Awono-Ambene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Antonio-Nkondjio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04960797v1</w:t>
+                <w:t xml:space="preserve">C. Wondji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine et santé tropicales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Actualités du Pharo, 10., Marseille (2003/09/04-06), 63 (3), pp.247-253</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId171"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4713,51 +4713,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809261v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemonde Bouafou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris K Makanga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Rahola" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Bodd&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ngangu&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13693" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809270v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Obame-Nkoghe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjoavi Esse Agossou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Mboowa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Kamgang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caminade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-024-01193-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174057v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Obame-Nkoghe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Makanga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brizard Zongo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Koumba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Komba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20105774" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950881v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Roiz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Flaubert Ngangue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Costantini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0011501" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946067v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil-Michel Longo-Pendy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larson Boundenga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kevin Makanga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark Mbou-Boutambe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1176687" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04966082v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sangbakembi-Ngounou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Michel Longo-Pendy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ngoagouni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousman Akone-Ella" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2104282119" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04966103v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyazzi Obame Ondo Kutomy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/Pathogens11060668" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107233v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ayala" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kengne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Johnson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haynes Heaton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.18445.1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487404v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.986925" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03323225v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Jiolle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moltini-Conclois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Yangari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Porciani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2021.1939167" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03516004v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil M. Longo-Pendy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Tene-Fossog" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E. Tawedi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94258-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998418v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aly Ould Lemrabott" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Le Goff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Ndiaye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04400-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02359156v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousman Akone&#8208;ella" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ngangue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12804" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958379v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Barr&#243;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paupy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49065-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434206v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Charmantter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Blondeau-Bidet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2783" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02013848v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pombi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gimonneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12517" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01672847v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brunhes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousses" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Luciano Tantely" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2017.1365627" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03002419v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Tene Fossog" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelayo Acevedo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ngomo Abeso Mebuy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12242" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285433v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Sawadogo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Namountougou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. To&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouamba" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ma&#239;ga" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2013.12.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02897002v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ndo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait H Awono-Amb&#233;n&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morlais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058862" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274582v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kounbobr Roch Dabir&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sawadodgo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diabate" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. Toe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2915.2012.01049.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F9NHPD6K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03223697v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Fr&#233;d&#233;rique Breni&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Waleckx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Magall&#243;n-Gast&#233;lum" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bosseno" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hardy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2011.11.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2852GHTJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059000v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colince Kamdem" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Etouna" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039453" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256274v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Salas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huaman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Buitrago" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2011.03.020" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7QS9L3S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02897026v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antonio-Nkondjio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-9-161" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359123v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/033.046.0230" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256383v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Richer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Cortez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mathilde Perrineau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2007.01846.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946101v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthomieu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Awono-Ambene" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raymond" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fontenille" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8286.2003.00462.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDD2GDLD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359392v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antonio-Nkondjio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wondji" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006992v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Dione" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Malick Ngom" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Bado Ndoye" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dieng" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960570v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jiolle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Conclois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Berger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960636v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Akone-Ella" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960797v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006992v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Dione" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Malick Ngom" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kengne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Bado Ndoye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dieng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960570v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Obame-Nkoghe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jiolle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ngoagouni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Conclois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Berger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960636v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Roiz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Flaubert Ngangue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Costantini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Akone-Ella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960797v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Rahola" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809270v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjoavi Esse Agossou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Mboowa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Kamgang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caminade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-024-01193-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809261v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemonde Bouafou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris K Makanga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Bodd&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ngangu&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13693" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946067v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil-Michel Longo-Pendy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larson Boundenga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kevin Makanga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark Mbou-Boutambe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1176687" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174057v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Obame-Nkoghe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Makanga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brizard Zongo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Koumba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Komba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20105774" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950881v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0011501" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04966082v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sangbakembi-Ngounou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Michel Longo-Pendy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousman Akone-Ella" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2104282119" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04966103v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyazzi Obame Ondo Kutomy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/Pathogens11060668" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107233v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ayala" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Johnson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haynes Heaton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.18445.1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487404v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.986925" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03516004v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil M. Longo-Pendy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Tene-Fossog" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E. Tawedi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toty" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94258-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03323225v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Jiolle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moltini-Conclois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Yangari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Porciani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2021.1939167" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998418v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aly Ould Lemrabott" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Le Goff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Ndiaye" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04400-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02359156v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousman Akone&#8208;ella" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ngangue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12804" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958379v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Barr&#243;n" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paupy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49065-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434206v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Charmantter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Blondeau-Bidet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2783" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02013848v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pombi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gimonneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12517" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01672847v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brunhes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousses" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Luciano Tantely" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2017.1365627" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03002419v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Tene Fossog" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelayo Acevedo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ngomo Abeso Mebuy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12242" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285433v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Sawadogo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Namountougou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. To&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouamba" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ma&#239;ga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2013.12.011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02897002v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ndo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait H Awono-Amb&#233;n&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morlais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058862" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274582v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kounbobr Roch Dabir&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sawadodgo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diabate" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. Toe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2915.2012.01049.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F9NHPD6K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03223697v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Fr&#233;d&#233;rique Breni&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Waleckx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Magall&#243;n-Gast&#233;lum" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bosseno" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hardy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2011.11.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2852GHTJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059000v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colince Kamdem" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Etouna" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039453" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256274v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Salas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huaman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Buitrago" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2011.03.020" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7QS9L3S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02897026v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antonio-Nkondjio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-9-161" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359123v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/033.046.0230" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256383v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Richer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Cortez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mathilde Perrineau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2007.01846.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946101v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthomieu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Awono-Ambene" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raymond" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fontenille" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8286.2003.00462.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDD2GDLD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359392v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antonio-Nkondjio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wondji" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>