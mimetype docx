--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -66,180 +66,4086 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climate-influenced vector-borne diseases in Africa: a call to empower the next generation of African researchers for sustainable solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Obame-Nkoghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adjoavi Esse Agossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Mboowa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Kamgang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caminade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infectious Diseases of Poverty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (1), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40249-024-01193-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Host preference patterns in domestic and wild settings: Insights into Anopheles feeding behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemonde Bouafou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris K Makanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nil Rahola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilou Boddé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ngangué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (6), pp.e13693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.13693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards the invasion of wild and rural forested areas in Gabon (Central Africa) by the Asian tiger mosquito Aedes albopictus: Potential risks from the one health perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Obame-Nkoghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Roiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Flaubert Ngangue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nil Rahola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (8), pp.e0011501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0011501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urban green spaces and vector-borne disease risk in Africa : the case of an unclean forested park in Libreville (Gabon, Central Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Obame-Nkoghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.K. Makanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brizard Zongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Koumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Komba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (10), pp.5774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20105774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A cross-sectional study of malaria transmission in suggests the existence of a potential bridge vector susceptible of ensuring the transfer of simian malaria parasites to humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil-Michel Longo-Pendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larson Boundenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kevin Makanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clark Mbou-Boutambe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemonde Bouafou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1176687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diurnal biting of malaria mosquitoes in the Central African Republic indicates residual transmission may be “out of control”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sangbakembi-Ngounou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Michel Longo-Pendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ngoagouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousman Akone-Ella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2104282119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systematic Review on Diversity and Distribution of Anopheles Species in Gabon: A Fresh Look at the Potential Malaria Vectors and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil-Michel Longo-Pendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larson Boundenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pyazzi Obame Ondo Kutomy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clark Mbou-Boutambe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris K Makanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (6), pp.668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/Pathogens11060668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The genome sequence of the malaria mosquito, Anopheles funestus, Giles, 1900</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousman Akone-Ella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kengne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harriet Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haynes Heaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wellcome Open Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7, pp.287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/wellcomeopenres.18445.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporal and biting dynamics of the chromosomal inversion 2La in the malaria vectors Anopheles gambiae and Anopheles coluzzii in Bangui, Central African Republic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sangbakembi-Ngounou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ngoagouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousman Akone-Ella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kengne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2022.986925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecological plasticity to ions concentration determines genetic response and dominance of Anopheles coluzzii larvae in urban coastal habitats of Central Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil M. Longo-Pendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billy Tene-Fossog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert E. Tawedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousman Akone-Ella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Toty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.15781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-94258-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03516004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental infections with Zika virus strains reveal high vector competence of Aedes albopictus and Aedes aegypti populations from Gabon (Central Africa) for the African virus lineage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Jiolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Moltini-Conclois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Obame-Nkoghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Yangari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Porciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.1244-1253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/22221751.2021.1939167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03323225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First report of Anopheles (Cellia) multicolor during a study of tolerance to salinity of Anopheles arabiensis larvae in Nouakchott, Mauritania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aly Ould Lemrabott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kengne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-020-04400-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natural Wolbachia infections are common in the major malaria vectors in Central Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousman Akone‐ella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nil Rahola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kengne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ngangue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (8), pp.1583-1594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new species in the major malaria vector complex sheds light on reticulated species evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maite Barrón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nil Rahola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousman Akone-Ella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ngangue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-49065-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tolerance of disease-vector mosquitoes to brackish water and their osmoregulatory ability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kengne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Charmantter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Blondeau-Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (10), pp.e02783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.2783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissecting functional components of reproductive isolation among closely related sympatric species of the Anopheles gambiae complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pombi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kengne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Gimonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billy Tene-Fossog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (10), pp.1102-1120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau genre de Culicidae (Diptera), Paulianius n. gen., avec la description de trois nouvelles espèces malgaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brunhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bousses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Luciano Tantely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kengne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (5), pp.344 - 373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00379271.2017.1365627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01672847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habitat segregation and ecological character displacement in cryptic African malaria mosquitoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billy Tene Fossog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pelayo Acevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kengne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Ngomo Abeso Mebuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (4), pp.326-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swarming behaviour in natural populations of Anopheles gambiae and An. coluzzii: review of 4 years survey in rural areas of sympatry, Burkina Faso (West Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. S. Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Namountougou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. H. Toé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rouamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Maïga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Tropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 132 Suppl, pp.S42-S52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2013.12.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cryptic Genetic Diversity within the Anopheles nili group of Malaria Vectors in the Equatorial Forest Area of Cameroon (Central Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Ndo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Simard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kengne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parfait H Awono-Ambéné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Morlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (3), pp.e58862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0058862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02897002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assortative mating in mixed swarms of the mosquito Anopheles gambiae s.s. M and S molecular forms, in Burkina Faso, West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kounbobr Roch Dabiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sawadodgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diabate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. H. Toe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kengne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medical and Veterinary Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (3), pp.298--312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2915.2012.01049.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Population genetic structure of Meccus longipennis (Hemiptera, Reduviidae, Triatominae), vector of Chagas disease in West Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Frédérique Brenière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Waleckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezequiel Magallón-Gastélum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Bosseno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (2), pp.254-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2011.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03223697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropogenic Habitat Disturbance and Ecological Divergence between Incipient Species of the Malaria Mosquito Anopheles gambiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colince Kamdem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billy Tene Fossog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Simard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Etouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Ndo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, pp.e39453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0039453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New insights on the Chagas disease main vector Triatoma infestans (Reduviidae, Triatominae) brought by the genetic analysis of Bolivian sylvatic populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Waleckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Huaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocio Buitrago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Bosseno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (5), pp.1045-1057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2011.03.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Population genetic structure of the malaria vector Anopheles nili in sub-Saharan Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Ndo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Antonio-Nkondjio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Cohuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kengne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-9-161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02897026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular Genetic Investigation of Morphological Species of Members of the Neomelaniconion Subgenus (Diptera: Culicidae: Aedini) From Madagascar Using Ribosomal Internal Transcribed Spacer 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kengne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fontenille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (2), pp.403-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1603/033.046.0230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Active dispersal by wild Triatoma infestans in the Bolivian Andes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Richer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kengne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Cortez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Mathilde Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Cohuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12 (6), pp.759-764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3156.2007.01846.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolation and characterization of microsatellite DNA markers in the malaria vector Anopheles nili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kengne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Awono-Ambene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fontenille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 3 (3), pp.394-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1471-8286.2003.00462.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systématique et biologie des Anopheles vecteurs de Plasmodium en Afrique, données récentes en 2003.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fontenille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Cohuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Awono-Ambene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Antonio-Nkondjio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wondji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine et santé tropicales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Actualités du Pharo, 10., Marseille (2003/09/04-06), 63 (3), pp.247-253</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-geographical characterization of an Anopheles gambiae hybrid zone in ‘Far-West’ Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Lamine Dione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadji Malick Ngom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kengne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baye Bado Ndoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESOVE 2024 - 23rd European Society for Vector Ecology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Montpellier, France. , ESOVE 2024 - the 23rd European Society for Vector Ecology Conference. Book of Abstracts, pp.S1-P06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -249,4316 +4155,410 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of arbovirus emergence risk associated with Ae. albopictus invasion in the forest ecosystem of Gabon based on vector competence study and viral screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Obame-Nkoghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Ngoagouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Conclois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on the Tiger Mosquito, Aedes albopictus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Institut Pasteur du Cambodge, Mar 2024, Phnom Penh, Cambodia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Asian Tiger Mosquito invasion story in forest of Central Africa and potential consequences in a One Health perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Obame-Nkoghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A Roiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Flaubert Ngangue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousmane Akone-Ella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th PAMCA Annual Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PAMCA, Sep 2022, Kigali, Rwanda</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasion of Ae. albopictus in forests of Central Africa: zoom on the situation observed in the National Park of la Lopé (Gabon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Obame-Nkoghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A Roiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Flaubert Ngangue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nil Rahola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Workshop on Aedes albopictus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960797v1</w:t>
-              </w:r>
-[...3904 lines deleted...]
-                <w:t xml:space="preserve">hal-03359392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId171"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4713,51 +4713,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006992v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Dione" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Malick Ngom" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kengne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Bado Ndoye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dieng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960570v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Obame-Nkoghe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jiolle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ngoagouni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Conclois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Berger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960636v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Roiz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Flaubert Ngangue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Costantini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Akone-Ella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960797v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Rahola" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809270v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjoavi Esse Agossou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Mboowa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Kamgang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caminade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-024-01193-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809261v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemonde Bouafou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris K Makanga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Bodd&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ngangu&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13693" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946067v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil-Michel Longo-Pendy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larson Boundenga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kevin Makanga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark Mbou-Boutambe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1176687" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174057v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Obame-Nkoghe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Makanga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brizard Zongo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Koumba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Komba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20105774" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950881v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0011501" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04966082v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sangbakembi-Ngounou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Michel Longo-Pendy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousman Akone-Ella" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2104282119" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04966103v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyazzi Obame Ondo Kutomy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/Pathogens11060668" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107233v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ayala" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Johnson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haynes Heaton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.18445.1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487404v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.986925" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03516004v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil M. Longo-Pendy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Tene-Fossog" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E. Tawedi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toty" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94258-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03323225v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Jiolle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moltini-Conclois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Yangari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Porciani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2021.1939167" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998418v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aly Ould Lemrabott" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Le Goff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Ndiaye" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04400-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02359156v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousman Akone&#8208;ella" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ngangue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12804" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958379v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Barr&#243;n" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paupy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49065-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434206v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Charmantter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Blondeau-Bidet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2783" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02013848v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pombi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gimonneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12517" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01672847v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brunhes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousses" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Luciano Tantely" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2017.1365627" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03002419v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Tene Fossog" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelayo Acevedo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ngomo Abeso Mebuy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12242" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285433v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Sawadogo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Namountougou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. To&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouamba" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ma&#239;ga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2013.12.011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02897002v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ndo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait H Awono-Amb&#233;n&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morlais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058862" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274582v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kounbobr Roch Dabir&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sawadodgo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diabate" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. Toe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2915.2012.01049.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F9NHPD6K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03223697v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Fr&#233;d&#233;rique Breni&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Waleckx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Magall&#243;n-Gast&#233;lum" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bosseno" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hardy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2011.11.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2852GHTJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059000v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colince Kamdem" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Etouna" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039453" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256274v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Salas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huaman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Buitrago" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2011.03.020" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7QS9L3S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02897026v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antonio-Nkondjio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-9-161" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359123v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/033.046.0230" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256383v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Richer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Cortez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mathilde Perrineau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2007.01846.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946101v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthomieu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Awono-Ambene" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raymond" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fontenille" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8286.2003.00462.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDD2GDLD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359392v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antonio-Nkondjio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wondji" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809270v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Obame-Nkoghe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjoavi Esse Agossou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Mboowa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Kamgang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caminade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-024-01193-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemonde Bouafou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris K Makanga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Rahola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Bodd&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ngangu&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13693" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950881v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Roiz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Flaubert Ngangue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Costantini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0011501" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174057v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Obame-Nkoghe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Makanga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brizard Zongo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Koumba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Komba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20105774" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946067v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil-Michel Longo-Pendy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larson Boundenga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kevin Makanga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark Mbou-Boutambe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1176687" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04966082v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sangbakembi-Ngounou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Michel Longo-Pendy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ngoagouni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousman Akone-Ella" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2104282119" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04966103v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyazzi Obame Ondo Kutomy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/Pathogens11060668" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107233v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ayala" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kengne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Johnson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haynes Heaton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.18445.1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487404v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.986925" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03516004v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil M. Longo-Pendy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Tene-Fossog" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E. Tawedi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toty" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94258-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03323225v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Jiolle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moltini-Conclois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Yangari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Porciani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2021.1939167" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998418v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aly Ould Lemrabott" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Le Goff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Ndiaye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04400-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02359156v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousman Akone&#8208;ella" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ngangue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12804" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958379v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Barr&#243;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paupy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49065-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434206v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Charmantter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Blondeau-Bidet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2783" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02013848v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pombi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gimonneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12517" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01672847v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brunhes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousses" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Luciano Tantely" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2017.1365627" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03002419v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Tene Fossog" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelayo Acevedo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ngomo Abeso Mebuy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12242" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285433v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Sawadogo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Namountougou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. To&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouamba" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ma&#239;ga" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2013.12.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02897002v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ndo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait H Awono-Amb&#233;n&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morlais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058862" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274582v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kounbobr Roch Dabir&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sawadodgo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diabate" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. Toe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2915.2012.01049.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F9NHPD6K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03223697v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Fr&#233;d&#233;rique Breni&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Waleckx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Magall&#243;n-Gast&#233;lum" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bosseno" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hardy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2011.11.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2852GHTJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059000v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colince Kamdem" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Etouna" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039453" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256274v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Salas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huaman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Buitrago" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2011.03.020" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7QS9L3S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02897026v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antonio-Nkondjio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-9-161" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359123v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/033.046.0230" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256383v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Richer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Cortez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mathilde Perrineau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2007.01846.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946101v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthomieu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Awono-Ambene" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raymond" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fontenille" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8286.2003.00462.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDD2GDLD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359392v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antonio-Nkondjio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wondji" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006992v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Dione" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Malick Ngom" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Bado Ndoye" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dieng" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960570v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jiolle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Conclois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Berger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960636v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Akone-Ella" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960797v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>